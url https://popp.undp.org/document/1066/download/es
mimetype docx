--- v0 (2025-10-20)
+++ v1 (2026-05-28)
@@ -1,5814 +1,9032 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6C475EA9" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="48F84D19" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Mejoras de Locales Arrendados: Adquisición y Mantenimiento  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09076CB6" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="78B29930" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE24A92" w14:textId="57526E5F" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="76ABAFDC" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="1053B5AF" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las mejoras de locales arrendados en el PNUD (Programa de las Naciones Unidas para el Desarrollo) son mejoras realizadas en instalaciones arrendadas comercialmente en las que el acuerdo de arrendamiento fue firmado por el PNUD o en las que existe un derecho donado a usar las instalaciones ocupadas por el PNUD, o en cualquier instalación que no es PROPIEDAD del PNUD.  Dichas mejoras solo se capitalizarán si el costo total de la mejora excede los USD 50 000.  Cada mejora estará basada en una mejora identificable de un edificio, p. ej., la instalación de equipo de prevención de incendios, renovaciones en el techo, etc. y todos los costos asociados con la mejora se consolidarán para obtener el costo de la mejora. Las mejoras también pueden clasificarse según el piso o la ubicación, p. ej., renovaciones de la oficina del 5.to piso o renovaciones de la oficina del 6.to piso.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33867AA4" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766DAAC0" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="491BB8D3" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Existen muchos tipos de Mejoras de Locales Arrendados. Estas incluyen accesorios de iluminación fijos, calefacción y otras mejoras de infraestructura. Las mejoras también pueden incluir construcciones nuevas como habitaciones, adiciones, particiones inamovibles, entradas, infraestructura de seguridad o mejoras permanentes en la fachada externa de una estructura.  El paisajismo también puede clasificarse como una Mejora de Locales Arrendados. Tenga en cuenta que las Mejoras de Locales Arrendados (LHI) excluyen las tareas de mantenimiento regular. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683C8015" w14:textId="77777777" w:rsidR="00852774" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="478E48EC" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740A9B0A" w14:textId="1BF0B102" w:rsidR="00852774" w:rsidRDefault="00250B4C">
+    <w:p w14:paraId="38907082" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00250B4C">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las Mejoras de Locales Arrendados se capitalizan si se mejora el potencial de servicio del bien de capital tangible. Para fines del PNUD, una mejora de local arrendado se capitalizará (es decir, el costo total del activo se contabiliza como gasto a lo largo de varios </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="003C5E4E">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00B422DF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>periodos contables</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DF2EDA">
-[...6 lines deleted...]
-        <w:r w:rsidR="00DF2EDA" w:rsidRPr="51A375BD">
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en lugar de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00B422DF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>contabilizarse como gasto</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DF2EDA">
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF2EDA" w:rsidRPr="51A375BD">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">en el momento de la compra) si cumple con los siguientes criterios: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EAC0AC" w14:textId="77777777" w:rsidR="00852774" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="1838FED9" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29EE7202" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="5D959995" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Brinda beneficios económicos o de servicios futuros al PNUD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B98834E" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="4F31BF4C" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Se espera que sea usada durante más de un período sobre el que se informa (que en el PNUD es de 12 meses).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F2133D" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="42849C1A" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiene un valor de USD 50 000 o más. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D8E513" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="746574F2" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Es usada y controlada por el PNUD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD8E28B" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="73447081" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiene un costo que puede determinarse de manera fiable. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0777C3C5" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="239D0A2A" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189E04CE" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="5A9BA621" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Además de estos criterios, para que un gasto sea tratado como una mejora de local arrendado, el PNUD debe tener el derecho a usar y la responsabilidad de mantener dicha mejora.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012B1B12" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="204114A9" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBA38E9" w14:textId="4A404183" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="7BC2549C" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Las Mejoras de Locales Arrendados como las renovaciones no se enajenarán ni amortizarán totalmente dado que están fijas al edificio. El acuerdo de arrendamiento estándar del PNUD contiene el siguiente artículo:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C262567" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="6934CDDE" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E75AEDD" w14:textId="1E1E1C41" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA" w:rsidP="51A375BD">
+    <w:p w14:paraId="29CABEC0" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="646" w:firstLine="0"/>
-        <w:rPr>
+        <w:ind w:left="720" w:right="646"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">«En los casos en que (previo consentimiento por escrito del Arrendador) se realicen modificaciones, renovaciones o adiciones importantes en las Instalaciones cedidas, el PNUD no estará obligado a devolver las Instalaciones en el mismo estado o condición previos a la celebración de este Acuerdo de Arrendamiento. Tal consentimiento deberá especificarse por escrito y deberá incluir </w:t>
       </w:r>
-      <w:r w:rsidRPr="51A375BD">
-        <w:rPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">disposiciones en cuanto a la amortización o la compensación de gastos, ya sea cubriendo los gastos con los pagos de la renta o pagando su valor de mercado». </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C25B4F" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="6204A450" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5235A576" w14:textId="042E9F0B" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="672085B9" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Por lo tanto, no existe la enajenación de Mejoras de Locales Arrendados. Sin embargo, si surgiera alguna ocasión en la que el PNUD pudiera desmantelar la mejora de conformidad con los términos y las condiciones del arrendamiento y enajenación del artículo, deberán seguirse los procesos de enajenación estipulados en las POPP (Políticas y Procedimientos de Operaciones y Programas) sobre Equipo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F198FCF" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="65B7034A" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42AEE046" w14:textId="458948FE" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="39061C1A" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="49DEC2CF" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando un arrendamiento finaliza antes de que la Mejora del Local Arrendado se haya depreciado completamente, deberá amortizarse totalmente en los libros el monto no depreciado (NBV) de la mejora en el módulo Activos de Quantum del PNUD. Dichas Amortizaciones Totales deben seguir los mecanismos de aprobación apropiados estipulados para las amortizaciones totales en las POPP sobre Enajenación y Amortización total de Mobiliario y Equipo.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A70F2B4" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E44FD4" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
-[...10 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="1A1BB464" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C4862">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Características de una Mejora de Locales Arrendados</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C4862">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED71637" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004C4862" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="33E4215E" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAA3746" w14:textId="2801A921" w:rsidR="00255701" w:rsidRDefault="00DF2EDA" w:rsidP="00255701">
+    <w:p w14:paraId="51E0E019" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="360" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="360" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La mejora debe realizarse en una propiedad</w:t>
       </w:r>
-      <w:r w:rsidR="00250B4C" w:rsidRPr="00250B4C">
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00250B4C" w:rsidRPr="00255701">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>arrendada</w:t>
       </w:r>
-      <w:r w:rsidR="00250B4C" w:rsidRPr="00255701">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C22F41" w14:textId="77777777" w:rsidR="00E901B2" w:rsidRPr="00255701" w:rsidRDefault="00E901B2" w:rsidP="00E901B2">
+    <w:p w14:paraId="3B020DD4" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="705" w:right="360" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7B501454" w14:textId="02387857" w:rsidR="00E901B2" w:rsidRPr="00E901B2" w:rsidRDefault="00250B4C" w:rsidP="008C24A2">
+        <w:ind w:left="705" w:right="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58D94353" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="360" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="360" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El PNUD debe pagar la mejora (ya sea por adelantado o durante el plazo restante del </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA529EA" w14:textId="4B6D40C6" w:rsidR="00E901B2" w:rsidRDefault="00250B4C" w:rsidP="008C24A2">
+    <w:p w14:paraId="21F8A1AB" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="360" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="720" w:right="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>arrendamiento); o un donante realiza la mejora en nombre del PNUD. (En dichos casos, se utilizará un valor normal de mercado para determinar el valor equivalente a lo que un comprador dispuesto racional y un vendedor dispuesto racional están dispuestos a negociar por el artículo en un mercado competitivo).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0745A704" w14:textId="77777777" w:rsidR="00E901B2" w:rsidRDefault="00E901B2" w:rsidP="00E901B2">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5A5EE0C8" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="658" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E23353" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="360"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La mejora debe proporcionar beneficios que sean a largo plazo por naturaleza (es decir, que se </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554CE8BF" w14:textId="3F972CDF" w:rsidR="00255701" w:rsidRPr="00255701" w:rsidRDefault="00255701" w:rsidP="00255701">
+    <w:p w14:paraId="74D7A262" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="360" w:firstLine="705"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="360" w:firstLine="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">extiendan durante más de un período sobre el que se informa). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A8581B4" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="003C5E4E" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="0F7D8264" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640B89BC" w14:textId="64359A50" w:rsidR="00A548ED" w:rsidRPr="006A2C34" w:rsidRDefault="00A548ED" w:rsidP="00A548ED">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5CFFE24F" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006A2C34">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="658" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La mejora se vuelve parte de la propiedad.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AFCC1D" w14:textId="77777777" w:rsidR="00A548ED" w:rsidRPr="006A2C34" w:rsidRDefault="00A548ED" w:rsidP="00A548ED">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A2C34">
+    <w:p w14:paraId="5F99E270" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="658"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BAE091" w14:textId="6BB278F9" w:rsidR="00A548ED" w:rsidRDefault="00A548ED" w:rsidP="00A548ED">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2D90D88D" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006A2C34">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="658" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una vez que el PNUD o el propietario ponen fin al arrendamiento, las Mejoras del Local Arrendado </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58362DB4" w14:textId="7D1A3DAE" w:rsidR="00A548ED" w:rsidRPr="006A2C34" w:rsidRDefault="00A548ED" w:rsidP="00A548ED">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A2C34">
+    <w:p w14:paraId="28D06859" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="658"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">se convierten en propiedad del propietario, quien puede hacer lo que desee con las mejoras. De manera alternativa, es posible que el PNUD deba desmantelar las mejoras del local arrendado a su cargo. Esta acción se trata en la sección «Costos de Desmantelamiento y Similares» a continuación.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761C01AF" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="003C5E4E" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="5E3FF0FA" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BFA5F7F" w14:textId="77777777" w:rsidR="00A548ED" w:rsidRDefault="00A548ED" w:rsidP="00A548ED">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="560C8E12" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006A2C34">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="658" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Antes de realizar cualquier mejora, las oficinas del PNUD deben asegurar que los términos del </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D61010" w14:textId="4EBB8C18" w:rsidR="00A548ED" w:rsidRPr="006A2C34" w:rsidRDefault="00A548ED" w:rsidP="00A548ED">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006A2C34">
+    <w:p w14:paraId="3AB32DEB" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="658"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">arrendamiento permitan dichas mejoras. Por ejemplo, puede suceder que los costos de remoción/desmantelamiento se capturan cuando se acuerdan las obras con el propietario. Las mejoras deben considerarse como parte del proceso general del compromiso o la relación continua del PNUD con el propietario.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F24C9DF" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="003C5E4E" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="06F560FF" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C5E4E">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE017EA" w14:textId="1A6023DC" w:rsidR="002053A1" w:rsidRDefault="002053A1" w:rsidP="002053A1">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="533F681B" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E96DB33" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="658"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mejoras rechazadas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754C68B0" w14:textId="77777777" w:rsidR="002053A1" w:rsidRPr="006A2C34" w:rsidRDefault="002053A1" w:rsidP="002053A1">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4C63EEB8" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="658"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C9F5B7" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="7"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk63845693"/>
-      <w:r w:rsidRPr="006A2C34">
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Al arrendar instalaciones, hay algunos elementos que no pueden considerarse mejoras de locales arrendados. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00062E8C">
-        <w:rPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Estos elementos son aquellos que pueden moverse o retirarse del edificio cuando el plazo del arrendamiento del PNUD llega a su fin. Algunos ejemplos serían particiones o paneles de paredes movibles, particiones móviles de estaciones de trabajo, líneas telefónicas móviles, artefactos, mobiliario de oficina, equipo, letreros que pueden retirarse fácilmente y alfombras que no están fijas al suelo. Estos artículos se clasifican en general como Mobiliario y Accesorios (FF), y no como Mejoras de Locales Arrendados. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A2C34">
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dichos artículos deben registrarse como Mobiliario y Accesorios de conformidad con la política de PPE (propiedades, planta y equipo) sobre Mobiliario y Equipo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DAE679F" w14:textId="77777777" w:rsidR="002053A1" w:rsidRPr="006A2C34" w:rsidRDefault="002053A1" w:rsidP="002053A1">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4EE44466" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="658" w:firstLine="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2620CB82" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="7"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006A2C34">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si el PNUD deja estos artículos movibles cuando el arrendamiento llega a su fin, serán considerados como propiedad del propietario porque se consideran abandonados y el PNUD debe amortizarlos totalmente. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27712065" w14:textId="77777777" w:rsidR="002053A1" w:rsidRPr="006A2C34" w:rsidRDefault="002053A1" w:rsidP="002053A1">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="532BF485" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="658" w:firstLine="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5850784B" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="7"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t>os edificios móviles como las casas rodantes no se consideran Mejoras de Locales Arrendados.</w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los edificios móviles como las casas rodantes no se consideran Mejoras de Locales Arrendados.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="31E362EA" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="003C5E4E" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="2223B741" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D78C98" w14:textId="46EDC666" w:rsidR="005039BF" w:rsidRPr="006A2C34" w:rsidRDefault="005039BF" w:rsidP="005039BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4F3A0291" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="7"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006A2C34">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los gastos de reparación y mantenimiento no deben clasificarse como Mejoras de Locales Arrendados dado que son mejoras realizadas en el curso normal de las operaciones, p. ej.: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453945D6" w14:textId="77777777" w:rsidR="005039BF" w:rsidRPr="006A2C34" w:rsidRDefault="005039BF" w:rsidP="005039BF">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7F81593A" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="658"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2048FD22" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="7"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006A2C34">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Empapelado y pintura </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C60E3C" w14:textId="77777777" w:rsidR="005039BF" w:rsidRPr="006A2C34" w:rsidRDefault="005039BF" w:rsidP="005039BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2B23CCF5" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="7"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006A2C34">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sellado de juntas  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661CF7C0" w14:textId="77777777" w:rsidR="005039BF" w:rsidRPr="006A2C34" w:rsidRDefault="005039BF" w:rsidP="005039BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="177A910C" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="7"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006A2C34">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reparaciones de techos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0059666F" w14:textId="77777777" w:rsidR="005039BF" w:rsidRPr="006A2C34" w:rsidRDefault="005039BF" w:rsidP="005039BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="541B3C1F" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="7"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006A2C34">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reparaciones con yeso </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BB5019" w14:textId="77777777" w:rsidR="005039BF" w:rsidRPr="006A2C34" w:rsidRDefault="005039BF" w:rsidP="005039BF">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="33DE4508" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="658"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710B2097" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="7"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006A2C34">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En caso de ambigüedad con esta política, la unidad respectiva debe consultar a la dependencia de Operaciones Generales de la Dirección de Servicios de Gestión para obtener aclaración. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FAC5C1" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="003C5E4E" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="52EE3525" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDB1835" w14:textId="77777777" w:rsidR="00F636C3" w:rsidRPr="006A2C34" w:rsidRDefault="00F636C3" w:rsidP="00F636C3">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A2C34">
+    <w:p w14:paraId="1779A2B0" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Para instalaciones no arrendadas por el PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66763162" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="003C5E4E" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="3062F009" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297F8B25" w14:textId="72A6E8AE" w:rsidR="00F636C3" w:rsidRPr="006A2C34" w:rsidRDefault="00F636C3" w:rsidP="00F636C3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E9F68A7" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="7"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="4F65339A" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="003C5E4E" w:rsidRDefault="00DF2EDA">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el caso poco común de que se realice una Mejora de un Local Arrendado utilizando fondos del PNUD o una instalación no perteneciente al PNUD o una oficina arrendada en la que el PNUD no firmó el arrendamiento, el monto se contabilizará como gasto dado que el PNUD no es el propietario ni arrienda las instalaciones.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247EB147" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C5E4E">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391FDEF5" w14:textId="77777777" w:rsidR="00F636C3" w:rsidRPr="006A2C34" w:rsidRDefault="00F636C3" w:rsidP="00F636C3">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A2C34">
+    <w:p w14:paraId="2B63A5C5" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Para instalaciones arrendadas por el PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6512253E" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="003C5E4E" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="28DB3A27" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCA9EF8" w14:textId="0FA6316D" w:rsidR="00F636C3" w:rsidRPr="006A2C34" w:rsidRDefault="00F636C3" w:rsidP="00F636C3">
+    <w:p w14:paraId="7D52BDDC" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="658"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el PNUD, una Mejora de un Local Arrendado realizada utilizando fondos del PNUD o realizada por un donante en nombre del PNUD, en una instalación en la que el PNUD firmó un arrendamiento, se reconocerá como bien de capital.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4A9D00" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B760169" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="658"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El valor de la Mejora del Local Arrendado (es decir, su costo total) se depreciará (es decir, se contabilizará como gasto) a lo largo del plazo del arrendamiento. El plazo del arrendamiento es diferente de la duración total del arrendamiento.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0920EF04" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">El plazo del arrendamiento es el período principal no cancelable del arrendamiento junto con cualquier período secundario durante el cual el PNUD tiene el derecho contractual de continuar utilizando las instalaciones. Por ejemplo, el PNUD puede tener un plazo de arrendamiento de 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>años</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pero permanecer casi 20 años en un edificio debido al primer derecho contractual de optar por la extensión del arrendamiento. El plazo del arrendamiento sería, por lo tanto, 20 años si, al principio, el PNUD planeara permanecer 20 años a pesar de haber firmado solo un arrendamiento inicial de 5 años. Es importante considerar el plazo del arrendamiento al comienzo del arrendamiento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7E2613" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35877487" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para fines del PNUD, se asignará a todas las LHI una vida útil de 10 años. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288E3FC7" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74317BDF" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tipos de Arrendamientos Operativos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296A1E43" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6717BABE" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="650" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22.  Arrendamientos Operativos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1463F307" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596F0B83" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00D96608" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="2"/>
           <w:numId w:val="24"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="1B523151" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="003C5E4E" w:rsidRDefault="00DF2EDA">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arrendamiento Comercial: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un arrendamiento comercial es un contrato entre el PNUD y una empresa privada. A cambio del uso de las instalaciones, el propietario recibe un pago o una serie de pagos de parte del PNUD durante el plazo del arrendamiento. Cuando el plazo del arrendamiento cubre más de un año fiscal (período sobre el que se informa), las mejoras de locales arrendados deben capitalizarse o depreciarse durante el plazo del arrendamiento.  En el PNUD, esto será durante 10 años. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141994BB" w14:textId="537B3F95" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="45673A9C" w14:textId="66318CB6" w:rsidR="00E93C3D" w:rsidRDefault="00E93C3D" w:rsidP="00E93C3D">
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="346B923E" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00D96608" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5566D88C" w14:textId="16E6B050" w:rsidR="00852774" w:rsidRPr="00E93C3D" w:rsidRDefault="00DF2EDA" w:rsidP="00E93C3D">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Acuerdo Básico Modelo de Asistencia (SBAA) y otros arrendamientos del Gobierno:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de acuerdo con el SBAA, el Gobierno anfitrión, como el homólogo de la participación del PNUD en el país, debe proporcionar al PNUD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«una oficina apropiada con equipo e insumos, adecuada para funcionar como sede local para el PNUD en el país» y «el Gobierno debe tener la opción de proporcionar instalaciones en especie […]».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cuando un Gobierno beneficiario elige donar instalaciones de oficina, se firma un acuerdo entre el Gobierno y el PNUD. Las instalaciones se proporcionan libres de pago de alquiler (se conocen como un derecho donado a usar las instalaciones). Si el PNUD pretende usar las instalaciones durante más de un año fiscal, la LHI de dicha propiedad debe capitalizarse y depreciarse en un período de 10 años. La depreciación es automática y se ejecuta mensualmente a nivel central.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD612DE" w14:textId="3A432BA5" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389E86EC" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00D96608" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="24"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Arrendamientos Libres de Pago:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el PNUD puede recibir el derecho a usar las instalaciones sin costo, por ejemplo, los arrendamientos libres de pago proporcionados por el Gobierno alemán (instalaciones de VNU [Voluntarios de las Naciones Unidas]); y por el Gobierno danés (instalaciones de Copenhague) (conocido también como un derecho donado a usar las instalaciones). En la mayoría de estos casos, el arrendamiento es cancelable. Si el PNUD pretende usar las instalaciones durante más de un año fiscal o período sobre el que se informa, las mejoras de locales arrendados deben capitalizarse y depreciarse en un período de 10 años. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34AACF05" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB09188" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D4D101" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">El plazo del arrendamiento es el período principal no cancelable del arrendamiento junto con cualquier período secundario durante el cual el PNUD tiene el derecho contractual de continuar utilizando las instalaciones. Por ejemplo, el PNUD puede tener un plazo de arrendamiento de 5 años pero permanecer casi 20 años en un edificio debido al primer derecho contractual de optar por la extensión del arrendamiento. El plazo del arrendamiento sería, por lo tanto, 20 años si, al principio, el PNUD planeara permanecer 20 años a pesar de haber firmado solo un arrendamiento inicial de 5 años. Es importante considerar el plazo del arrendamiento al comienzo del arrendamiento. </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="658E692B" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA" w:rsidP="007B7868">
+        <w:t xml:space="preserve">Tipos Comunes de Mejoras de Locales Arrendados </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A62D333" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4D4271" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1788"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-15"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Mejoras de Pisos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFAA6A4" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD7C741" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="650" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>23.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estas son mejoras realizadas en los pisos de las instalaciones arrendadas y brindan beneficios a largo plazo al PNUD mientras usa las instalaciones. Algunos ejemplos de mejoras de pisos incluyen lo siguiente:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D03F51C" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDF0D9B" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="23658F8F" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pisos de parqué, vinilo y baldosas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3719FCBA" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alfombras fijas inamovibles </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B014A80" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reconstrucción de contrapiso </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B941605" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1DB207" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mejoras Estructurales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D43AC41" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A411ADF" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
-[...26 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="6834213D" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="650" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>24.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...30 lines deleted...]
-    <w:p w14:paraId="64D9104A" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las mejoras estructurales son las realizadas en la estructura del edificio; y proporcionan beneficios a largo plazo al PNUD, al extender su vida útil y mejorar su utilidad. Algunos ejemplos de mejoras estructurales incluyen lo siguiente:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32EC0305" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233C92D6" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="650" w:hanging="360"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="61B2341E" w14:textId="6EE512DD" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adición de paredes permanentes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D9E22C" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="650" w:hanging="360"/>
-[...49 lines deleted...]
-    <w:p w14:paraId="15536AA5" w14:textId="65119381" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adición de depósito o extensión </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C6A84B" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="650" w:hanging="360"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier mejora estructural de las paredes o los cimientos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A333E2E" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instalación de puertas nuevas con marcos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE54B25" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39809B84" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...11 lines deleted...]
-    <w:p w14:paraId="3C2EF975" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mejoras de Ventanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DADEF6" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A84C34" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="650" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>25.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las mejoras de ventanas son aquellas realizadas en las ventanas que proporcionan beneficios a largo plazo al PNUD mientras continúa arrendando las instalaciones. Un ejemplo es el reemplazo de ventanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B800949" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F0F74F" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2E20F43C" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mejoras de Techos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4C579B" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C9C135" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="650" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>26.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estas son mejoras de capital realizadas en los techos de las instalaciones arrendadas y que brindan beneficios a largo plazo al PNUD mientras arrienda las instalaciones.  Algunos ejemplos incluyen el reemplazo del techo y de las vigas de soporte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2205D750" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5521CF5C" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mejoras estéticas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41467BF0" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
-[...35 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="0D1CD836" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269F56A7" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="650" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>27.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estas son mejoras realizadas en instalaciones arrendadas para mejorar el ambiente de trabajo del edificio. Los ejemplos incluyen lo siguiente:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CBFFA3" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00892E8F">
-[...22 lines deleted...]
-    <w:p w14:paraId="6F01313F" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+    </w:p>
+    <w:p w14:paraId="321AE82F" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:right="650" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="1BCB2A89" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instalación de sistemas de calefacción y aire acondicionado </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4A0FFE" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:right="650" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="5C2B8BEE" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mejoras del sistema de ventilación </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D54509A" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:right="650" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="0DA41237" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Particiones interiores inamovibles hechas de paneles de yeso, vidrio y metal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A4E8CF" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Accesorios de baños </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F83FDE7" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B0634F" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mejoras de Seguridad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5B78E8" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="2ADE7FC1" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D7CF7A" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="650" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>28.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estas incluyen la instalación de lo siguiente: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563F5648" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BECC75" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
-[...42 lines deleted...]
-    <w:p w14:paraId="037391AD" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="56DDF5A0" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="650" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="03A84982" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sistemas de alarmas antirrobo de gran potencia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C24E36D" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="650" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="6A18A16B" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lectores de tarjeta de acceso </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E35A071" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="650" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="4DF5719E" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rejas de seguridad </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A58F2B4" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="650" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="5C149BE1" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paredes y vallas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4163D38F" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DACECA5" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="2DB7EBA5" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accesorios </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D7D27E" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DFF2A9F" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
-[...16 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="09B2CC12" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...12 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>29.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="51A375BD">
-[...191 lines deleted...]
-    <w:p w14:paraId="3F1725F8" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estas mejoras incluyen accesorios de naturaleza permanente que no pueden moverse ni desinstalarse.  Por ejemplo:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4B8D08" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="650" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="76186139" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accesorios eléctricos de iluminación </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6E321E" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="650" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="2056C883" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accesorios de paisajismo y esculturas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8563F0" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A57F37C" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autoridad para adquirir LHI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B24BB48" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B318DD3" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="650" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>30.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier costo asociado con mejoras realizadas en un edificio del PNUD debe aprobarse de conformidad con las directrices de autoridad delegada de adquisiciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171ABB3C" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778DAFA1" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Registro de Mejoras de Locales Arrendados (LHI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1197B498" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F7DD80" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="650" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>31.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La capitalización de mejoras realizadas en una propiedad arrendada como Mejora de Locales Arrendados se determina según si la mejora se convierte en una parte integral permanente de la propiedad arrendada o no; y si las mejoras cumplen con los tres criterios mencionados en la sección 3. Las Mejoras de Locales Arrendados se registrarán de la siguiente manera: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F92667" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F433262" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="650" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="3C57065B" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antes de comenzar un proyecto de LHI, una oficina de país (CO) o dependencia de la Sede deberán informar al Centro Global de Servicios Compartidos (CGSC) que están creando un proyecto o una actividad en Quantum para realizar un seguimiento de la LHI. Esto se realizará a través de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNAll</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las oficinas en los países tendrán que especificar la categoría de activos Mejora del arrendamiento en la sección Información adicional de la tarea del proyecto en Información financiera del proyecto (PPM).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF0A1D5" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="650" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D7D461E" w14:textId="3DEE1DBA" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="650" w:hanging="360"/>
-[...12 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La oficina de país también debe mantener la documentación de respaldo disponible para su revisión por parte del GSSC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F7A94B" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="650" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D266528" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los gastos cargados a esta tarea específica se transferirán a Activos Fijos y aquellos que cumplan los requisitos se añadirán/fusionarán al tipo de activo CIP, por la GSSC hasta que se hayan capturado todos los costes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5503913D" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="650" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C8F9FC" w14:textId="72F738AA" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">En el momento en que se haya completado el LHI, se hayan capturado todos los costes y el LHI esté listo para su capitalización, el Punto Focal de Activos presentará una solicitud a través de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la GSSC capitalizará el activo CIP con la fecha de entrada en servicio proporcionada por la OC, momento en el que comenzará el ciclo de amortización.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2B07BF" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD50400" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Etiquetado de LHI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A075721" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A672D0" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="650" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>32.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las LHI normalmente forman parte de la estructura del edificio o están fijas a las instalaciones y por lo tanto son inamovibles e, igual que los edificios y los terrenos, no requieren etiquetado. El número de referencia (lote) del edificio o el terreno puede utilizarse en lugar de una etiqueta en el sistema de gestión de activos de Quantum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8F8FFF" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
+        <w:ind w:right="9251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1093FBD6" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Costos de Desmantelamiento y similares</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1830FE30" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC116A9" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
-[...80 lines deleted...]
-    <w:p w14:paraId="53673C06" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="2A9428D1" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="3A7682BA" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD debe reconocer una obligación (un monto adecuado a un tercero) cuando los términos de un arrendamiento incluyen una cláusula que requiere que el PNUD retire las Mejoras del Local Arrendado u otros activos fijos de las instalaciones arrendadas. La remoción de LHI o de otros activos fijos se conoce como «Desmantelamiento». La valoración de los costos de Desmantelamiento deberá estimarse de manera razonable. Las Oficinas de País deberán analizar la probabilidad de un requisito de desmantelar una LHI. En algunos casos, incluso si el contrato incluye un requisito de que el PNUD desmantele una LHI, es probable que el propietario considere la LHI como una mejora de su propiedad y prefiera conservar la LHI en lugar de desmantelarla o quitarla. Cuando la probabilidad de Desmantelamiento es muy baja, no se debe registrar ni contabilizar ninguna obligación. Esta decisión se basa en el juicio profesional y debe tener en cuenta la experiencia anterior del PNUD y el criterio de la CO. Para todas las LHI registradas durante el año, el CGSC revisará los arrendamientos asociados para determinar si se requiere una obligación de desmantelamiento y obtendrá la opinión de la oficina de país para determinar una estimación objetiva e independiente de la obligación de Desmantelamiento. Cuando no haya costos de desmantelamiento, no se requieren asientos contables y la CO o la dependencia operativa de la Sede no deben realizar ninguna acción. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EEA84E" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EBB6BAA" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="6F81FD86" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD reconocerá una obligación para un Gasto de Desmantelamiento cuando se cumplan las siguientes condiciones: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671E1C7E" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0937EF69" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD tiene un requisito actual: el Arrendamiento impone un requisito contractual al PNUD de retirar el activo al final de la vida útil del activo o luego de desocupar las instalaciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E83642" w14:textId="1145D8A2" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="96"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="047654C7" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es probable que se requiera una salida de recursos que suponga beneficios económicos o potencial de servicio para liquidar la obligación.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9EFEC1" w14:textId="3F947088" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="96"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A00F40" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es probable que el propietario aplique la cláusula de desmantelamiento del Arrendamiento. [En el caso del PNUD, es necesario tener en cuenta la experiencia previa. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">En algunos casos, el propietario puede preferir conservar las mejoras de seguridad realizadas por el PNUD en las instalaciones. En dichas circunstancias, el requisito no es probable y no se reconoce ninguna obligación en los estados financieros]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2775DBA0" w14:textId="3CADD54B" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="96"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F7746A3" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puede realizarse una estimación confiable del monto del requisito. [Siempre está disponible una estimación confiable]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDDE049" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F24123" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="68E7E35B" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El Acuerdo de Arrendamiento Estándar del PNUD contiene un artículo que limita su exposición al Desmantelamiento. El artículo 17(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afirma: «En los casos en que (previo consentimiento por escrito del Propietario) se realicen modificaciones, renovaciones o adiciones importantes en las Instalaciones cedidas, el PNUD no estará obligado a devolver las Instalaciones en el mismo estado o condición previos a la celebración de este Acuerdo. Tal consentimiento deberá especificarse por escrito y deberá incluir disposiciones en cuanto a la amortización o la compensación de gastos, ya sea cubriendo los gastos con los pagos de la renta o pagando su valor de mercado».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB9B5C8" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627F79DE" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="230A06A2" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los comités relevantes deberán revisar la enajenación y/o amortización total de los activos, que serán aprobadas por los Oficiales Aprobadores correspondientes de conformidad con la delegación de autoridad (consulte la sección de las POPP sobre Mobiliario y Equipo); y con las secciones del marco de control interno que rigen los niveles de autorización y la segregación de tareas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F732D0A" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AD2FE5" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
-[...28 lines deleted...]
-          <w:sz w:val="18"/>
+    <w:p w14:paraId="1093A7FC" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tratamiento Contable del Desmantelamiento </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA02FBD" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530301C8" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
-[...26 lines deleted...]
-    <w:p w14:paraId="356849B9" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="1B541A30" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="658" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si debe reconocerse una obligación, el tratamiento contable dependerá de la clasificación de arrendamiento: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047D6395" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5961EAD3" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arrendamientos Financieros: el valor estimado del requisito de gasto de desmantelamiento se agregará al costo del Arrendamiento Financiero (débito). El crédito es una provisión en el pasivo (aumentarán las obligaciones y el gasto). El activo adicional se deprecia a lo largo del plazo del arrendamiento. El CGSC realizará este asiento a pedido de la oficina de país o de la dependencia operativa de la Sede. Cuando el PNUD deba desmantelar el activo, se utiliza la provisión (en lugar de registrar el gasto en el estado de rendimiento financiero). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7A7420" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="650" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C5B071" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Arrendamiento Operativo (no es un Arrendamiento Financiero): el valor estimado del requisito se registra totalmente como gasto cuando se firma el acuerdo (débito), o se realiza la LHI, y se establece una obligación. El crédito es una provisión/obligación y se aumentará el gasto. Este gasto se verifica con el presupuesto (al afectar los recursos disponibles) y se comparte de manera proporcional (se asigna de conformidad con el espacio ocupado) con otros organismos que ocupan las instalaciones. Cuando el PNUD debe desmantelar el activo, se utiliza la provisión (en lugar de registrar un gasto en el estado de rendimiento financiero).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0E9719" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="7CE0FF8B" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C76ED3" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Costo Real: en el momento en el que el PNUD debe desmantelar el activo, se cargará la obligación establecida anteriormente.  Si el gasto de desmantelamiento excede el monto de la obligación, este monto en exceso se registrará directamente en gastos y afectará los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>recursos .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El CGSC manejará estos asientos a pedido de la dependencia comercial o de la dependencia operativa de la Sede a través de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F37F33" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="345" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6263AC9B" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificación del Presupuesto: la utilización de la provisión no se verifica con el presupuesto a menos que el gasto exceda la provisión. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E1916C" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C94B146" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="658" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenga en cuenta que el acuerdo de arrendamiento estándar del PNUD es un Arrendamiento Operativo, y excluye al PNUD de la responsabilidad de desmantelamiento; por lo tanto, no será una partida común sino una excepción. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F61D0D9" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="658" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16960FF1" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejercicio de Verificación Física de LHI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15EE54D0" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7338753E" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="5EB86052" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deberá realizarse cada semestre o anualmente donde se aplica una verificación física (recuento) de los elementos de LHI para asegurar que los datos incluidos en el Módulo Activos de Quantum correspondan con los artículos físicamente presentes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F6C8E1" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3185353C" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="650" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El proceso que debe seguirse para la verificación física de LHI es similar al proceso seguido en la verificación física de Mobiliario y Equipo, y sigue los mismos pasos. Consulte la política sobre Mobiliario y Equipo.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E57FBF0" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6254081F" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
-[...28 lines deleted...]
-          <w:sz w:val="18"/>
+    <w:p w14:paraId="7069086A" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="650" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>41.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Funciones y Responsabilidades</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00892E8F">
-[...120 lines deleted...]
-    <w:p w14:paraId="3B9D5E89" w14:textId="5F75805E" w:rsidR="00DF2EDA" w:rsidRDefault="00DF2EDA" w:rsidP="003C5E4E">
+    </w:p>
+    <w:p w14:paraId="0874CFBC" w14:textId="73DC6773" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04521147" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00D96608" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:ind w:right="650"/>
-[...97 lines deleted...]
-    <w:p w14:paraId="3F1927D8" w14:textId="62DA9162" w:rsidR="00DF2EDA" w:rsidRDefault="009B7219" w:rsidP="215B5234">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Administrador Auxiliar o el Oficial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Adquisiciones (OJA) de la Dirección de Servicios de Gestión (BMS) es responsable de toda las Propiedades, Planta y Equipo (PPE) adquiridos, controlados y gestionados por el PNUD.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6D8A30" w14:textId="6979925F" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145B3286" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00D96608" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="30"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El OJA delega la autoridad para adquirir, controlar y gestionar las PPE a cada Representante Residente, al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Dependencia fuera de la Sede y al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Dependencia de Operaciones Generales de la BMS.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AE056A" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650"/>
-        <w:rPr>
-[...119 lines deleted...]
-    <w:p w14:paraId="63558A79" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="741278F7" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mejoras de Locales Arrendados dentro de Locales Comunes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B7842F" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...466 lines deleted...]
-    <w:p w14:paraId="357F91C2" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3256BAA5" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="646" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para los fines del PNUD, una Mejora de un Local Arrendado dentro de locales comunes es una mejora de instalaciones compartidas arrendadas o alquiladas con un valor de USD 50 000 o más realizada por el PNUD o en nombre del PNUD por uno de los ocupantes conjuntos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44430EED" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CEB5422" w14:textId="1881565C" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA" w:rsidP="00AD2AAD">
-[...197 lines deleted...]
-    <w:p w14:paraId="281C5FA5" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="5BA082C5" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...45 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="646" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un Local Común de la ONU es un edificio compartido por dos o más organismos del Comité Ejecutivo, por más que haya más organismos del Comité Ejecutivo presentes en el país. Por ejemplo, el PNUD puede ocupar un edificio en una oficina en el país con UNICEF, UNFPA, etc. Algunos organismos de la ONU no pertenecientes al Comité Ejecutivo también están presentes en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">estos locales comunes. El objetivo de estos locales comunes es forjar lazos más estrechos entre el personal de las Naciones Unidas y promover una presencia más unificada a nivel del país de una manera rentable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C5B641" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D41E27B" w14:textId="7B9E9C95" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA" w:rsidP="00276045">
+    <w:p w14:paraId="36EDAAAA" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organismo Principal para Locales Comunes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B9076F" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="658" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135F18B3" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:ind w:right="650" w:hanging="360"/>
-[...51 lines deleted...]
-    <w:p w14:paraId="07D8FCCA" w14:textId="3CDCDCE8" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="646" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para los fines de los Locales Comunes en el PNUD, un Organismo Principal es la parte que actúa en nombre de otros organismos de la ONU al tratar con el propietario o un tercero en relación con las operaciones del edificio arrendado o alquilado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424349AB" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6DF944" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:ind w:right="650" w:hanging="360"/>
-[...72 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="646" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para determinar el tratamiento contable de las mejoras de locales arrendados en locales comunes, cada una de las siguientes situaciones en las cuales diferentes organismos ocupan edificios en forma conjunta debe evaluarse sobre la base de «propiedad y control». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58007EDE" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DDC289" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="260FEA55" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:ind w:right="650" w:hanging="360"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="1D3EA129" w14:textId="247E2A66" w:rsidR="00852774" w:rsidRDefault="00DF2EDA">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="646" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando el organismo principal tiene la propiedad o el control exclusivos del edificio, asume todos los riesgos al actuar como el Agente Principal permitiéndoles el uso a los otros Organismos de la ONU. Como consecuencia, la mejora del local arrendado se registraría en sus libros como un activo fijo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9D96FF" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B67F7D" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
-[...61 lines deleted...]
-          <w:numId w:val="17"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="646" w:hanging="360"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="646" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando el organismo principal actúa en nombre de todos los organismos de la ONU, todos los organismos participantes asumen los riesgos en forma proporcional a su parte de ocupación. En este caso, la mejora del local arrendado se registrará en los libros de cada organismo en proporción al monto contribuido, que estará basado en su parte de ocupación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F026B2B" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00D96608">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="646"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AD64847" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="646"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099FCF12" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>TRATAMIENTO CONTABLE DE MEJORAS DE LOCALES ARRENDADOS EN LOCALES COMUNES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D3AF6A" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA">
-[...246 lines deleted...]
-    <w:p w14:paraId="523039AE" w14:textId="1F21A80C" w:rsidR="007B7868" w:rsidRDefault="007B7868" w:rsidP="007B7868"/>
+    <w:p w14:paraId="52D7A201" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="658" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9319" w:type="dxa"/>
         <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1365"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="4354"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B7868" w:rsidRPr="00790661" w14:paraId="744B6FA1" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00B422DF" w:rsidRPr="00B422DF" w14:paraId="1ECDCB3F" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A947956" w14:textId="51930B35" w:rsidR="007B7868" w:rsidRPr="00790661" w:rsidRDefault="008770D2" w:rsidP="00982A82">
+          <w:p w14:paraId="356EF09B" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>E</w:t>
-[...17 lines deleted...]
-              <w:t>s</w:t>
+              <w:t>Escenarios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CFF9E13" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="00790661" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="7C1147E4" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00892E8F">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tipo de acuerdo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="256023D5" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="00790661" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="3DFFF103" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00892E8F">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tratamiento contable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7868" w:rsidRPr="00CA59A9" w14:paraId="2003CD0D" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00B422DF" w:rsidRPr="00B422DF" w14:paraId="2D7244AF" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D0657BF" w14:textId="77777777" w:rsidR="007B7868" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="57FAEA7B" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4760EF5C" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="00790661" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="50024C2C" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008616DB">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Edificio comprado o construido</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CCB865E" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="008616DB" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="03310583" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008616DB">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1a. Construido o adquirido exclusivamente por el Organismo Principal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56EEBE35" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="00CA59A9" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="0AAD17AF" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">1a.  </w:t>
-[...6 lines deleted...]
-              <w:t>Registrar la LHI como un Activo Fijo en los libros del Organismo Principal</w:t>
+              <w:t>1a.  Registrar la LHI como un Activo Fijo en los libros del Organismo Principal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7868" w:rsidRPr="00CA59A9" w14:paraId="55A53D5E" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00B422DF" w:rsidRPr="00B422DF" w14:paraId="7D5BF22A" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CDE1E60" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="00CA59A9" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="13C1A936" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00401AA0" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="008616DB" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="07853754" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008616DB">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1b. Construcción o compra conjunta por parte de todos los Organismos de la ONU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="364A261F" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="00CA59A9" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="1CA83DEA" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA59A9">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1b. Registrar la LHI como un Activo Fijo en los libros de cada Organismo según el monto contribuido</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7868" w:rsidRPr="00CA59A9" w14:paraId="37D9325E" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00B422DF" w:rsidRPr="00B422DF" w14:paraId="461C4855" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F3019AA" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="00790661" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="4B6627A3" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. </w:t>
-[...8 lines deleted...]
-              <w:t>Arrendamiento operativo comercial</w:t>
+              <w:t>2. Arrendamiento operativo comercial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3355526B" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="008616DB" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="290B6984" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008616DB">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2a. El Organismo Principal actúa como Mandante y asume todos los riesgos del Arrendamiento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B47AD88" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="00CA59A9" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="35DBA380" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">2a.  </w:t>
-[...6 lines deleted...]
-              <w:t>Registrar la LHI como un Activo Fijo en los libros del Organismo Principal</w:t>
+              <w:t>2a.  Registrar la LHI como un Activo Fijo en los libros del Organismo Principal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7868" w:rsidRPr="00B54737" w14:paraId="0AF1B1C0" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00B422DF" w:rsidRPr="00B422DF" w14:paraId="14A4FA02" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="226E12A6" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="00CA59A9" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="460FAEC2" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73CE1D41" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="003357A5" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="62B0260F" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">2b.  </w:t>
-[...13 lines deleted...]
-              <w:t>l Organismo Principal actúa como Agente en nombre de todos los Organismos de la ONU</w:t>
+              <w:t>2b.  El Organismo Principal actúa como Agente en nombre de todos los Organismos de la ONU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4545343C" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="00B54737" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="1AB108A2" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54737">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2b.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B54737">
+            <w:r w:rsidRPr="00B422DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B54737">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Registrar la LHI como un Activo Fijo en los libros de cada Organismo según el monto contribuido</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7868" w:rsidRPr="00B54737" w14:paraId="0A484927" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00B422DF" w:rsidRPr="00B422DF" w14:paraId="1789C335" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="694"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="753CBEF4" w14:textId="77777777" w:rsidR="007B7868" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="1817D953" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36769D4A" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="008616DB" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="65F8FA46" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008616DB">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Derecho donado a usar el edificio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F7CE317" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="00C81D8B" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="1BA64751" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">3a.  </w:t>
-[...6 lines deleted...]
-              <w:t>Edificio donado exclusivamente para que lo use el Organismo Principal</w:t>
+              <w:t>3a.  Edificio donado exclusivamente para que lo use el Organismo Principal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7520E6EF" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="00B54737" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="550AB9E1" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">3a.  </w:t>
-[...6 lines deleted...]
-              <w:t>Registrar la LHI como un Activo Fijo en los libros del Organismo Principal</w:t>
+              <w:t>3a.  Registrar la LHI como un Activo Fijo en los libros del Organismo Principal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7868" w:rsidRPr="00B54737" w14:paraId="23DC5CDF" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00B422DF" w:rsidRPr="00B422DF" w14:paraId="18EF1DED" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="122B070E" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="00B54737" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="1B129342" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17BA6C2B" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="00407F27" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="32A81E00" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">3b.  </w:t>
-[...6 lines deleted...]
-              <w:t>Edificio donado para que lo use el Sistema de la ONU</w:t>
+              <w:t>3b.  Edificio donado para que lo use el Sistema de la ONU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65D47D6B" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="00B54737" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="7693A35D" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54737">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3b. Registrar la LHI como un Activo Fijo en los libros de cada Organismo según el monto contribuido</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7868" w:rsidRPr="001C13B2" w14:paraId="47158E12" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00B422DF" w:rsidRPr="00B422DF" w14:paraId="2546E84A" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="784"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57E3992C" w14:textId="77777777" w:rsidR="007B7868" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="285BB962" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="517815BC" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="00790661" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="61E3A57D" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008616DB">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Instalaciones donadas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06E6A498" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="00DF3E98" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="755091C9" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF3E98">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>4a.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>a.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DF3E98">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF3E98">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cedidas exclusivamente al Organismo Principal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5944FFC8" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="001C13B2" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="2EF5C302" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">4a.  </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C13B2">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Registrar la LHI como un Activo Fijo en los libros del Organismo Principal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7868" w:rsidRPr="001C13B2" w14:paraId="2093456A" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00B422DF" w:rsidRPr="00B422DF" w14:paraId="577FBC48" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20F83064" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="001C13B2" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="2C4A1A14" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C653CB9" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="00CF29E1" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="31D737C6" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...20 lines deleted...]
-              <w:t>Cedidas al sistema de la ONU</w:t>
+              <w:t>4b.  Cedidas al sistema de la ONU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02D78198" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="001C13B2" w:rsidRDefault="007B7868" w:rsidP="00982A82">
+          <w:p w14:paraId="28837DD9" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C13B2">
+            <w:r w:rsidRPr="00B422DF">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4b. Registrar la LHI como un Activo Fijo en los libros de cada Organismo según el monto contribuido</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6938940C" w14:textId="77777777" w:rsidR="007B7868" w:rsidRPr="007B7868" w:rsidRDefault="007B7868" w:rsidP="007B7868">
-[...5 lines deleted...]
-    <w:p w14:paraId="063904E2" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="00892E8F" w:rsidRDefault="00DF2EDA" w:rsidP="000E2198">
+    <w:p w14:paraId="5A66F6D0" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="658" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D1EE324" w14:textId="7D413703" w:rsidR="00B422DF" w:rsidRPr="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B422DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="6"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174AF751" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRPr="00D96608" w:rsidRDefault="00B422DF" w:rsidP="00B422DF">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...25 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11112D41" w14:textId="22E2E6D8" w:rsidR="00DA504D" w:rsidRPr="00D96608" w:rsidRDefault="00B422DF">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inglés. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00D96608" w:rsidSect="00B422DF">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1482" w:right="779" w:bottom="1508" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13F865A2" w14:textId="77777777" w:rsidR="00146B9A" w:rsidRDefault="00146B9A">
+    <w:p w14:paraId="10A965BD" w14:textId="77777777" w:rsidR="00D5041B" w:rsidRDefault="00D5041B" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60EEBF2B" w14:textId="77777777" w:rsidR="00146B9A" w:rsidRDefault="00146B9A">
+    <w:p w14:paraId="0D9160DC" w14:textId="77777777" w:rsidR="00D5041B" w:rsidRDefault="00D5041B" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...29 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0609070205080204"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="717C256F" w14:textId="77777777" w:rsidR="00852774" w:rsidRDefault="00DF2EDA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73B6EF62" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRDefault="00B422DF">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="42B4FB66" w14:textId="77777777" w:rsidR="00852774" w:rsidRDefault="00DF2EDA">
+  <w:p w14:paraId="4C0A8AE5" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRDefault="00B422DF">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="65963BF2" w14:textId="24CAD783" w:rsidR="00852774" w:rsidRDefault="000E2198">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7010E2AD" w14:textId="7619E2B9" w:rsidR="00B422DF" w:rsidRPr="00D96608" w:rsidRDefault="00B422DF">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00215D10">
-      <w:rPr>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00215D10">
-      <w:rPr>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:color w:val="2B579A"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:alias w:val="Fecha de entrada en vigor"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="2084873658"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{04E8A8FD-0107-48B9-A3F8-291B0A6E883B}"/>
-        <w:date w:fullDate="2016-07-26T00:00:00Z">
+        <w:date w:fullDate="2016-07-25T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="005A5B43" w:rsidRPr="005A5B43">
+        <w:r w:rsidR="00D96608" w:rsidRPr="00D96608">
           <w:rPr>
-            <w:color w:val="2B579A"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
-          <w:t>26/07/2016</w:t>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00D96608" w:rsidRPr="00D96608">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="00D96608" w:rsidRPr="00D96608">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:t>/07/2016</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r>
-      <w:t>n.°</w:t>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r>
-      <w:t xml:space="preserve">: </w:t>
+    <w:r w:rsidRPr="00D96608">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:color w:val="2B579A"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1048031905"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{04E8A8FD-0107-48B9-A3F8-291B0A6E883B}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="005A5B43">
+        <w:r w:rsidRPr="00D96608">
           <w:rPr>
-            <w:color w:val="2B579A"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="27B18F45" w14:textId="77777777" w:rsidR="000E2198" w:rsidRDefault="000E2198">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25C1EF50" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRDefault="00B422DF">
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="61D2003D" w14:textId="535DE053" w:rsidR="00852774" w:rsidRDefault="000E2198">
+  <w:p w14:paraId="1C0694A0" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRDefault="00B422DF">
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -5849,943 +9067,729 @@
       <w:rPr>
         <w:b/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+      <w:t>Fecha</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> vigor: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:alias w:val="Fecha de entrada en vigor"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-434752198"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{04E8A8FD-0107-48B9-A3F8-291B0A6E883B}"/>
         <w:date w:fullDate="2016-07-26T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:color w:val="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="005A5B43" w:rsidRPr="005A5B43">
+        <w:r w:rsidRPr="005A5B43">
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:t>26/07/2016</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
-      <w:t>n.°</w:t>
+      <w:t>Versión</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
-      <w:t xml:space="preserve">: </w:t>
+      <w:t xml:space="preserve"> n.°: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1275520243"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{04E8A8FD-0107-48B9-A3F8-291B0A6E883B}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:color w:val="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="005A5B43">
+        <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FA9B04D" w14:textId="77777777" w:rsidR="00146B9A" w:rsidRDefault="00146B9A">
+    <w:p w14:paraId="2FD453C6" w14:textId="77777777" w:rsidR="00D5041B" w:rsidRDefault="00D5041B" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21C04873" w14:textId="77777777" w:rsidR="00146B9A" w:rsidRDefault="00146B9A">
+    <w:p w14:paraId="04963BE8" w14:textId="77777777" w:rsidR="00D5041B" w:rsidRDefault="00D5041B" w:rsidP="00B422DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="25E9E1DD" w14:textId="77777777" w:rsidR="000E2198" w:rsidRDefault="41186925" w:rsidP="000E2198">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="238C2BCE" w14:textId="490E10DC" w:rsidR="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="000E2198">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="2B579A"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60DF1CE5" wp14:editId="07E893B0">
-[...2 lines deleted...]
-          <wp:docPr id="88777013" name="Picture 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77FFF1AB" wp14:editId="30E72A07">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="3247" b="16642"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294900" cy="586069"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="188A93EF" w14:textId="77777777" w:rsidR="000E2198" w:rsidRDefault="000E2198" w:rsidP="000E2198">
+  <w:p w14:paraId="53794A30" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="000E2198">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="7A61FC4C" w14:textId="77777777" w:rsidR="000E2198" w:rsidRDefault="41186925" w:rsidP="000E2198">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F712702" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="000E2198">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="289C265C" wp14:editId="2CDE51CF">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63287E5B" wp14:editId="23844E70">
           <wp:extent cx="304800" cy="703072"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:docPr id="367395891" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 24"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="304800" cy="703072"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1C18DC7C" w14:textId="77777777" w:rsidR="000E2198" w:rsidRDefault="000E2198" w:rsidP="000E2198">
+  <w:p w14:paraId="42F246DA" w14:textId="77777777" w:rsidR="00B422DF" w:rsidRDefault="00B422DF" w:rsidP="000E2198">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="018C77D3"/>
+    <w:nsid w:val="02325A37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="318049B0"/>
-[...6 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:tmpl w:val="4C607A96"/>
+    <w:lvl w:ilvl="0" w:tplc="5A3ADE12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E9422C26">
+    <w:lvl w:ilvl="1" w:tplc="07583B78">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
-[...2 lines deleted...]
-        <w:ind w:left="1425"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3A58A21C">
+    <w:lvl w:ilvl="2" w:tplc="F2263B8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A28A30A6">
+    <w:lvl w:ilvl="3" w:tplc="E3CA4CE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D8DAA0C6">
+    <w:lvl w:ilvl="4" w:tplc="956A8D42">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="549A0792">
+    <w:lvl w:ilvl="5" w:tplc="8CF62578">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B72EF68C">
+    <w:lvl w:ilvl="6" w:tplc="B5C6147E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E1E84524">
+    <w:lvl w:ilvl="7" w:tplc="900800B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FB56C6B8">
+    <w:lvl w:ilvl="8" w:tplc="5640641A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02325A37"/>
+    <w:nsid w:val="0A1F01D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4C607A96"/>
-    <w:lvl w:ilvl="0" w:tplc="5A3ADE12">
+    <w:tmpl w:val="DDA47548"/>
+    <w:lvl w:ilvl="0" w:tplc="AF80744E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="07583B78">
+    <w:lvl w:ilvl="1" w:tplc="3BA228DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F2263B8C">
+    <w:lvl w:ilvl="2" w:tplc="D4B83B3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E3CA4CE6">
+    <w:lvl w:ilvl="3" w:tplc="4B602A36">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="956A8D42">
+    <w:lvl w:ilvl="4" w:tplc="D6980D28">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8CF62578">
+    <w:lvl w:ilvl="5" w:tplc="173E0218">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B5C6147E">
+    <w:lvl w:ilvl="6" w:tplc="B6927AC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="900800B4">
+    <w:lvl w:ilvl="7" w:tplc="769A8714">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5640641A">
+    <w:lvl w:ilvl="8" w:tplc="98206A2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A1F01D8"/>
-[...210 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A4B1142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7FE2452"/>
     <w:lvl w:ilvl="0" w:tplc="DD5A81A6">
       <w:start w:val="33"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6951,50 +9955,136 @@
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C0CE145C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BEC0B60"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="639CE872"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8640" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F9A3EC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB32E43E"/>
     <w:lvl w:ilvl="0" w:tplc="BC1AA44A">
       <w:start w:val="42"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7166,1207 +10256,686 @@
     <w:lvl w:ilvl="8" w:tplc="5482940A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12591CE7"/>
+    <w:nsid w:val="14732D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E6060782"/>
-[...1 lines deleted...]
-      <w:start w:val="2"/>
+    <w:tmpl w:val="08089708"/>
+    <w:lvl w:ilvl="0" w:tplc="AF7E1BF2">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:ind w:left="1425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="620010F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="63A4DEB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3604BF5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F07ECFD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5F6AD3E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="468CFF88">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C780126A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BDACFB22">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9."/>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13E5650E"/>
+    <w:nsid w:val="15E072DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A25C47A8"/>
-[...1 lines deleted...]
-      <w:start w:val="14"/>
+    <w:tmpl w:val="E708AD3C"/>
+    <w:lvl w:ilvl="0" w:tplc="6C86E892">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8A74E608">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="24621020">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="4D1C8C3C">
-[...28 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="3" w:tplc="E8245FFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5FE067FE">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="4" w:tplc="237A7F0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="EC6A4F4E">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="5" w:tplc="76365CEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D370133C">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="6" w:tplc="68CE4148">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36A272D4">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="7" w:tplc="BA98FA42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B9B4B816">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="8" w:tplc="533EE0A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="9DAEA434">
-[...21 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14732D0A"/>
+    <w:nsid w:val="2A3E42FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="08089708"/>
-    <w:lvl w:ilvl="0" w:tplc="AF7E1BF2">
+    <w:tmpl w:val="060EB83C"/>
+    <w:lvl w:ilvl="0" w:tplc="5A68C2DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="620010F8">
+    <w:lvl w:ilvl="1" w:tplc="EB12D11A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63A4DEB4">
+    <w:lvl w:ilvl="2" w:tplc="610ED7B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="3604BF5E">
+    <w:lvl w:ilvl="3" w:tplc="D96A517E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F07ECFD2">
+    <w:lvl w:ilvl="4" w:tplc="ABD6AADA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="5F6AD3E2">
+    <w:lvl w:ilvl="5" w:tplc="F3686AD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="468CFF88">
+    <w:lvl w:ilvl="6" w:tplc="F25E9B94">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C780126A">
+    <w:lvl w:ilvl="7" w:tplc="2D487238">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="BDACFB22">
+    <w:lvl w:ilvl="8" w:tplc="4BD8FFCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15E072DB"/>
-[...633 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A6938F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB761DFE"/>
     <w:lvl w:ilvl="0" w:tplc="0882D0B8">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -8534,51 +11103,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="49C21C1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6135"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C031E27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB6C9976"/>
     <w:lvl w:ilvl="0" w:tplc="A988432C">
       <w:start w:val="37"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -8745,51 +11314,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2DE04D36">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E5F1FC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0363B50"/>
     <w:lvl w:ilvl="0" w:tplc="F9A0F0E2">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8834,51 +11403,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34B538AE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5D4C8388"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39D0227E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EA059CE"/>
     <w:lvl w:ilvl="0" w:tplc="E34A1FA6">
       <w:start w:val="19"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8923,51 +11578,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B4916D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61AEE87C"/>
     <w:lvl w:ilvl="0" w:tplc="9B3E3E6A">
       <w:start w:val="39"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -9135,51 +11790,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="ACE09566">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CF07D82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="731ED414"/>
     <w:lvl w:ilvl="0" w:tplc="3B604632">
       <w:start w:val="21"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
@@ -9233,170 +11888,342 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CCD0E75"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AC665E48"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F5362ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7B22650"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="431D7098"/>
+    <w:nsid w:val="536C2328"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7C80B10E"/>
-[...6 lines deleted...]
-        <w:ind w:left="356"/>
+    <w:tmpl w:val="38380714"/>
+    <w:lvl w:ilvl="0" w:tplc="8A74E608">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:color w:val="333333"/>
+        <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...2 lines deleted...]
-        <w:ind w:left="1091" w:hanging="360"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1811" w:hanging="180"/>
+        <w:ind w:left="3600" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2531" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3251" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3971" w:hanging="180"/>
+        <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4691" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5411" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6131" w:hanging="180"/>
+        <w:ind w:left="7920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F5362ED"/>
+    <w:nsid w:val="54CD74EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F7B22650"/>
+    <w:tmpl w:val="6DACB9CE"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
@@ -9420,370 +12247,333 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52A43281"/>
+    <w:nsid w:val="58254DF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="91608BEC"/>
-[...106 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="2A208E5C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52BD531B"/>
+    <w:nsid w:val="58615CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="18189314"/>
-[...11 lines deleted...]
-        <w:bCs/>
+    <w:tmpl w:val="265881FA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="544AEEC8">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1291"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="202202E2">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2011"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="06A0A0A4">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2731"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64DA7E3C">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3451"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22624DE2">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4171"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41D627C4">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4891"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D9620B16">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5611"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="9CAE36AC">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6331"/>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C5910D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A36F324"/>
     <w:lvl w:ilvl="0" w:tplc="64D826E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425"/>
       </w:pPr>
@@ -9966,50 +12756,136 @@
     <w:lvl w:ilvl="8" w:tplc="0FCE966C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67D770C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4DB0D160"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D6A5CFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="786EA016"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10054,51 +12930,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EB972AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="93246636"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A62CB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF442C12"/>
     <w:lvl w:ilvl="0" w:tplc="FB9884B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10266,51 +13228,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="55F4CD94">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76641978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9D6E918"/>
     <w:lvl w:ilvl="0" w:tplc="DE863A8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10478,51 +13440,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B7CEC9D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77EE4244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9E230F2"/>
     <w:lvl w:ilvl="0" w:tplc="41E8F1F0">
       <w:start w:val="44"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10690,51 +13652,262 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6B228368">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79AC143D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1A64CA12"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EBF4AD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9665458"/>
     <w:lvl w:ilvl="0" w:tplc="441EC988">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="18BA1DDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="15A6CA10">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10777,314 +13950,220 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="85A219BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F2EE3836">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="859465653">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1384208699">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="669021529">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2027905184">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="736365139">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="335890192">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1384208699">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="7" w16cid:durableId="861356939">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="669021529">
+  <w:num w:numId="8" w16cid:durableId="530337005">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1496069007">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1415588692">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="315914420">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1949121078">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1053038779">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1305310930">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1307275199">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="711610524">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="85462283">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1965231516">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="781459506">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1718772998">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="248588647">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1268656986">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1904756388">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="796488897">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2102872580">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="74982344">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="26" w16cid:durableId="98448252">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1574702612">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="27" w16cid:durableId="358823190">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2027905184">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="28" w16cid:durableId="275136639">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="736365139">
-[...2 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="335890192">
+  <w:num w:numId="29" w16cid:durableId="291980908">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="861356939">
-[...11 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="1415588692">
+  <w:num w:numId="30" w16cid:durableId="1625886000">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...40 lines deleted...]
-    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00852774"/>
-[...108 lines deleted...]
-    <w:rsid w:val="7FF5E457"/>
+    <w:rsidRoot w:val="00B422DF"/>
+    <w:rsid w:val="007E48DF"/>
+    <w:rsid w:val="00B422DF"/>
+    <w:rsid w:val="00B8613A"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D5041B"/>
+    <w:rsid w:val="00D96608"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00FB0016"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0CC7A130"/>
-  <w15:docId w15:val="{889BC969-D85D-4600-AA18-4DFB2FE34C8B}"/>
+  <w14:docId w14:val="5845696C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5769C56A-CB96-4CEB-A096-1C87EB7E5CD6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11199,1016 +14278,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...964 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -12391,1038 +14505,924 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B422DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B422DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B422DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B422DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B422DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B422DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B422DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B422DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B422DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B422DF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B422DF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B422DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B422DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B422DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B422DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B422DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B422DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B422DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B422DF"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B422DF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B422DF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B422DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B422DF"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B422DF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B422DF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B422DF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B422DF"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B422DF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B422DF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B422DF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B422DF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00365C01"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B422DF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dle.rae.es/contabilizar?m=form" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gerencie.com/periodo-contable.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...575 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3843</Words>
-  <Characters>21910</Characters>
+  <Words>3871</Words>
+  <Characters>22069</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>182</Lines>
+  <Lines>183</Lines>
   <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25702</CharactersWithSpaces>
+  <CharactersWithSpaces>25889</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...54 lines deleted...]
-</file>