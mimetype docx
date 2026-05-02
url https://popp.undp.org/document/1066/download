--- v0 (2026-01-17)
+++ v1 (2026-05-02)
@@ -1,4926 +1,9479 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2A163957" w14:textId="22E263BB" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="6F201E25" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="31A28304" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leasehold Improvements: Acquisition and Maintenance  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3163B5" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42890413" w14:textId="5A42C52B" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="07CAF0BF" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Leasehold improvements in UNDP are improvements made to commercially leased premises where the lease agreement was signed by UNDP, donated right to use premises occupied by UNDP or any premise that is not OWNED by UNDP. Such improvements will only be capitalized if the total cost of improvement exceeds US$50,000. Each improvement will be based on an identifiable improvement to the building </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1479">
-        <w:rPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e.g. installation of fire safety equipment; Renovations to roof etc. and all the costs associated with the improvement will be consolidated to obtain the cost of the improvement.  Improvements may also be classified by floor or location e.g. 5</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1479">
-        <w:rPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1479">
-        <w:rPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> floor office renovations or building 6 office renovations.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6E1BA8" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="0F8288A3" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2427ABD6" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="1DC08000" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">There are many types of Leasehold Improvements. These </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1479">
-        <w:rPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">include fixed lighting fixtures, heating and other infrastructure enhancements. Improvements can also include new construction such as rooms, additions, immovable partitions, entrances, security infrastructure or permanent enhancements to the outside appearance of a structure. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1479">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1479">
-        <w:rPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Landscaping may also be classified as Leasehold Improvement. Note that LHI excludes regular maintenance tasks. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F8063D" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="00197EE1" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="7CFB4EF9" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66140F4D" w14:textId="2AC4BF8E" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="50119187" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Leasehold Improvements are capitalized if the service potential of the tangible capital asset is enhanced. For UNDP purposes, a Leasehold Improvement will be capitalized (i.e. the total cost of the asset is expensed over several </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="007C1479">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00F31323">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>accounting periods</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId13">
-        <w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00F31323">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">instead of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="007C1479">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00F31323">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>expensed</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1479">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">upon purchase) if it meets the following criteria: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9BDF35" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="4D08D79C" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CEACC0" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="67446744" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Provides future economic or service benefits to UNDP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC619F0" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="463A959D" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Is expected to be used during more than one reporting period (which in UNDP is 12 months);  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DE0460" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="508A6FD1" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Has a value of USD 50,000 or more. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455A97D6" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="69F07F36" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Is used and controlled by UNDP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7FD917" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="4A4D3619" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Has a cost that can be reliably determined. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B813DC" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="0F21441D" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDEA3DA" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="00164B83" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="0A3EB6A6" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition to these criteria, for an expense to be treated as a Leasehold Improvement, UNDP must have the right to use and the responsibility to maintain that improvement.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E40E698" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="22F1B4EE" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADB2D8F" w14:textId="6D57127C" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="2DB6D1E6" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="256FA6B6" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leasehold Improvement such as renovation will not be disposed or written off as they are attached to the building.  UNDP’s standard lease agreement contains the following Article:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599F2A50" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475B4CD6" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="4A271D06" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="646" w:firstLine="0"/>
-        <w:rPr>
+        <w:ind w:left="720" w:right="646"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">“Where, with the prior written consent of the Lessor, major alterations, renovations or additions are made on the demised Premises, the UNDP shall not be under any obligation to restore the demised Premises to the state and conditions existing prior to entering upon the same under this Lease Agreement.  Such consent shall be set forth in writing and shall contain provisions on the amortization or compensation of the expenses either through offsetting the expenses against rental payments, or payment for their fair market value.” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149F9AD7" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="5991407A" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A03EF90" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="3463653C" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Therefore, there is no disposal of Lease Hold Improvement.  However, should an occasion arise where UNDP is able to dismantle the improvement in line with the terms and conditions of the lease and dispose of the item, the disposal processes laid down under the equipment POPP should be followed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140A4FC4" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="642F6B43" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA2CD9E" w14:textId="706066AB" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="0A32D996" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="02B7282E" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When a lease is terminated before the Leasehold Improvement is fully depreciated, the undepreciated amount (NBV) of improvement in UNDPs Quantum Asset module will need to be written off the books in full.  Such Write-Offs should follow the proper approval mechanisms laid down for Write-Offs under the POPP Furniture &amp; Equipment Disposal and Write-off  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD206B7" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478D10E7" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...10 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="23586F4D" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1479">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Characteristics of Leasehold Improvement</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1479">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CE3D7F" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="12B2A821" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4819F7DE" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="6AE8B494" w14:textId="175744DD" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The improvement must be made to </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1479">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="333333"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>leased</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1479">
-[...6 lines deleted...]
-    <w:p w14:paraId="2746EB79" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> property</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C64939D" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C4430B" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="397FE5FF" w14:textId="1BDD186C" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="124CDEC8" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP must pay for the improvement (either up front or over the remaining term of the lease); or a donor performs improvement on behalf of UNDP. (In such cases, a fair market value will be used to determine to the value equivalent to what a rational willing buyer and a rational willing seller are willing to transact for the item in a competitive market.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA73A21" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0B53B5" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="7C6E03AA" w14:textId="09F9A35C" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0F971150" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The improvement must provide benefits that are long-term in nature (i.e., extend over more than one reporting period)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238F7E61" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317FD346" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="52F01F30" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The improvement becomes part of the property.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD8FA87" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="60E94702" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120FB535" w14:textId="479E0012" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="7055F802" w14:textId="24A1ECCB" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="7FA77383" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After the lease is terminated by either UNDP or the landlord, the Leasehold Improvements become the property of the landlord, who may do whatever he/she wants with the improvements. Alternatively, UNDP may be required to decommission the Leasehold Improvements at UNDP’s cost. This action is addressed in the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Decommissioning and Similar Costs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> section below.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D184E3A" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560770CF" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="187DD752" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Before making any improvement, UNDP Offices should ensure that the lease terms permit such improvements. For instance, it may be the case that the removal/decommissioning costs are captured when the works are agreed with the Landlord. The improvements must be factored in as part of the overall process of UNDP’s engagement/continuing relationship with the Landlord. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767F97BA" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="2EBA2CDF" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1479">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17ECB54E" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="375836D0" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disallowed improvements</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1479">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF43931" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="4E3B8E32" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A42EE0F" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="5DCAFCB0" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>When leasing premises, there are some items that cannot be considered as leasehold improvements</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1479">
-        <w:rPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. These items are those that can be moved or taken out of the building when UNDP’s lease term comes to an end. Examples of these would be movable wall partitions or panels, mobile workstation partitions, movable phone lines, appliances, office furniture, equipment, signs that can be easily removed and carpeting that is not attached to the floor.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1479">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> These items are mostly classified as Furniture and Fittings (F&amp;F), not Leasehold Improvements. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1479">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Such items should be recorded as Furniture and Fittings in line with the PP&amp;E policy on Furniture &amp; Equipment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B38698" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="4F4CD4B0" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563F6A8E" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="51883B3A" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">If these movable items are left behind by UNDP when the lease comes to an end, they are treated as the property of the landlord because they are considered abandoned and must be written off by UNDP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E7B4A8" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="7255115C" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290A8087" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="4487E8D6" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Mobile buildings such as trailers or mobile homes are not considered Leasehold Improvements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F17950" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="2CFC41AB" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C7A35D" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="6470147C" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Repairs and Maintenance expenditure should not be classified as Leasehold Improvements as these are improvements done in the normal course of business e.g. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D3148F" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...7 lines deleted...]
-    <w:p w14:paraId="01C86966" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="3ACED14F" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="658" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B408BA2" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Wallpapering and painting </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0080316B" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="663987B6" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Caulking seams  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F494AA" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="4818445B" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Repairing a roof </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F81079" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="66033ED5" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="91" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Mending plaster </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349CCD12" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="258E612D" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E740094" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="6232AF1F" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In case of ambiguity with this policy, the respective unit should consult the General Operations/Bureau for Management Services for clarification. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43473430" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="4D7525CE" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA9EA2F" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="22383F1B" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>To Non-UNDP Leased Premises</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A89D143" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="62D9BE88" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342DB60E" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-      <w:pPr>
+    <w:p w14:paraId="566F4B6F" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>19.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">In the rare case that a Leasehold Improvement is made using UNDP funds on a non-UNDP premise or a leased office where UNDP did not sign the lease, the amount will be expensed as UNDP does not own or lease the premises.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58AE1233" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="06ADCDF9" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FD0393" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="54C38B78" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>To UNDP Leased Premises</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7ED81A" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="6CCA5568" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56350BAD" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="293B5651" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">In UNDP, a Leasehold Improvement made using UNDP funds or made by a donor on behalf of UNDP, in a premise where UNDP signed a lease, will be recognized as a capital asset.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0DC875" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="646B2BAE" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D01DD3" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="7E778C45" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The value of the Leasehold Improvement (i.e. its total cost) will be depreciated (i.e. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16150205" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="4B4D4002" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="10"/>
+        <w:ind w:left="10" w:right="658" w:hanging="10"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">expensed) over the lease term. The lease term is different from the total lease duration.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFB2F8A" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="6D9D59D3" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="766" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="766"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455BA40A" w14:textId="14F24897" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="488BF055" w14:textId="77777777" w:rsidR="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="67B0E47A" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The lease term is the primary non-cancellable period of the lease together with any secondary periods during which UNDP has the contractual right to continue to use the premise. For example, UNDP can have a lease term of 5 years but practically stay in a building for 20 years due to contractual first right to opt for extension of the lease.  The lease term would therefore be 20 years if at the inception UNDP planned to stay for 20 years even though it only signed an initial 5-year lease. It is important to consider the lease term at the inception of the lease. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D01BFF6" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00876F9F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="173741F7" w14:textId="45E846A6" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00876F9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">For UNDP purposes, all LHI will be assigned a useful life of 10 years. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083A1C27" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-      <w:pPr>
+    <w:p w14:paraId="3DEA5D59" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...11 lines deleted...]
-      <w:r>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Types of Operational Leases </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711DCEA1" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="630BF725" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8CE935" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5D154226" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="650" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>22.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Operational Leases </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BDB4D53" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="13978160" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27325666" w14:textId="7E18F20E" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="364B03FC" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Commercial Lease: </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="51295A99" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A commercial lease is a contract between UNDP and a private company, in exchange for the usage of the premise, the landlord receives a payment or series of payments from UNDP over the lease term. Where the lease term covers more than one accounting (reporting) period), the leasehold improvements </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be capitalized and depreciated over the lease term period.  In UNDP this will be over 10 years. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E4B8A7" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="766" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="766"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A858DBA" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="3F8CE444" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Standard Basic Assistance Agreement (SBAA) and other Government Leases:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> According to the SBAA, the host government, as the counterpart of UNDP involvement in the country, has to provide UNDP with </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“an appropriate office with equipment and supplies, adequate to serve as local headquarters for the UNDP in the country” and “the government shall have the option of providing in kind facilities […]”.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="309AF2DC" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> When a recipient government chooses to donate office premises, an agreement between the government and UNDP is signed. The facilities are provided rent free (referred to as donated right to use premises). If UNDP intends to use the premises for more than one accounting period, the LHI on such property must be capitalized and depreciated over 10 years.  Depreciation is automated and run </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on a monthly basis</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> centrally.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1DD973" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="766" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="766"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4363B70A" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="632BD4F6" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rent Free Leases:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="6371E1A8" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP may receive the right to use premises at no cost - for example, the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rent free</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leases provided by the German government (UNV premises); and by the Danish government (Copenhagen premises) (Also referred to as donated right to use premises).  In most of these cases, the lease is cancellable. If UNDP intends to use the premises for more than one accounting or reporting period, the leasehold improvements must be capitalized and depreciated over 10 years. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2395C673" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EAE0DF" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="43EADE87" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">              Common Types of Leasehold Improvements </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C181A3" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="2467B617" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45970DA6" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="39C14A0D" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="center" w:pos="1788"/>
         </w:tabs>
-        <w:ind w:left="-15" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-15"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Flooring Improvements </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF3856D" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="4742A951" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F52848E" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-      <w:pPr>
+    <w:p w14:paraId="63666509" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>23.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">These are improvements made to the floor(s) of the leased premises and provide long-term benefits to UNDP as it uses the premises. Examples of flooring improvement include:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB4333F" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="6A3EF796" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B1ED4DF" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="0CAD3639" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Parquet, Vinyl and Tile flooring </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D958CF" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="6C05DE6E" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Fixed immovable carpets </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5530E952" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="383304DE" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reconstruction of floor base </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5073CCC0" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="184E8980" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0582B30D" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7619C9F0" w14:textId="7AEB3AB9" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Structural Improvements</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021BB046" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="78ED3723" w14:textId="2D38C50B" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00876F9F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6927B6" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="650" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>24.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Structural improvements are those that are made to the structure of the building; and provide long-term benefits to UNDP; and that by extending its useful life and by improving its usefulness. Examples of structural improvements include:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC22670" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="40253D78" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4964FD" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="6FB401F4" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Addition of permanent walls </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B410A2" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="67BBD3EA" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Addition of store house or extension </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14EEDEB6" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="2BBDB5F7" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Any structural enhancement to wall or foundation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE2A703" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="27FA852C" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Installation of new doors with frames </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542DEF16" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="50D3A48D" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013A0666" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="625C9E92" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Window Improvements</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A141DA5" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="163C2FB7" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C20B52" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-      <w:pPr>
+    <w:p w14:paraId="1DFF4FCE" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>25.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Window improvements are those that are made to the windows that provide long-term benefits to UNDP as it continues leasing the premise.  Examples include replacement of windows. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F393FF7" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="66A560E2" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2257A992" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7182B024" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Roofing Improvements</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1810FA6B" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="3DAC4073" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E638D12" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-      <w:pPr>
+    <w:p w14:paraId="143160DC" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>26.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">These are improvements of a capital nature made to the roof of leased premises and that provide long term benefits to UNDP as it leases the premises.  Examples include replacement of roof and support beams. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C27E034" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="455D8CAC" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D0FD9D" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="30EA7787" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Aesthetic Improvements</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9E37E4" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="2DF8561A" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD30716" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-      <w:pPr>
+    <w:p w14:paraId="2B0BF80A" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>27.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">These are improvements made to a leased premise to enhance the working environment of the building. Examples include:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C3A7FD" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="05377440" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B107C4F" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="3B735BD8" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Installation of heating and cooling systems </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427DD604" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="539747D5" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ventilation system enhancements </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70881FE8" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="6DAB9277" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Immovable interior partitions made up of drywall, glass and metal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313CF9EC" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="6A1EC222" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Restroom accessories </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4CA948" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="390A8990" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1706DAC4" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="644C32C6" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Security Improvements</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D036019" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="5A44D17C" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058AA98E" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1D25700B" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="650" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>28.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">These include the installation of: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3397537A" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="40482259" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6A2D36" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="2A5A8DB2" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="37554BCE" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Heavy duty</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> burglar alarm systems </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFAA593" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Access card readers </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E49F9D9" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="20AEF649" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Security grills </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5702D5C5" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="732B07FD" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Walls and Fences </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CFBB8A" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="54DE5AF6" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165A4FDD" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2F0CB5D4" w14:textId="75EBF7F5" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Fixtures </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B683A4" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="00F9572C" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="509F4D8B" w14:textId="78945E59" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00876F9F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A6EAA56" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="650" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>29.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">These improvements include fixtures of a permanent nature that cannot be moved or uninstalled.  For example:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74838C9E" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="52895ABD" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Electric lighting fixtures </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B67884" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="7A6AF905" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Landscaping fixtures and sculptures </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743A482D" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="00F9572C" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="74E03863" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AEFD9A9" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="58E02CAB" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Authority to Acquire LHI </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7E1736" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="00F9572C" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="2B1E7BF5" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264D6556" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-      <w:pPr>
+    <w:p w14:paraId="4B8625B1" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>30.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Any costs associated with improvements to a UNDP building is to be approved in line with the delegated procurement authority guidelines. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02354B3E" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="00F9572C" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="7460E046" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F9572C">
-        <w:rPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51944970" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4388C9A0" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Recording of Leasehold Improvements (LHI)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D22535" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="00F9572C" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="71ABE40D" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58EA32BA" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-      <w:pPr>
+    <w:p w14:paraId="6A58BA43" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>31.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The capitalization of improvements to a leased property as Leasehold Improvement is determined based on whether the improvement becomes a permanent integral part of the leased property or not; and whether the improvements comply with the three criteria mentioned under section 3. Leasehold Improvements will be recorded as follows: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA8E68F" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="00F9572C" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="68EE79C6" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1225E34B" w14:textId="3EB13127" w:rsidR="00541F12" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="1FC28E2D" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk123761744"/>
-      <w:r>
-[...23 lines deleted...]
-      <w:r w:rsidR="00CB59B3">
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before commencing a LHI project, a country office (CO) or HQ unit will need to inform GSSC of the fact that they are creating a project and/or a new task in Quantum or using an existing one/s to track LHI. This will be done through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) . COs will have to specify the Leasehold Improvement asset category in the Additional Information section of project task in Project Financial Information (PPM).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="05D527BF" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...63 lines deleted...]
-    <w:p w14:paraId="09A1BF63" w14:textId="4CA5703C" w:rsidR="005A0BD0" w:rsidRDefault="00541F12" w:rsidP="005A0BD0">
+    </w:p>
+    <w:p w14:paraId="5D62843B" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="1D37FEBA" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="00F9572C" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CO must also keep backup documentation available for review by GSSC.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2777ADF7" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="766" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="766"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B88BEB" w14:textId="0711FCC4" w:rsidR="005A0BD0" w:rsidRPr="00F9572C" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="3559B11A" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="766" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="766"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B0B13FD" w14:textId="29121774" w:rsidR="005A0BD0" w:rsidRPr="00F9572C" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CEBFA27" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="766" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="766"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="630A9ADD" w14:textId="16A22210" w:rsidR="005A0BD0" w:rsidRPr="00237FF4" w:rsidRDefault="00B41165" w:rsidP="005A0BD0">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E87D7E" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk123761936"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk123760985"/>
-      <w:r>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> until all the costs have been captured</w:t>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>All expenses charged to this specific task will be transferred to Fixed Assets and those that qualify will be added/merged to the Asset Type CIP, by GSSC until all the costs have been captured</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="005A0BD0" w:rsidRPr="00237FF4">
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="28E3F4D7" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="00237FF4" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="5922FDA6" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="766" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00237FF4">
+        <w:ind w:left="766"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C34ACCE" w14:textId="1C2D77F5" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="2E69AFF5" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk123762054"/>
       <w:bookmarkStart w:id="4" w:name="_Hlk123761115"/>
-      <w:r w:rsidRPr="00F9572C">
-[...45 lines deleted...]
-        <w:t>the depreciation cycle will commence</w:t>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the point when the LHI is complete, all costs have been captured and the LHI is ready for capitalizing, the Asset Focal Point will submit a request through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; GSSC will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>capitalise  the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CIP asset with the in-service date provided by the CO at which point the depreciation cycle will commence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD6265E" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="27901E00" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EDBB13A" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tagging of LHI </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D71A097" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="2D2AE5FF" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2A9440" w14:textId="751C273C" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-      <w:pPr>
+    <w:p w14:paraId="61C63F00" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>32.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="3B8646EC" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LHI are normally part of the building structure or attached to the compound and are therefore immovable and, like buildings and land, they require no tagging.  The building or land reference (plot) number may be used in place of a tag in the Quantum Asset management system. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6BDB43" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="9251" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:right="9251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295BA640" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7DC76144" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Decommissioning and Similar Costs</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C05A8E9" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="64EB7C4A" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402DCD4F" w14:textId="081CF3EC" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="390C1633" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="382A214C" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP is required to recognize a liability (an amount due to a third party) when the terms of a lease include a clause requiring UNDP to remove Leasehold Improvements or other fixed assets from the leased premises. The removal of LHI or other fixed asset is known as “Decommissioning.” The valuation of the Decommissioning costs should be reasonably estimated. The probability of a requirement to decommission LHI will have to be analysed by Country Offices. In some cases, even if the contract includes a requirement for UNDP to decommission LHI, it is likely that the landlord will consider the LHI as an enhancement of its property and will prefer to keep the LHI instead of decommissioning or removing it. When the probability of Decommissioning is very low, no liability </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be recorded and accounted for. This decision is based on professional judgment and should </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>past experience</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the CCO’s judgment. For all LHI recorded during the year, GSSC will review the associated leases to determine </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a decommissioning liability is required and seek the view of the country office to determine an objective and independent estimate of the Decommissioning liability.  Where there are no decommissioning costs, no accounting entries are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and no action needs to be taken by the CO or HQ operating unit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBC6AE9" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434C3308" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="1A5E31F5" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNDP will recognize a liability for a Decommissioning Expense where the following conditions are met: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4E8C40" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="2AAF3828" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296764FE" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="1F0A1A32" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNDP has a present requirement: the Lease imposes a contractual requirement on UNDP to remove the asset at the end of the asset’s useful life or upon vacating the premises; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9A33C5" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="619BA476" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC1020D" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="2B013AD4" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">It is probable that an outflow of resources embodying economic benefits or service potential will be required to settle the obligation;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1378A5BC" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="693AA96F" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167ADE43" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="0A83000A" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="02AD7654" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is probable that the Landlord is going to apply the decommissioning clause of the Lease. [In the case of UNDP, it is necessary to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>past experience</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In some instances, the landlord may prefer to keep the security improvements made by UNDP in the premises. In such circumstances, the requirement is not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>probable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and no liability is recognized in the financial statements.] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA524A5" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A11AA7" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="007BC3CF" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A reliable estimate can be made of the amount of the requirement. [A reliable estimate is always available.] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="668863F7" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="271384F6" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196FEFC5" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="32E0A404" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Standard Lease Agreement contains an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that limits its exposure to decommissioning. Article 17(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> states: “Where, with the prior written consent of the Landlord, major alterations, renovations or additions are made on the demised Premises, UNDP shall not be under any obligation to restore the demised Premises to the state and conditions existing prior to entering upon the same under </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>this  Agreement</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.  Such consent shall be set forth in writing and shall contain provisions on the amortization or compensation of the expenses either through offsetting the expenses against rental payments, or payment for their fair market value.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764E27C3" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="6F00F9D7" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5863D2" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="137DA123" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Disposal and/or Write-Off of assets will need to be reviewed by the relevant committees and approved by the relevant Approving Officers in accordance with the delegation of authority (refer to the POPP section on Furniture and Equipment); and with the Internal Control Framework sections governing authorization levels and segregation of duties. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CFA2C0E" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="559B667F" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5478FAD6" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="45B80B79" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Accounting Treatment of Decommissioning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403BD75B" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="409D0C08" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C1A250" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="63E35809" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:right="658" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">If a liability is to be recognized, the accounting treatment will depend on the Lease classification: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697CB23F" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="23B535E6" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCF1D42" w14:textId="2C325EC3" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="79E19038" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="2D93CBD7" w14:textId="3FCAEDEB" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finance Leases: The estimated value of the decommissioning expense requirement will be added to the Finance Lease cost (Debit). The credit is a provision in the liabilities (liability and the expense will be raised.). The additional asset is depreciated over the Lease term. This entry will be carried out by GSSC at the request of the country office or HQ operating unit When UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> decommission the asset, the provision is used (instead of recording an expense in the statement of financial performance); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D66A21D" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1450" w:right="650" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4566106C" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="01315CF1" w14:textId="5440AC4E" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operating Lease (not a Finance Lease): the estimated value of the requirement is recorded in full as an expense when the agreement is signed (debit), or the LHI are undertaken, and a liability is established. The credit is a provision/ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>liability</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the expense will be raised. This expense will be budget-checked (affecting the resources available) and shared pro rata (allocated in line with space occupied) with other agencies occupying the premises. When UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> decommission the asset, the provision is used (instead of recording an expense in the statement of financial performance); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7790C98F" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08917A59" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="36"/>
+        <w:spacing w:after="36" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="006E0866">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actual Cost: At the point at which UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> decommission the asset, the earlier established liability will be charged.  If the decommissioning expense exceeds the liability </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then this excess amount will be recorded directly to Expense and affect resources. These entries will be handled by the GSSC at the request of the business unit or HQ operating unit through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC73BAD" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...5 lines deleted...]
-    <w:p w14:paraId="3F49498B" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="500F6480" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="798F56DE" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Budget Check: The utilization of the provision will not be budget-checked unless the expense exceeds the provision </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79973BCC" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="0B0470B9" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DE0D4D" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="4465163D" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...15 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="658" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note that the UNDP standard lease agreement is an Operating </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lease, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> excludes UNDP from decommissioning responsibility; this, therefore, will not be a common issue but an exception. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7513025D" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="658"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="754EB2AD" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">LHI Physical Verification Exercise </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B724C7F" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="672991A7" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AED7C41" w14:textId="501F0F04" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="40C5A8C8" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="73C49477" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A physical verification (count) of LHI items must be conducted bi-annually (i.e. twice a year) or annually where applicable to ensure that the data included in the Quantum Asset Module corresponds to the items physically present. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E8D6D2" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578084AD" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="74863225" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The process to be followed for physically verifying LHI is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the process followed in the physical verification of Furniture and Equipment and follows the same steps.   Refer to policy for Furniture and Equipment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786ECCF7" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="5B3E9905" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DBA240E" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0B813E18" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="650" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>41.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Roles &amp; Responsibilities</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7905FE88" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="7837DA0F" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76029240" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="11B56C43" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Assistant Administrator/Chief Procurement Officer (CPO) of the Bureau for Management Services (BMS) is responsible for all Property, Plant and Equipment (PP&amp;E) acquired, controlled and managed by UNDP.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB1A25A" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="7806EEB9" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1126" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1126"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AE2F56" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="70F7C74D" w14:textId="32607C47" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00876F9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The CPO delegates authority to acquire, control and manage the PP&amp;E to each Resident Representative, Head of Out-Posted Headquarters’ Unit and to the Chief of the General Operations/BMS.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D5ACB82" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-      <w:pPr>
+    <w:p w14:paraId="6CA5C669" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="0FA53309" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="00CF3B52" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EB9AAA6" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="658"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Leasehold Improvements within Common Premises </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA397A4" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="23D46990" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="51FD5155" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26E28930" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">For the purposes of UNDP, a Leasehold Improvement within common premises is an improvement to a leased or rented shared premise with a value of USD 50,000 or more made by UNDP or on behalf of UNDP by one of the joint occupants. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E261326" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="5BB5C20A" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B9A0E1" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="66E1DE09" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A UN Common Premises is a building shared by two or more ExCom Agencies, even though more ExCom Agencies are present in the country. For example, UNDP may occupy a building in a country office with UNICEF, UNFPA etc. Some non-ExCom UN Agencies are also present in these common premises. The objective of these common premises is to build closer ties amongst United Nations staff and promote a more unified presence at country level in a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cost effective</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1479">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5D85D3" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="020FE866" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E397F6" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...10 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="37533E76" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lead Agency for Common Premises </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5149ADEE" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...6 lines deleted...]
-    <w:p w14:paraId="12A25D14" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="0F90118F" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="658" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24FE5984" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For the purposes of Common Premises in UNDP, a Lead Agency is the party that acts on behalf of the other UN Agencies in dealing with the Landlord or a 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1479">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1479">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> party with regards to the operations of the leased or rented building. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D98507" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="4CBCEA21" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D169A9" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="066ED147" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="04CF45A6" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> determine the accounting treatment of leasehold improvements under common premises each of the following scenarios under which agencies jointly occupy buildings should be assessed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “ownership and control”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645F49BD" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAFAF33" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="369CB34C" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Where the lead agency has the exclusive ownership or control over the building, it assumes all the risks by acting as the Principal Agent whilst letting the other UN Agencies use it. Consequently, the leasehold improvement would be recorded in its books as a fixed asset. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E0EC5A" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="34974A12" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D814B5" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="007C1479" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="2B0157C0" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the lead agency acts on behalf of all the UN Agencies, all the participating agencies bear the risks in proportion to their share of occupancy. In this case, the leasehold improvement will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">be recorded in each agency’s books in proportion to the amount contributed which will be based on their share of occupancy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9037F7" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50BFE90E" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ACCOUNTING TREATMENT OF LEASEHOLD IMPROVEMENTS UNDER COMMON PREMISES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239F3FB1" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
-[...21 lines deleted...]
-    <w:p w14:paraId="5A70B628" w14:textId="77777777" w:rsidR="005A0BD0" w:rsidRPr="00F9572C" w:rsidRDefault="005A0BD0" w:rsidP="005A0BD0">
+    <w:p w14:paraId="6D5C8E55" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9409" w:type="dxa"/>
         <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1455"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="4354"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A371D2" w:rsidRPr="00790661" w14:paraId="43B90CB9" w14:textId="77777777" w:rsidTr="00993E66">
+      <w:tr w:rsidR="00F31323" w:rsidRPr="00F31323" w14:paraId="624DD6BC" w14:textId="77777777" w:rsidTr="00FF3DA1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3108F53F" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="12CD4154" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Scenarios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FB54E20" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="674FDD19" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Type of Arrangement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EA8906B" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="7DE20103" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Accounting Treatment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A371D2" w:rsidRPr="00790661" w14:paraId="60924DB5" w14:textId="77777777" w:rsidTr="00993E66">
+      <w:tr w:rsidR="00F31323" w:rsidRPr="00F31323" w14:paraId="7B522FC2" w14:textId="77777777" w:rsidTr="00FF3DA1">
         <w:trPr>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D29E35C" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="5F33D3DF" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B040535" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="6253E93A" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Purchased or Constructed Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2448925B" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="48274065" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1a. Constructed of Purchased exclusively by Lead Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C3B0DEE" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="24DE32DE" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1a.  Record LHI as a Fixed Asset in the books of the Lead Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A371D2" w:rsidRPr="00790661" w14:paraId="50947DF3" w14:textId="77777777" w:rsidTr="00993E66">
+      <w:tr w:rsidR="00F31323" w:rsidRPr="00F31323" w14:paraId="647627FA" w14:textId="77777777" w:rsidTr="00FF3DA1">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67BC0852" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="1AFF1FC3" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33981D63" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="48724019" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1b. Joint Construction or Purchase by all UN Agencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="021A9360" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="6211EB20" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1b. Record LHI as a Fixed Asset in each Agencies' books based on amount contributed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A371D2" w:rsidRPr="00790661" w14:paraId="198F6CC6" w14:textId="77777777" w:rsidTr="00993E66">
+      <w:tr w:rsidR="00F31323" w:rsidRPr="00F31323" w14:paraId="58A899C1" w14:textId="77777777" w:rsidTr="00FF3DA1">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E392FA8" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="23E89D9B" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2. Commercial Operating Lease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42E5FF32" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="2DF2F97C" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2a. The Lead Agency acts as Principal and bears all the risks of the Lease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C0E3EE4" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="5D59CA09" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2a.  Record LHI as a Fixed Asset in the books of the Lead Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A371D2" w:rsidRPr="00790661" w14:paraId="44ECA1A5" w14:textId="77777777" w:rsidTr="00993E66">
+      <w:tr w:rsidR="00F31323" w:rsidRPr="00F31323" w14:paraId="4268776F" w14:textId="77777777" w:rsidTr="00FF3DA1">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E4CA765" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="571F5CD3" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DBEA1C3" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="6938F114" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2b.  The Lead Agency acts as an Agent on behalf of all the UN Agencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D7FA514" w14:textId="4C7CFC28" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="488571B8" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2b.</w:t>
-[...13 lines deleted...]
-              <w:t>Record LHI as a Fixed Asset in each Agencies' books based on amount contributed</w:t>
+              <w:t>2b. Record LHI as a Fixed Asset in each Agencies' books based on amount contributed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A371D2" w:rsidRPr="00790661" w14:paraId="599DBEB7" w14:textId="77777777" w:rsidTr="00993E66">
+      <w:tr w:rsidR="00F31323" w:rsidRPr="00F31323" w14:paraId="396748D3" w14:textId="77777777" w:rsidTr="00FF3DA1">
         <w:trPr>
           <w:trHeight w:val="694"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F2A5426" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="3CBAC420" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35EAEC94" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="6402E18E" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Donated Right to Use Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1082BB24" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="5D93EDEF" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3a.  Building donated exclusively to the Lead Agency to use</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2179D2EE" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="0F1BD281" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3a.  Record LHI as a Fixed Asset in the books of the Lead Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A371D2" w:rsidRPr="00790661" w14:paraId="1D166809" w14:textId="77777777" w:rsidTr="00993E66">
+      <w:tr w:rsidR="00F31323" w:rsidRPr="00F31323" w14:paraId="6464B0DC" w14:textId="77777777" w:rsidTr="00FF3DA1">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13AA638D" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="4A6195B4" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AB9CF60" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="1CB8E612" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3b.  Building donated to the UN System to use</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="021FE810" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="7C5F058B" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3b. Record LHI as a Fixed Asset in each Agencies' books based on amount contributed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A371D2" w:rsidRPr="00790661" w14:paraId="488B367B" w14:textId="77777777" w:rsidTr="00993E66">
+      <w:tr w:rsidR="00F31323" w:rsidRPr="00F31323" w14:paraId="6E67C0C7" w14:textId="77777777" w:rsidTr="00FF3DA1">
         <w:trPr>
           <w:trHeight w:val="784"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A7F04C5" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="05E1E26F" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25E6FA5F" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="45B86F20" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Donated Premises</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="291FCB35" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="4F8BFE4F" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4a.  Given exclusively to the Lead Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A938612" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="48A7F4D1" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4a.  Record LHI as a Fixed Asset in the books of the Lead Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A371D2" w:rsidRPr="00790661" w14:paraId="5F48A5AB" w14:textId="77777777" w:rsidTr="00993E66">
+      <w:tr w:rsidR="00F31323" w:rsidRPr="00F31323" w14:paraId="71115BB1" w14:textId="77777777" w:rsidTr="00FF3DA1">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FB5F3A3" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="1D5B7DBE" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22507DB9" w14:textId="313317E1" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="59F3A7C8" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...13 lines deleted...]
-              <w:t>.  Given to the UN System</w:t>
+              <w:t>4b.  Given to the UN System</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A703FB4" w14:textId="77777777" w:rsidR="00A371D2" w:rsidRPr="00790661" w:rsidRDefault="00A371D2" w:rsidP="007F76C3">
+          <w:p w14:paraId="7378819D" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00F31323" w:rsidRDefault="00F31323" w:rsidP="00F31323">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00790661">
+            <w:r w:rsidRPr="00F31323">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4b. Record LHI as a Fixed Asset in each Agencies' books based on amount contributed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04B80D75" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="005A0BD0" w:rsidRDefault="00852774" w:rsidP="005A0BD0"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+    <w:p w14:paraId="6CA04EB4" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D" w:rsidP="00F31323"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00F31323">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1482" w:right="779" w:bottom="1508" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B973B5C" w14:textId="77777777" w:rsidR="00664C59" w:rsidRDefault="00664C59">
+    <w:p w14:paraId="0F526F54" w14:textId="77777777" w:rsidR="001347E5" w:rsidRDefault="001347E5" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F562E15" w14:textId="77777777" w:rsidR="00664C59" w:rsidRDefault="00664C59">
+    <w:p w14:paraId="6AFE15C2" w14:textId="77777777" w:rsidR="001347E5" w:rsidRDefault="001347E5" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="04B80D7C" w14:textId="77777777" w:rsidR="00852774" w:rsidRDefault="00DF2EDA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="340B02FC" w14:textId="77777777" w:rsidR="00F31323" w:rsidRDefault="00F31323">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="04B80D7D" w14:textId="77777777" w:rsidR="00852774" w:rsidRDefault="00DF2EDA">
+  <w:p w14:paraId="257E5E6E" w14:textId="77777777" w:rsidR="00F31323" w:rsidRDefault="00F31323">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="04B80D7E" w14:textId="4378ECEA" w:rsidR="00852774" w:rsidRDefault="000E2198">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C432254" w14:textId="77777777" w:rsidR="00F31323" w:rsidRPr="00876F9F" w:rsidRDefault="00F31323">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00876F9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00876F9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00876F9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00876F9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005A0BD0">
-      <w:rPr>
+    <w:r w:rsidRPr="00876F9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00876F9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00876F9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00876F9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00876F9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00876F9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005A0BD0">
-      <w:rPr>
+    <w:r w:rsidRPr="00876F9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00876F9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00876F9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="000E2198">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="00876F9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 25/07/2016 </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00876F9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="000E2198">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00876F9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1048031905"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{04E8A8FD-0107-48B9-A3F8-291B0A6E883B}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00782CE3">
+        <w:r w:rsidRPr="00876F9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="04B80D81" w14:textId="77777777" w:rsidR="000E2198" w:rsidRDefault="000E2198">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CFF7CBA" w14:textId="77777777" w:rsidR="00F31323" w:rsidRDefault="00F31323">
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="04B80D82" w14:textId="6CA45C2C" w:rsidR="00852774" w:rsidRDefault="000E2198">
+  <w:p w14:paraId="7060E0D5" w14:textId="77777777" w:rsidR="00F31323" w:rsidRDefault="00F31323">
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
@@ -4960,272 +9513,251 @@
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="000E2198">
       <w:t>Effective Date:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-434752198"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{04E8A8FD-0107-48B9-A3F8-291B0A6E883B}"/>
         <w:date w:fullDate="2016-07-25T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00B40930">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:t>25/07/2016</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="000E2198">
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1275520243"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{04E8A8FD-0107-48B9-A3F8-291B0A6E883B}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00782CE3">
+        <w:r>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35672B05" w14:textId="77777777" w:rsidR="00664C59" w:rsidRDefault="00664C59">
+    <w:p w14:paraId="57B705D8" w14:textId="77777777" w:rsidR="001347E5" w:rsidRDefault="001347E5" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22AEA9A5" w14:textId="77777777" w:rsidR="00664C59" w:rsidRDefault="00664C59">
+    <w:p w14:paraId="6C9B2671" w14:textId="77777777" w:rsidR="001347E5" w:rsidRDefault="001347E5" w:rsidP="00F31323">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="04B80D7A" w14:textId="77777777" w:rsidR="000E2198" w:rsidRDefault="000E2198" w:rsidP="000E2198">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AEE8187" w14:textId="77777777" w:rsidR="00F31323" w:rsidRDefault="00F31323" w:rsidP="000E2198">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04B80D83" wp14:editId="1F24F6E4">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="384C3B3D" wp14:editId="5F895EE9">
           <wp:extent cx="266700" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="0" b="7620"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect l="1" r="12484" b="19783"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="266748" cy="563982"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="04B80D7B" w14:textId="77777777" w:rsidR="000E2198" w:rsidRDefault="000E2198" w:rsidP="000E2198">
+  <w:p w14:paraId="3AEBE9B7" w14:textId="77777777" w:rsidR="00F31323" w:rsidRDefault="00F31323" w:rsidP="000E2198">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="04B80D7F" w14:textId="77777777" w:rsidR="000E2198" w:rsidRDefault="000E2198" w:rsidP="000E2198">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66947014" w14:textId="77777777" w:rsidR="00F31323" w:rsidRDefault="00F31323" w:rsidP="000E2198">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04B80D85" wp14:editId="04B80D86">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D273BAC" wp14:editId="3528E5AA">
           <wp:extent cx="304800" cy="703072"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309317" cy="713491"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="04B80D80" w14:textId="77777777" w:rsidR="000E2198" w:rsidRDefault="000E2198" w:rsidP="000E2198">
+  <w:p w14:paraId="679C8AC0" w14:textId="77777777" w:rsidR="00F31323" w:rsidRDefault="00F31323" w:rsidP="000E2198">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018C77D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="318049B0"/>
     <w:lvl w:ilvl="0" w:tplc="3850C1AE">
       <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -7939,271 +12471,50 @@
     <w:lvl w:ilvl="8" w:tplc="ACE09566">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52BD531B"/>
-[...219 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C5910D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A36F324"/>
     <w:lvl w:ilvl="0" w:tplc="64D826E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -8371,51 +12682,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0FCE966C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A62CB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF442C12"/>
     <w:lvl w:ilvl="0" w:tplc="FB9884B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -8583,51 +12894,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="55F4CD94">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76641978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9D6E918"/>
     <w:lvl w:ilvl="0" w:tplc="DE863A8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -8795,51 +13106,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B7CEC9D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77EE4244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F7AE3D8"/>
     <w:lvl w:ilvl="0" w:tplc="547692D4">
       <w:start w:val="44"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -9026,269 +13337,163 @@
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="455176827">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1177813229">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1547640370">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1995913890">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="55517874">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="111366123">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="982807251">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1476214072">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1743287288">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="235435639">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="761947773">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="748618591">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1119109795">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1317881445">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="589236867">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1005934733">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1183130079">
-    <w:abstractNumId w:val="17"/>
-[...2 lines deleted...]
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00852774"/>
-[...110 lines deleted...]
-    <w:rsid w:val="00FD14D6"/>
+    <w:rsidRoot w:val="00F31323"/>
+    <w:rsid w:val="001347E5"/>
+    <w:rsid w:val="007C66CB"/>
+    <w:rsid w:val="00876F9F"/>
+    <w:rsid w:val="0088455D"/>
+    <w:rsid w:val="00B81DE2"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F31323"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="04B80C5E"/>
-  <w15:docId w15:val="{889BC969-D85D-4600-AA18-4DFB2FE34C8B}"/>
+  <w14:docId w14:val="6F1586D0"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F345B07B-6818-46E7-8956-D7002C0335DF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9403,949 +13608,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...897 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -10528,1007 +13835,926 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F31323"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F31323"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F31323"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F31323"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F31323"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F31323"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F31323"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F31323"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F31323"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F31323"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F31323"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F31323"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F31323"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F31323"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F31323"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F31323"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F31323"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F31323"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F31323"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F31323"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F31323"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F31323"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F31323"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F31323"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F31323"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F31323"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F31323"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F31323"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F31323"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00365C01"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F31323"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F31323"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F31323"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.businessdictionary.com/definition/accounting-period.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dictionary.com/browse/accounting-period?s=t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dictionary.com/browse/expensed?s=t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3354</Words>
-  <Characters>19119</Characters>
+  <Words>3352</Words>
+  <Characters>19113</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>159</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22429</CharactersWithSpaces>
+  <CharactersWithSpaces>22421</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>