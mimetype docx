--- v0 (2025-10-01)
+++ v1 (2026-07-09)
@@ -1,4385 +1,4096 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AC6A95" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+    <w:p w14:paraId="706A0386" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00AC5FC0" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E161841" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AC5FC0">
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENMIENDA No. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[…]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AC5FC0">
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[…]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ENTRE </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AD30BC" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00AC5FC0">
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EL PROGRAMA DE LAS NACIONES UNIDAS PARA EL DESARROLLO (PNUD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F335BD6" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AC5FC0">
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6056FBC7" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AC5FC0">
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[…]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00BB13E4" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CONTRAPARTE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0405F5BC" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nota: enmienda a ser completada luego de ACP, PRG, etc. (aprobación interna)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B0EB1C" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AC5FC0">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65388BC1" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45564B3F" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A918B74" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se hace referencia al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[…]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N° </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[…]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, firmado con fecha [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>…]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, entre el Programa de las Naciones Unidas para el Desarrollo (PNUD) y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[…]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Contraparte]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), y conjuntamente con el PNUD denominadas las “Partes”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[y su enmienda previa N°   de fecha  …]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en adelante denominado “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[…]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9F9344" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E18565" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POR CUANTO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[…]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> establece que cualquier modificación al mismo requerirá una enmienda por escrito entre las Partes, debidamente firmada por los representantes autorizados del PNUD y de</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk519244033"/>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l/de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Counterparty]</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C770E6" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C42EF1C" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>POR CUANTO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el/la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contraparte/PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha solicitado y el/la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contraparte/PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha acordado enmendar el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[…]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a fin de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[especificar el propósito de la enmienda]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDBF0EC" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B64901" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:spacing w:val="-2"/>
-[...711 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>POR LO TANTO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB13E4">
-[...32 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, las Partes acuerdan: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1B78D6" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF7A2E6" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las disposiciones pertinentes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
-          <w:highlight w:val="yellow"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[…]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB13E4">
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00BB13E4" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que se indican a continuación se modifican de la siguiente manera: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393146BE" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00BB13E4" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3273C429" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E042D1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A continuación se brindan ejemplos de redacción de formato y estilo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00BB13E4" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+    <w:p w14:paraId="1E392A45" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E042D1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El Artículo xxx del […]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75" w:rsidDel="00F20E8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E042D1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se modifica en su totalidad para que se lea como sigue: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12175696" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4" w:rsidDel="00F20E8A">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“…, …, …, …”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246170D7" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4932B25C" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>El nuevo Artículo  xxx se agrega al […]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75" w:rsidDel="00F20E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E042D1">
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00BB13E4" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>como sigue:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F14D7D" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“…,…,…,…,…”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3674A0" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00BB13E4" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7024EB26" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E042D1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las disposiciones sucesivas del […]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75" w:rsidDel="00F20E8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E042D1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>se re enumerarán en consecuencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535E0684" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...69 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00BB13E4" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(c) etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592CDD94" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...159 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00BB13E4" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="293D58A0" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E042D1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00BB13E4" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+    <w:p w14:paraId="317DAE25" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00BB13E4" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D8E87E0" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E042D1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El Artículo xxx del […]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75" w:rsidDel="00F20E8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BB13E4" w:rsidDel="00F20E8A">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>se enmienda para [reemplazar … por …] [aumentar el […]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75" w:rsidDel="00F20E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E042D1">
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...110 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>por un precio de  …  a  …] [etc.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFF6C53" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E042D1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00BB13E4" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>…, …, … etc.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EB7EBA" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00BB13E4" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79695F7D" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E042D1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00BB13E4" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
-[...13 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5A8127E8" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:highlight w:val="yellow"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">una mezcla de las redacciones antes propuestas </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00BB13E4" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+    <w:p w14:paraId="27E4E5E5" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...73 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13544A47" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B22F3B" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05CAAF12" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BAB07B3" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5346C6" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB13E4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...27 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        <w:t>Salvo por específicamente modificado, de conformidad con el párrafo 1, todos los términos del […] [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>como enmendados previamente</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB13E4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB13E4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00BB13E4">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> permanecen sin modificación y vigentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CF1796" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57C8A07F" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB13E4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...27 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        <w:t xml:space="preserve">La presente enmienda, entra en vigencia a partir de la última fecha de firma del PNUD y de el/la  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E042D1">
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
-          <w:highlight w:val="yellow"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contraparte]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="46C1FB28" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ACD1143" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="481C081D" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9941" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1362"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="1208"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidTr="00DC466D">
+      <w:tr w:rsidR="00770E75" w:rsidRPr="00770E75" w14:paraId="5EE4050F" w14:textId="77777777" w:rsidTr="004106B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="76701307" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E042D1">
+            <w:r w:rsidRPr="00770E75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Por el PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="4496F339" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1362" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="6DFD98F6" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4468" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="34E20B9B" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E042D1">
+            <w:r w:rsidRPr="00770E75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Por </w:t>
+              <w:t>Por [</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB13E4">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00E042D1">
+            <w:r w:rsidRPr="00770E75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Contraparte</w:t>
+              <w:t>Contraparte]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB13E4">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BB13E4">
+            <w:r w:rsidRPr="00770E75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidTr="00DC466D">
+      <w:tr w:rsidR="00770E75" w:rsidRPr="00770E75" w14:paraId="39A6D502" w14:textId="77777777" w:rsidTr="004106B8">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1208" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="6CA302CA" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="44AEE044" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="03DE654D" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="05E0F13A" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="2192DEAB" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="1A74FA20" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1362" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="14AC535A" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="3206603D" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidTr="00DC466D">
+      <w:tr w:rsidR="00770E75" w:rsidRPr="00770E75" w14:paraId="3BF01E3B" w14:textId="77777777" w:rsidTr="004106B8">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1208" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="50468731" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E042D1">
+            <w:r w:rsidRPr="00770E75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>(firma)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="3CBD37FF" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1362" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="4219F945" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="797C986A" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E042D1">
+            <w:r w:rsidRPr="00770E75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>(firma)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidTr="00DC466D">
+      <w:tr w:rsidR="00770E75" w:rsidRPr="00770E75" w14:paraId="1BEAC808" w14:textId="77777777" w:rsidTr="004106B8">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1208" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="05C4A3DD" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="63CF145F" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="1A4D7E78" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="29F98209" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1362" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="63FE4ED6" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="2E235118" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidTr="00DC466D">
+      <w:tr w:rsidR="00770E75" w:rsidRPr="00770E75" w14:paraId="26C39F83" w14:textId="77777777" w:rsidTr="004106B8">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1208" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="1908AB3B" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E042D1">
+            <w:r w:rsidRPr="00770E75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>(aclaración de firma y cargo)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="7C9DC57B" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1362" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="4BADF1B9" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="6B1F31BA" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E042D1">
+            <w:r w:rsidRPr="00770E75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>(aclaración de firma y cargo)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidTr="00DC466D">
+      <w:tr w:rsidR="00770E75" w:rsidRPr="00770E75" w14:paraId="2685BC9C" w14:textId="77777777" w:rsidTr="004106B8">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1208" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="39CB30A5" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="4315EB6E" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1362" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="3AF5AB5C" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="7DBBBE70" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidTr="00DC466D">
+      <w:tr w:rsidR="00770E75" w:rsidRPr="00770E75" w14:paraId="41281FC4" w14:textId="77777777" w:rsidTr="004106B8">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1208" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="73A17221" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="13A44471" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E042D1">
+            <w:r w:rsidRPr="00770E75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Fecha  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="1FE25E9F" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1362" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="4A54BCBF" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="2FD9D410" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00DC466D">
+          <w:p w14:paraId="52A93A23" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E042D1">
+            <w:r w:rsidRPr="00770E75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00BB13E4" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
-[...13 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00BB13E4" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+    <w:p w14:paraId="3B576DE2" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="241F3C1D" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00E042D1" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D51E32C" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC6A95" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+    <w:p w14:paraId="2985097E" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FC9FFEF" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="336C79DF" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="638C3833" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="008671FA" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1554F4B7" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008671FA">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GUIA PARA LA PREPARACIÓN DE LA ENMIENDA DE DOCUMENTO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="0055035F" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+    <w:p w14:paraId="773CD171" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="733BC865" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5783BDB5" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="0055035F" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74119BB2" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="0055035F" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628EFEC9" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0055035F">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1.  Cuando se modifican ciertos aspectos del documento original, la enmienda en ciertas ocasiones la enmienda puede convertirse en un ejercicio más complejo que, meramente redactar el documento en sí.  Por lo tanto, al preparar una enmienda, es muy importante evaluar en profundidad las diversas implicaciones y vincularlas con todos los temas del documento original que se está enmendando.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D1606E" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0055035F">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="556D15A8" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0055035F">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2. El formato de enmienda se utiliza, por ejemplo, cuando se producen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E4A2A0" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...160 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="623FB0BC" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0055035F">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cambios a los Términos de Referencia;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406C099E" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0055035F">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Aumentos de precio;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="0055035F" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0BB9CCC4" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0055035F">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cambios en los cronogramas / plazos de pago;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F130ED" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ampliación de la duración del documento original;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CEED701" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0055035F">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="0055035F" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+    <w:p w14:paraId="01BB1237" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="0055035F" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00B67B16" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0055035F">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3.  Entre los ejemplos de tipos de enmiendas se incluyen: modificar y ajustar las cláusulas del documento relacionadas con el precio, incluido el costo y el cronograma de pagos y cualquier otra disposición relevante (por ejemplo, duración del período del documento, responsabilidades adicionales de la Contraparte, cambio de la composición del anterior equipo de proyecto aprobado (por el PNUD), disposiciones especiales, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739CA9D2" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0055035F">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2BE248" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...196 lines deleted...]
-      <w:r w:rsidRPr="0055035F">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.  Al modificar los Términos de Referencia relevantes, tenga en cuenta todos los servicios pasados ​​ya prestados con otros nuevos para que se realicen de manera que los Términos de Referencia en su totalidad se interpreten como consistentes con los objetivos revisados ​​del Proyecto, reflejando todo lo que fue hecho y lo que se hará más allá en la nueva enmienda. Cualquier cambio debe reflejarse como cambios, y no como eliminaciones </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ab initio</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055035F">
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.  Los servicios del documento ya cumplidos anteriormente, actividades, etc., no deben eliminarse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A94BAB3" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0055035F">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56CB36FF" w14:textId="6C83A897" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nota general</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...113 lines deleted...]
-        <w:t xml:space="preserve">en la </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: en casos complejos que pueden requerir disposiciones especiales además de las indicadas anteriormente, el Oficial de Programa debe consultar previamente en la </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:tooltip="Oficina Legal" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="00770E75">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Oficina Legal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...40 lines deleted...]
-        <w:t xml:space="preserve">de </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ("LO por sus siglas en inglés"), al equipo de </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00E042D1">
+        <w:r w:rsidRPr="00770E75">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
-            <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+            <w:color w:val="2E74B5"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Corporate and Institutional Law</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0055035F">
+      <w:r w:rsidRPr="00770E75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> ("C&amp;I").</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC6A95" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+    <w:p w14:paraId="4D09C9E6" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...5 lines deleted...]
-    <w:sectPr w:rsidR="00791F51" w:rsidSect="00E1116B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B9360AA" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00770E75" w:rsidRDefault="00770E75" w:rsidP="00770E75">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55C7733B" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00770E75">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1133" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008E3B36" w:rsidRDefault="008E3B36" w:rsidP="00AC6A95">
+    <w:p w14:paraId="63030BAE" w14:textId="77777777" w:rsidR="00B965C0" w:rsidRDefault="00B965C0" w:rsidP="00770E75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008E3B36" w:rsidRDefault="008E3B36" w:rsidP="00AC6A95">
+    <w:p w14:paraId="719E57FC" w14:textId="77777777" w:rsidR="00B965C0" w:rsidRDefault="00B965C0" w:rsidP="00770E75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1918129791"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00882F48" w:rsidRDefault="008E3B36">
+      <w:p w14:paraId="546D4C3F" w14:textId="77777777" w:rsidR="00770E75" w:rsidRDefault="00770E75">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AC6A95" w:rsidRPr="00AC6A95">
+        <w:r w:rsidRPr="00AC6A95">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00882F48" w:rsidRDefault="008E3B36">
+  <w:p w14:paraId="0012E921" w14:textId="77777777" w:rsidR="00770E75" w:rsidRDefault="00770E75">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008E3B36" w:rsidRDefault="008E3B36" w:rsidP="00AC6A95">
+    <w:p w14:paraId="36BF14CE" w14:textId="77777777" w:rsidR="00B965C0" w:rsidRDefault="00B965C0" w:rsidP="00770E75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008E3B36" w:rsidRDefault="008E3B36" w:rsidP="00AC6A95">
+    <w:p w14:paraId="6D2F780A" w14:textId="77777777" w:rsidR="00B965C0" w:rsidRDefault="00B965C0" w:rsidP="00770E75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00904E09" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+    <w:p w14:paraId="2FF000A6" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00904E09" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904E09">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00904E09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  Especifique el número de la Enmienda al Acuerdo en cuestión, por ejemplo, "Enmienda N° 1".  Tenga en cuenta las enmiendas anteriores en la parte pertinente de la carta de enmienda, según la nota 4.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00904E09" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+    <w:p w14:paraId="25559E33" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00904E09" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904E09">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00904E09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  P.ej: CONTRATO, MEMORANDUM DE ENTENDIMIENTO, MEMORANDUM DE ACUERDO, ARRENDAMIENTO, etc. Seleccione el término aplicable e inserte el tipo de documento elegido en todos los puntos de paréntesis relevantes a través del documento.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00904E09" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+    <w:p w14:paraId="60A2BF5A" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00904E09" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904E09">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00904E09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  P.ej: CONTRATISTA, PROPIETARIO, GOBIERNO, DONANTE, etc.  Seleccione el término aplicable y reemplace todas las referencias entre paréntesis a "Contraparte" en esta enmienda por el término elegido.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00904E09" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+    <w:p w14:paraId="5E93BBB5" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00904E09" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904E09">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00904E09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  Si es relevante, indique la fecha de todas las enmiendas anteriores al documento que se está enmendando. Si no se ha modificado previamente, elimine el texto entre corchetes. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00904E09" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+    <w:p w14:paraId="6494EAB0" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00904E09" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904E09">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00904E09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  Describa el propósito de la enmienda, por ejemplo, "extender la fecha para la finalización de los servicios". Si la enmienda es para más de un</w:t>
@@ -4413,117 +4124,117 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> la enmienda, por ejemplo, “para extender la fecha de finalización de los servicios; para cambiar la composición del equipo del contratista y aumentar el precio del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00904E09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>cuerdo, etc. "</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00904E09" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+    <w:p w14:paraId="3FFC5D45" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00904E09" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904E09">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00904E09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Una nueva disposición se puede agregar, como párrafo completo.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="00AC6A95" w:rsidRPr="00F24F46" w:rsidRDefault="00AC6A95" w:rsidP="00AC6A95">
+    <w:p w14:paraId="4F92F928" w14:textId="77777777" w:rsidR="00770E75" w:rsidRPr="00F24F46" w:rsidRDefault="00770E75" w:rsidP="00770E75">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904E09">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00904E09">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F24F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Retener sólo, si se considera relevante.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="168C3CB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="456C8BF0"/>
     <w:lvl w:ilvl="0" w:tplc="381AAB90">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4862,140 +4573,148 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5220" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1405646746">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1838038872">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="696153200">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1595430945">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AC6A95"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00B30659"/>
+    <w:rsidRoot w:val="00770E75"/>
+    <w:rsid w:val="0017080B"/>
+    <w:rsid w:val="005B6F37"/>
+    <w:rsid w:val="00770E75"/>
+    <w:rsid w:val="007B13EA"/>
+    <w:rsid w:val="008F3872"/>
+    <w:rsid w:val="00B371F9"/>
+    <w:rsid w:val="00B965C0"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00FB54D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="6C369D51"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{9F5A9E9D-77FE-4C2B-B7F5-72ECE8494D40}"/>
+  <w15:docId w15:val="{4E73729B-C08F-4AB4-9089-6BA19BCFEBD3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5037,51 +4756,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5323,314 +5042,837 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AC6A95"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00770E75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="es-UY"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00770E75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00770E75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00770E75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00770E75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00770E75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00770E75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00770E75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00770E75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00770E75"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00770E75"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00770E75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00770E75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00770E75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00770E75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00770E75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00770E75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00770E75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00770E75"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00770E75"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00770E75"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00770E75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00770E75"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00770E75"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00770E75"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00770E75"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00770E75"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00770E75"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00770E75"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00770E75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00770E75"/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AC6A95"/>
+    <w:rsid w:val="00770E75"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="es-UY"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AC6A95"/>
+    <w:rsid w:val="00770E75"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-UY"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AC6A95"/>
+    <w:rsid w:val="00770E75"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...17 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00AC6A95"/>
+    <w:rsid w:val="00770E75"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="es-UY"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...2 lines deleted...]
-    <w:link w:val="FooterChar"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00AC6A95"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00770E75"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cynthia.licul@undp.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/oolts/lso/SitePages/Intranet.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cynthia.licul@undp.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OLS" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5737,611 +5979,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...533 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>601</Words>
-  <Characters>3427</Characters>
+  <Words>597</Words>
+  <Characters>3403</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4020</CharactersWithSpaces>
+  <CharactersWithSpaces>3993</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Jane Ashley Gagne</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>