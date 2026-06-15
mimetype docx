--- v0 (2025-12-27)
+++ v1 (2026-06-15)
@@ -1,31347 +1,33563 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2229C829" w14:textId="0F8BF490" w:rsidR="00847CA8" w:rsidRPr="00DB28CD" w:rsidRDefault="00485DD8" w:rsidP="00847CA8">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="298C1819" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0731E32D" wp14:editId="1D2B00EC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F13888A" wp14:editId="3B6A0793">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-633095</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="485775" cy="10067925"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="18" name="Rectangle 18"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="485775" cy="10067925"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                           <a:noFill/>
+                          <a:prstDash val="solid"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="2911217B" id="Rectangle 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-49.85pt;width:38.25pt;height:792.75pt;z-index:251658289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxTF7qgAIAAFQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFPGzEMfp+0/xDlfVxbtStUXFEFYpqE&#10;AFEQzyGX9E7KxZmT9tr9+jnJ9UCA9jDtHnJJbH+2P9s5v9i3hu0U+gZsyccnI86UlVA1dlPyp8fr&#10;b6ec+SBsJQxYVfKD8vxi+fXLeecWagI1mEohIxDrF50reR2CWxSFl7VqhT8BpywJNWArAh1xU1Qo&#10;OkJvTTEZjb4XHWDlEKTynm6vspAvE77WSoY7rb0KzJScYgtpxbS+xLVYnovFBoWrG9mHIf4hilY0&#10;lpwOUFciCLbF5gNU20gEDzqcSGgL0LqRKuVA2YxH77JZ18KplAuR491Ak/9/sPJ2d4+sqah2VCkr&#10;WqrRA7Em7MYoRndEUOf8gvTW7h77k6dtzHavsY1/yoPtE6mHgVS1D0zS5fR0Np/POJMkGlPF5meT&#10;WUQtXs0d+vBDQcvipuRI/hOZYnfjQ1Y9qkRvxsbVwnVjTJbGmyKGmQNLu3AwKms/KE0ZUiiThJp6&#10;S10aZDtBXSGkVDaMs6gWlcrXsxF9fZyDRYraWAKMyJr8D9g9QOzbj9g5yl4/mqrUmoPx6G+BZePB&#10;InkGGwbjtrGAnwEYyqr3nPWPJGVqIksvUB2o/gh5MLyT1w3V4Eb4cC+QJoFmhqY73NGiDXQlh37H&#10;WQ34+7P7qE8NSlLOOpqskvtfW4GKM/PTUuuejafTOIrpMJ3NJ3TAt5KXtxK7bS+ByjSmd8TJtI36&#10;wRy3GqF9pkdgFb2SSFhJvksuAx4PlyFPPD0jUq1WSY3Gz4lwY9dORvDIauyxx/2zQNc3YqAevoXj&#10;FIrFu37MutHSwmobQDepWV957fmm0U2N0z8z8W14e05ar4/h8g8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAE6AVN3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWgdE0jTEqQCJ&#10;nqFUCG5uvI0j4nUUO03K17Oc4Dia0cybcjO7TpxwCK0nBTfLBARS7U1LjYL92/MiBxGiJqM7T6jg&#10;jAE21eVFqQvjJ3rF0y42gksoFFqBjbEvpAy1RafD0vdI7B394HRkOTTSDHrictfJ2yTJpNMt8YLV&#10;PT5ZrL92o1PQb/cvn0f72E/Z+T3dzs348d2OSl1fzQ/3ICLO8S8Mv/iMDhUzHfxIJohOAR+JChbr&#10;9QoE26ssBXHg2F2e5iCrUv4/UP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcUxe6oAC&#10;AABUBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABOgF&#10;Td4AAAAIAQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#4f81bd [3204]" stroked="f" strokeweight="2pt">
+              <v:rect w14:anchorId="137135B6" id="Rectangle 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-49.85pt;width:38.25pt;height:792.75pt;z-index:251709440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfMT53RwIAAIwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06CZGmDOkXWIMOA&#10;oi3QDj0zshQbkEWNUuJ0Xz9Kdpuu22nYRSFF+pF6fMzl1bG14qApNOhKOT4bSaGdwqpxu1J+f9x8&#10;OpciRHAVWHS6lM86yKvlxw+XnV/oCdZoK02CQVxYdL6UdYx+URRB1bqFcIZeOw4apBYiu7QrKoKO&#10;0VtbTEajz0WHVHlCpUPg23UflMuMb4xW8c6YoKOwpeTeYj4pn9t0FstLWOwIfN2ooQ34hy5aaBwX&#10;fYVaQwSxp+YPqLZRhAFNPFPYFmhMo3R+A79mPHr3mocavM5vYXKCf6Up/D9YdXt48PfENHQ+LAKb&#10;6RVHQ2365f7EMZP1/EqWPkah+HJ6PpvPZ1IoDo15EvOLySzRWZw+9xTiV42tSEYpiaeRSYLDTYh9&#10;6ktKqhbQNtWmsTY7tNteWxIH4MlNN+fjL+sB/bc060RXyslsOuLpKmAFGQuRzdZXpQxuJwXYHUtT&#10;Rcq1HaYKeeyp9hpC3dfIsEMJ61ILOutnaPVET7K2WD3fkyDsBRW82jSMdgMh3gOxgrgb3op4x4ex&#10;yC3iYElRI/38233K58FyVIqOFcnt/9gDaSnsN8cjvxhPp0nC2ZnO5hN26G1k+zbi9u01MnVj3j+v&#10;spnyo30xDWH7xMuzSlU5BE5x7Z6owbmO/abw+im9WuU0lq2HeOMevErgiafE4+PxCcgPg46skVt8&#10;US8s3s27z01fOlztI5omi+HEK4soOSz5LKdhPdNOvfVz1ulPZPkLAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeSwpX3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4QwEIbvJv6HZky87RaNsCxSNsa4&#10;ejDRiF68FToLxHZKaJfFf+940uPk/ZjnLXeLs2LGKQyeFFytExBIrTcDdQo+3verHESImoy2nlDB&#10;NwbYVednpS6MP9EbznXsBJdQKLSCPsaxkDK0PTod1n5EYu3gJ6cjn1MnzaRPXO6svE6STDo9EH/o&#10;9Yj3PbZf9dExxnNWu/nRvnw+9Xv3+jA0h9Q2Sl1eLHe3ICIu8c8Mv/icgYqZGn8kE4RVwEOigtV2&#10;uwHB8iZLQTRsu8nTHGRVyv8Dqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXzE+d0cC&#10;AACMBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHksK&#10;V94AAAAIAQAADwAAAAAAAAAAAAAAAAChBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AKwFAAAAAA==&#10;" fillcolor="#4f81bd" stroked="f" strokeweight="2pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F08671" w14:textId="77777777" w:rsidR="00847CA8" w:rsidRPr="00DB28CD" w:rsidRDefault="00847CA8" w:rsidP="00847CA8">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="7E8541DB" w14:textId="10DCFA84" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00897CBF" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="365F91"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59A4023C" wp14:editId="77913DFB">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73DF68D0" wp14:editId="7EA64479">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>5124372</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>109623</wp:posOffset>
+              <wp:posOffset>4444</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="806450" cy="1186854"/>
+            <wp:extent cx="982345" cy="1496287"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="17" name="Picture 17"/>
+            <wp:docPr id="1529061876" name="Picture 1529061876" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId13">
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect r="-32" b="22989"/>
-                    <a:stretch/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="806705" cy="1187229"/>
+                      <a:ext cx="982345" cy="1496287"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...7 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
+            <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="page">
+            <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00DB28CD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidR="00E776A2" w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">United Nations Development Programme </w:t>
+          <w:color w:val="365F91"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">United Nations Development </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E776A2" w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E776A2" w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216263B6" w14:textId="77777777" w:rsidR="00847CA8" w:rsidRPr="00DB28CD" w:rsidRDefault="00847CA8" w:rsidP="00847CA8">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="593C7966" w14:textId="7DC82BEF" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Security Office, Bureau for Management Services </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5697FB9B" w14:textId="77777777" w:rsidR="00847CA8" w:rsidRPr="00DB28CD" w:rsidRDefault="00847CA8" w:rsidP="00847CA8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="000A2E3A" w14:textId="21D27773" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F9C55E2" w14:textId="77777777" w:rsidR="00847CA8" w:rsidRPr="00DB28CD" w:rsidRDefault="00847CA8" w:rsidP="00847CA8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="219C1754" w14:textId="7BA7B471" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B977A25" w14:textId="77777777" w:rsidR="00847CA8" w:rsidRPr="00DB28CD" w:rsidRDefault="00847CA8" w:rsidP="00847CA8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="7C37A417" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D35BC61" w14:textId="77777777" w:rsidR="00847CA8" w:rsidRPr="00DB28CD" w:rsidRDefault="00847CA8" w:rsidP="00847CA8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="7D9F0521" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61888E08" w14:textId="77777777" w:rsidR="00847CA8" w:rsidRPr="00DB28CD" w:rsidRDefault="00847CA8" w:rsidP="00847CA8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="5894D014" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EBDBCF8" w14:textId="77777777" w:rsidR="00847CA8" w:rsidRPr="00DB28CD" w:rsidRDefault="00847CA8" w:rsidP="00847CA8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="5FFF6A4D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60075DCB" w14:textId="77777777" w:rsidR="00847CA8" w:rsidRPr="00DB28CD" w:rsidRDefault="00847CA8" w:rsidP="00847CA8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="649E0069" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15A61D93" w14:textId="77777777" w:rsidR="00847CA8" w:rsidRPr="00DB28CD" w:rsidRDefault="00847CA8" w:rsidP="00847CA8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="1C82A053" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20C9484D" w14:textId="77777777" w:rsidR="00847CA8" w:rsidRDefault="00847CA8" w:rsidP="00847CA8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="5A4D645F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D76D7BF" w14:textId="033FBA98" w:rsidR="002A029B" w:rsidRDefault="002A029B" w:rsidP="00847CA8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="661070A5" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EE6049A" w14:textId="194B684F" w:rsidR="002A029B" w:rsidRDefault="002A029B" w:rsidP="00847CA8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="1FBE4582" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CED5971" w14:textId="77777777" w:rsidR="002A029B" w:rsidRPr="00DB28CD" w:rsidRDefault="002A029B" w:rsidP="00847CA8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="617D3E5A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64E778C7" w14:textId="2D286C7D" w:rsidR="00847CA8" w:rsidRDefault="00847CA8" w:rsidP="00847CA8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="1CCDF065" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15BADF8E" w14:textId="3D1F0315" w:rsidR="002A029B" w:rsidRDefault="002A029B" w:rsidP="00847CA8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="238C032C" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69C614D1" w14:textId="354B8C0C" w:rsidR="002A029B" w:rsidRDefault="002A029B" w:rsidP="00847CA8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="4D627677" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E4886C5" w14:textId="77777777" w:rsidR="002A029B" w:rsidRDefault="002A029B" w:rsidP="00847CA8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="55679802" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02D6B681" w14:textId="77777777" w:rsidR="00847CA8" w:rsidRPr="00DB28CD" w:rsidRDefault="00847CA8" w:rsidP="00847CA8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="023F6A55" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="714327DC" w14:textId="77777777" w:rsidR="00847CA8" w:rsidRPr="00271E69" w:rsidRDefault="00847CA8" w:rsidP="00847CA8">
-      <w:pPr>
+    <w:p w14:paraId="55DEFE0B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="365F91"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="365F91"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Commercial Air Travel Safety Guidelines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA5E328" w14:textId="778D957F" w:rsidR="00847CA8" w:rsidRDefault="00847CA8" w:rsidP="00847CA8">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="66C4CA8E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="365F91"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E694D00" w14:textId="48BBA941" w:rsidR="00847CA8" w:rsidRDefault="00847CA8" w:rsidP="00847CA8">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="269BA345" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="365F91"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6258FB8D" w14:textId="0AB7415E" w:rsidR="00847CA8" w:rsidRDefault="00847CA8" w:rsidP="00847CA8">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="3BD3674E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="365F91"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="613C22C6" w14:textId="5B0EF3D9" w:rsidR="006D47B4" w:rsidRDefault="006D47B4" w:rsidP="00847CA8">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="382F01FD" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="365F91"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67ADB794" w14:textId="77777777" w:rsidR="006D47B4" w:rsidRDefault="006D47B4" w:rsidP="00847CA8">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="7E6C1AE7" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="365F91"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33537144" w14:textId="232D076F" w:rsidR="00847CA8" w:rsidRDefault="00847CA8" w:rsidP="00847CA8">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="14510183" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="365F91"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1182FCFA" w14:textId="77777777" w:rsidR="00847CA8" w:rsidRPr="00271E69" w:rsidRDefault="00847CA8" w:rsidP="00847CA8">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="02B3C028" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="365F91"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0621D22C" w14:textId="48E43913" w:rsidR="003F4001" w:rsidRDefault="00D92063" w:rsidP="003F4001">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="44DF6F89" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>May 2022</w:t>
       </w:r>
-      <w:r w:rsidR="003F4001">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DAC42E" w14:textId="6419156E" w:rsidR="00740D87" w:rsidRDefault="00740D87" w:rsidP="001D65BC">
-      <w:pPr>
+    <w:p w14:paraId="4AC6ACAB" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC59CB2" w14:textId="77777777" w:rsidR="00740D87" w:rsidRDefault="00740D87" w:rsidP="001D65BC">
-      <w:pPr>
+    <w:p w14:paraId="42DAFB0E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21D84C79" w14:textId="5B8C78CA" w:rsidR="00A6391B" w:rsidRPr="0073152C" w:rsidRDefault="00A6391B" w:rsidP="0073152C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="65DE273E" w14:textId="08835BBE" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="00F27599" w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">is content </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...27 lines deleted...]
-        <w:r w:rsidRPr="00562F9F">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> used to meet the requirements of the UNSMS Security Management Operations Manual, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
             <w:spacing w:val="-2"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Chapter </w:t>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> “Guidance on Commercial Air Travel Safety”</w:t>
+          <w:t>Chapter XIX “Guidance on Commercial Air Travel Safety”</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...75 lines deleted...]
-        <w:r w:rsidRPr="00423063">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (here and further referred to as UNSMS Commercial Air Travel Safety Guidance), and read in conjunction with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
             <w:spacing w:val="-2"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNDP Duty Travel Policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FA83CB" w14:textId="77777777" w:rsidR="0073152C" w:rsidRPr="00093B0C" w:rsidRDefault="0073152C" w:rsidP="0073152C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="16946997" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="029EC151" w14:textId="26F2D3D6" w:rsidR="00A6391B" w:rsidRPr="0073152C" w:rsidRDefault="00A6391B" w:rsidP="00156613">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="56A38731" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The UNSMS Commercial Air Travel Safety Guidance provides a framework to enable due consideration of aviation safety factors in the selection of commercial air operators for undertaking official travel. For the purpose of these guidelines, aviation safety factors must be considered within the context of the safety and well-being of UNDP personnel supporting the corporate mandate, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...189 lines deleted...]
-        <w:t>.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and activities and in accordance with the requirements of all applicable policies and procedures. This process will serve the purpose of enabling informed decision-making by UNDP Managers with Signature Authority (as detailed in Table 1.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D521DB7" w14:textId="77777777" w:rsidR="00156613" w:rsidRPr="00156613" w:rsidRDefault="00156613" w:rsidP="00156613">
-[...3 lines deleted...]
-        <w:ind w:right="72"/>
+    <w:p w14:paraId="5A864BA0" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="72"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A2EFB04" w14:textId="70A9CE09" w:rsidR="00A17AE8" w:rsidRDefault="00A17AE8" w:rsidP="00156613">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6D101762" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="72"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="11"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rima</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>spons</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>bi</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="11"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="13"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="14"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rot</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ec</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="12"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="13"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rson</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="12"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>mp</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">d </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">United </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ons</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>stem</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nizat</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s, their</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ni</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d family members </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nizat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="11"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Host Gov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rnm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:position w:val="11"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>spons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rsonn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l using</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="15"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="21"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="23"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="26"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Host</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="26"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rnm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="17"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>iv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>viation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>uthori</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ies, who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ul</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>spons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="11"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nsuri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ir op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ppro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>acc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l Civ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nizat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>stabl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>shed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nd R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ec</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...8 lines deleted...]
-          <w:spacing w:val="3"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...47 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(SAR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
-        </w:rPr>
-[...1983 lines deleted...]
-          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PS</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676090AF" w14:textId="77777777" w:rsidR="0073152C" w:rsidRPr="0073152C" w:rsidRDefault="0073152C" w:rsidP="0073152C">
-[...2 lines deleted...]
-        <w:ind w:right="72"/>
+    <w:p w14:paraId="1D5DF7C6" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="72"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E9B674E" w14:textId="77777777" w:rsidR="00A17AE8" w:rsidRPr="0073152C" w:rsidRDefault="00A17AE8" w:rsidP="0073152C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="38F7336F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="74"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Notwithstanding the responsibility of the Host Government, United Nations </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ec</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="35"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ment</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>tem</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="39"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="42"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rso</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="39"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>lso</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pl</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="38"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="42"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>role</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="45"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nsuring their</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>own</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ec</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>plem</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nt</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ng</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rac</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ic</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ir tr</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l to minimize injuries and loss of life.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD72475" w14:textId="179EA7C6" w:rsidR="00A17AE8" w:rsidRPr="00525EC4" w:rsidRDefault="00714604" w:rsidP="00940935">
-      <w:pPr>
+    <w:p w14:paraId="53ED36D8" w14:textId="77777777" w:rsidR="00897CBF" w:rsidRDefault="00897CBF" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="7"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E7CEE41" w14:textId="0B018237" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Applicability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9E5F91" w14:textId="77777777" w:rsidR="00A17AE8" w:rsidRPr="00525EC4" w:rsidRDefault="00A17AE8" w:rsidP="001D65BC">
-[...1 lines deleted...]
-        <w:spacing w:before="11"/>
+    <w:p w14:paraId="19CD3804" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48C506F5" w14:textId="5DB23654" w:rsidR="00304347" w:rsidRDefault="00304347" w:rsidP="00C06FF9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="70EAA36D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="14"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>uidelines</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="14"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ca</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ble</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="15"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> all </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP, UNV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="4"/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and UNCDF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rsonn</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="008372BF">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> on</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> official </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>tr</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>via</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B949BB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>om</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ial </w:t>
       </w:r>
-      <w:r w:rsidR="00B949BB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F1AC1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tors, and donated flights</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...20 lines deleted...]
-          <w:spacing w:val="7"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...8 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...21 lines deleted...]
-          <w:spacing w:val="3"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...8 lines deleted...]
-          <w:spacing w:val="8"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNSMS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Commercial A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073152C">
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...89 lines deleted...]
-        <w:t>).</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l Safety </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Guidance. They are not applicable to air transport services for specific purposes (e.g. MEDEVAC).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D5DFD5" w14:textId="74110413" w:rsidR="00714604" w:rsidRDefault="00714604" w:rsidP="00947C2F">
+    <w:p w14:paraId="748C92B7" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="7"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Compliance and Restrictions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD63E1E" w14:textId="77777777" w:rsidR="00093B0C" w:rsidRPr="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="00947C2F">
+    <w:p w14:paraId="4FE57C14" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="7"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7550945D" w14:textId="47EA6FA6" w:rsidR="00660719" w:rsidRDefault="00660719" w:rsidP="00947C2F">
-[...1 lines deleted...]
-        <w:pStyle w:val="CommentText"/>
+    <w:p w14:paraId="31D5E003" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
         <w:keepNext/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...37 lines deleted...]
-        <w:r w:rsidRPr="00093B0C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All UNDP Personnel are expected to comply with UNSMS policies, including the requirements to undergo relevant security training and any other security clearance procedures in place as well as obtain a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>security clearance through the Travel Request Information Processing (TRIP) system</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00093B0C">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In addition to mandatory use of the TRIP system for travelling on official business, it is strongly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>addition to mandatory use of the TR</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">TRIP system to obtain security clearance for personal travel as well.  </w:t>
+        <w:t xml:space="preserve">recommended that UNDP personnel use the TRIP system to obtain security clearance for personal travel as well.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FC7ADA" w14:textId="3721F8A6" w:rsidR="00D95F56" w:rsidRPr="00525EC4" w:rsidRDefault="00746493" w:rsidP="00D95F56">
-[...1 lines deleted...]
-        <w:pStyle w:val="CommentText"/>
+    <w:p w14:paraId="74FF9746" w14:textId="04D5857B" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> In line with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00746493">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00897CBF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Security Clearance</w:t>
+          <w:t>Security Clearance policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...88 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, for business continuity and insurance purposes the total number of UNDP personnel permitted on any one individual flight is limited to a maximum of ten persons. In the event there is a need for more than ten to travel together, an exceptional approval of BMS Director is required.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D95F56" w:rsidRPr="00525EC4">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> aircraft flights. This restriction is not applicable to evacuation and emergency travel.  </w:t>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This restriction applies to all commercial international and domestic passenger flights as well as to all United Nations chartered aircraft flights. This restriction is not applicable to evacuation and emergency travel.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E6EF62" w14:textId="3845C1DA" w:rsidR="00A721F7" w:rsidRDefault="00A721F7" w:rsidP="00A721F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="CommentText"/>
+    <w:p w14:paraId="0C5B3D83" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...58 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>All UNDP Personnel are expected to comply with the safety requirements and briefings provided by crew members with regard to safety while on board an aircraft.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDA9615" w14:textId="2B8B8FF6" w:rsidR="003B3A63" w:rsidRDefault="003B3A63" w:rsidP="006100F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="23537F6B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:before="13"/>
+        <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...66 lines deleted...]
-        <w:t xml:space="preserve"> as per the below table:</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The UNDP Manager with a Signature Authority is the senior UNDP manager with safety accountability that approves the travel from an air safety perspective as per the below table:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F67830" w14:textId="77777777" w:rsidR="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="00D51B8E">
-[...2 lines deleted...]
-        <w:spacing w:before="13"/>
+    <w:p w14:paraId="554BE185" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E719DE6" w14:textId="519E6E33" w:rsidR="00D51B8E" w:rsidRPr="00093B0C" w:rsidRDefault="00D51B8E" w:rsidP="00D51B8E">
-[...2 lines deleted...]
-        <w:spacing w:before="13"/>
+    <w:p w14:paraId="5B178741" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378D5249" w14:textId="77777777" w:rsidR="00093B0C" w:rsidRPr="00D86E82" w:rsidRDefault="00093B0C" w:rsidP="00D51B8E">
-[...2 lines deleted...]
-        <w:spacing w:before="13"/>
+    <w:p w14:paraId="30AC9D95" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2245"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="4495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C5334" w14:paraId="1317A1A8" w14:textId="77777777" w:rsidTr="00980BBB">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="0C4AEC7F" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68EB272C" w14:textId="2B954CDC" w:rsidR="008C5334" w:rsidRPr="00887BAD" w:rsidRDefault="006E092C" w:rsidP="00093B0C">
+          <w:p w14:paraId="69263637" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00887BAD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="204ABDA5" w14:textId="415B784D" w:rsidR="008C5334" w:rsidRPr="00887BAD" w:rsidRDefault="006E092C" w:rsidP="00093B0C">
+          <w:p w14:paraId="79FADB0E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00887BAD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Travel by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5A23AD" w14:textId="26A6E899" w:rsidR="008C5334" w:rsidRPr="00887BAD" w:rsidRDefault="006E092C" w:rsidP="00093B0C">
+          <w:p w14:paraId="27B2AAB0" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00887BAD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Authorized by</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00093B0C" w14:paraId="28F3DCB5" w14:textId="77777777" w:rsidTr="00980BBB">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="110D4DE4" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA15C9C" w14:textId="70BD24EA" w:rsidR="00093B0C" w:rsidRPr="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="006D7507">
+          <w:p w14:paraId="315F6D59" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093B0C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Headquarters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="256A9774" w14:textId="19AEB27C" w:rsidR="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="006D7507">
+          <w:p w14:paraId="34F2C56D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>UNDP Personnel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0540FB43" w14:textId="4A1A2930" w:rsidR="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="006D7507">
+          <w:p w14:paraId="608CB51F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Heads of offices</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00093B0C" w14:paraId="3D4BDBFE" w14:textId="77777777" w:rsidTr="00980BBB">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="24CAE5D2" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E66DB67" w14:textId="77777777" w:rsidR="00093B0C" w:rsidRPr="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="006D7507">
+          <w:p w14:paraId="4671DF52" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AFBDB7B" w14:textId="0DB9BD21" w:rsidR="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="006D7507">
+          <w:p w14:paraId="19912F2C" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Bureau Head</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1FC816" w14:textId="3B3BBE74" w:rsidR="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="006D7507">
+          <w:p w14:paraId="71CB716A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Administrator or Associate Administrator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00093B0C" w14:paraId="2CE70D56" w14:textId="77777777" w:rsidTr="00980BBB">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="4A917FC7" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="22437D9C" w14:textId="77777777" w:rsidR="00093B0C" w:rsidRPr="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="006D7507">
+          <w:p w14:paraId="16DF7BF0" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12369773" w14:textId="05B095F8" w:rsidR="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="006D7507">
+          <w:p w14:paraId="16A26714" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Administrator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="535CDF15" w14:textId="5C06F7CA" w:rsidR="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="006D7507">
+          <w:p w14:paraId="6F592947" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Associate Administrator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00093B0C" w14:paraId="4705972C" w14:textId="77777777" w:rsidTr="00980BBB">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="675C457E" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36F75484" w14:textId="77777777" w:rsidR="00093B0C" w:rsidRPr="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="006D7507">
+          <w:p w14:paraId="4ADFE037" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49720F3D" w14:textId="37B2A8EA" w:rsidR="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="006D7507">
+          <w:p w14:paraId="09A97F8A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Associate Administrator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37BF7559" w14:textId="0E165D9A" w:rsidR="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="006D7507">
+          <w:p w14:paraId="468E97A4" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Administrator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00093B0C" w14:paraId="45BEBA94" w14:textId="77777777" w:rsidTr="00980BBB">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="6C2DABBC" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3C854388" w14:textId="49A05AEA" w:rsidR="00093B0C" w:rsidRPr="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="00980BBB">
+          <w:p w14:paraId="59E2E796" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093B0C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Country Offices</w:t>
+              <w:t xml:space="preserve">Country Offices </w:t>
             </w:r>
-            <w:r w:rsidR="00B32A7F">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>and other Business Units outside of HQ locations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F7C9C5C" w14:textId="40544735" w:rsidR="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="006D7507">
+          <w:p w14:paraId="70DB4626" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>UNDP Personnel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A875B19" w14:textId="361088E2" w:rsidR="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="006D7507">
+          <w:p w14:paraId="271F05C9" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>The senior most UNDP representative at the country level (typically Resident Representative)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00093B0C" w14:paraId="4C7CD540" w14:textId="77777777" w:rsidTr="00980BBB">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="3EDB6CF9" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="41089A34" w14:textId="77777777" w:rsidR="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="006D7507">
+          <w:p w14:paraId="2F224296" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02109FF3" w14:textId="42C683E4" w:rsidR="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="006D7507">
+          <w:p w14:paraId="50612E90" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Resident Representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52D4E5B3" w14:textId="77100E80" w:rsidR="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="006D7507">
+          <w:p w14:paraId="3B441B63" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Head of the Regional Bureau</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CE3F0EA" w14:textId="77777777" w:rsidR="00D51B8E" w:rsidRDefault="00D51B8E" w:rsidP="00D51B8E">
-[...2 lines deleted...]
-        <w:spacing w:before="13"/>
+    <w:p w14:paraId="02F0554B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A616329" w14:textId="73304F0A" w:rsidR="008C6A3E" w:rsidRPr="00093B0C" w:rsidRDefault="00937791" w:rsidP="00EF4E56">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5904C0A3" w14:textId="674C7DBD" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:before="13"/>
+        <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...99 lines deleted...]
-        <w:r w:rsidR="006F3F4F" w:rsidRPr="00093B0C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The UNDP Resident Representative (RR) is typically the  senior most UNDP representative at the country level for approving travel for all UNDP personnel in their area of responsibility. Refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tooltip="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=416&amp;Menu=BusinessUnit" w:history="1">
+        <w:r w:rsidR="00897CBF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Framework of Accountability for Security policy page</w:t>
+          <w:t>UNDP Framework of Accountability for Security policy page</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006F3F4F" w:rsidRPr="00093B0C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="002D5AD2" w:rsidRPr="00093B0C">
-[...57 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The RR may delegate the authority to the Deputy Resident Representative (DRR), but overall accountability will be retained by the RR. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B3F98A" w14:textId="77777777" w:rsidR="00BC12D6" w:rsidRPr="008066D3" w:rsidRDefault="00BC12D6" w:rsidP="008066D3">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="265F155F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D2A815D" w14:textId="5759751D" w:rsidR="00F75A36" w:rsidRDefault="00C71D0C" w:rsidP="00DC38F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="28C39410" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:before="13"/>
+        <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...178 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Managers with signature authority</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in approving personnel travel, may impose further restrictions, such as limiting the number of UNDP personnel allowed on the same flight taking into consideration the potential business impact of the possible loss of UNDP personnel from the same team, project group or discipline; or using alternative means of travel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCFDF5F" w14:textId="77777777" w:rsidR="006D47B4" w:rsidRPr="006D47B4" w:rsidRDefault="006D47B4" w:rsidP="006D47B4">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="0076220A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00FC2AC9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A21553C" w14:textId="77777777" w:rsidR="006D47B4" w:rsidRPr="00024A7D" w:rsidRDefault="006D47B4" w:rsidP="006D47B4">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4F049101" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="77"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="003C0E65" w:rsidRPr="00525EC4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Booking List </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BDF356B" w14:textId="77777777" w:rsidR="004C207B" w:rsidRPr="00525EC4" w:rsidRDefault="004C207B" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="7D3BB61E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="434ADCD6" w14:textId="18DB2270" w:rsidR="006774F0" w:rsidRDefault="00D44F7F" w:rsidP="000B49F2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="76C691A2" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...90 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Commercial Air Travel Safety Unit (CATSU) in UNDSS establishes a list of commercial air operators that are recommended for official travel of personnel of the UNSMS, which is made available to the Air Travel Safety Focal Points (ATSFP) of all UNSMS organizations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEFCE87" w14:textId="77777777" w:rsidR="00581EB5" w:rsidRDefault="00581EB5" w:rsidP="000B49F2">
-[...2 lines deleted...]
-        <w:ind w:right="77"/>
+    <w:p w14:paraId="3ACDF40E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D114FB2" w14:textId="0AF845F3" w:rsidR="0028007D" w:rsidRDefault="002C35B7" w:rsidP="00086BF9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0A188ED6" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...150 lines deleted...]
-        <w:t>:</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Based on available information, UNDP develops a UNDP Global Booking List that includes the airlines pre-approved for travel and is posted on the UNDP intranet. The booking list includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2B2306" w14:textId="77777777" w:rsidR="00086BF9" w:rsidRDefault="00086BF9" w:rsidP="00086BF9">
-[...2 lines deleted...]
-        <w:ind w:right="77"/>
+    <w:p w14:paraId="6B2C61BC" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DEB8254" w14:textId="23E67DF3" w:rsidR="00CD623B" w:rsidRDefault="006B3C00" w:rsidP="00086BF9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="20AE59C4" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> for official travel, </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CATSU’s list of recommended commercial air operators for official travel, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FCE66D" w14:textId="69B8B8A1" w:rsidR="00CD623B" w:rsidRPr="00525EC4" w:rsidRDefault="00FB1FA0" w:rsidP="00086BF9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5BB68067" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...120 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">airlines with a time limited authorization granted by the Directors of Regional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bureaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> upon request from UNDP offices and recommendation from the Security Office.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD77BD1" w14:textId="77777777" w:rsidR="00F9355C" w:rsidRPr="00DF68F3" w:rsidRDefault="00F9355C" w:rsidP="00331EE2">
-[...2 lines deleted...]
-        <w:ind w:right="77"/>
+    <w:p w14:paraId="0368E536" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EEE9975" w14:textId="0207DC06" w:rsidR="00331EE2" w:rsidRPr="004B71A2" w:rsidRDefault="00E57CC5" w:rsidP="000829B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6A2DEA68" w14:textId="716C0230" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="77"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The UNDP Global Booking List</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is published on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00897CBF">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>UNDP Security Office SharePoint page</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and shared with the Travel Service, BMS. The list could be shared with UNDP sub-contracted travel agents provided suitable mechanisms are in place to maintain confidentiality of the information. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk54121447"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP offices should refer to the UNDP Global Booking List while arranging official travel for UNDP personnel and follow the process described below if they require to use an airlines not included in the list.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="7E8694E8" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="77"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...158 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0C0B9586" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="77"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Airlines Not Included in the UNDP Global Booking List</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0DDB4994" w14:textId="6FA0037D" w:rsidR="00A27B2F" w:rsidRDefault="00A27B2F" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="3373F84B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="77"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...65 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="65A0E8ED" w14:textId="6914B452" w:rsidR="00C50268" w:rsidRDefault="00C50268" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="03091B15" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="77"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ad hoc requests</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5A56A107" w14:textId="0340EDA5" w:rsidR="00C50268" w:rsidRPr="001B1C9E" w:rsidRDefault="00C50268" w:rsidP="000B221C">
-[...1 lines deleted...]
-        <w:ind w:right="77"/>
+    <w:p w14:paraId="0F60B333" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...21 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="771F84A4" w14:textId="77777777" w:rsidR="00331EE2" w:rsidRPr="00331EE2" w:rsidRDefault="00331EE2" w:rsidP="00331EE2">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0BC75259" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP may require its personnel to travel on an airline which is not included in the UNDP Global Booking List. To address this requirement, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...163 lines deleted...]
-        <w:t>after which they can approve ad-hoc one-time travel on an airline.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Managers with Signature Authority </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>approving travel should request, preferably two weeks before the intended date of travel, the UNDSS office in the duty station or the UNDP ATSFP, copying their respective Regional Security Advisor, for additional information on the specific commercial air operator and perform due diligence for decision-making based on the importance/criticality of the mission and the recommendation from the Security Office, after which they can approve ad-hoc one-time travel on an airline.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0D0898" w14:textId="77777777" w:rsidR="00A30717" w:rsidRDefault="00A30717" w:rsidP="00A30717">
-[...2 lines deleted...]
-        <w:ind w:right="77"/>
+    <w:p w14:paraId="78AEC7E4" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5ED22D39" w14:textId="78F0E77A" w:rsidR="00A472EA" w:rsidRPr="00093B0C" w:rsidRDefault="00A30717" w:rsidP="00093B0C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6437726F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:before="15"/>
+        <w:spacing w:before="15" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In emergency life-threatening circumstances there may be a need to use an airline which is not on the recommended list where alternative modes of transport may be less safe and timing does not allow other travel arrangements to be made. In such circumstances, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP Managers with Signature Authority </w:t>
       </w:r>
-      <w:r w:rsidR="00795999" w:rsidRPr="00093B0C">
-[...33 lines deleted...]
-        <w:t>nform UNDP ATSFP of such decision.</w:t>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>may approve emergency travel on any air operator and inform UNDP ATSFP of such decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4040ABA2" w14:textId="77777777" w:rsidR="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="00093B0C">
+    <w:p w14:paraId="472B6F21" w14:textId="77777777" w:rsidR="00897CBF" w:rsidRDefault="00897CBF" w:rsidP="00FC2AC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F8E7DD7" w14:textId="401DBC33" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="00A472EA">
-      <w:pPr>
+    <w:p w14:paraId="6D393822" w14:textId="77777777" w:rsidR="00897CBF" w:rsidRDefault="00897CBF" w:rsidP="00897CBF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="15" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="77"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C230C00" w14:textId="77777777" w:rsidR="00897CBF" w:rsidRDefault="00897CBF" w:rsidP="00897CBF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="15" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="77"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08192DB7" w14:textId="77777777" w:rsidR="00897CBF" w:rsidRPr="00FC2AC9" w:rsidRDefault="00897CBF" w:rsidP="00FC2AC9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="15" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="77"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E2DE8DC" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="024B2647" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A472EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>One-Time Authorization Approval Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093D4B50" w14:textId="77777777" w:rsidR="00F04DAE" w:rsidRDefault="00F04DAE" w:rsidP="00A472EA">
-      <w:pPr>
+    <w:p w14:paraId="180829EB" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E9A0D80" w14:textId="77777777" w:rsidR="006D47B4" w:rsidRPr="00A472EA" w:rsidRDefault="006D47B4" w:rsidP="00A472EA">
-      <w:pPr>
+    <w:p w14:paraId="0C3CD1BA" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FC9B7DC" w14:textId="513FF3A5" w:rsidR="00A472EA" w:rsidRPr="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="00A472EA">
-      <w:pPr>
+    <w:p w14:paraId="14467D47" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B335AF4" wp14:editId="0407B2A5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47DB2356" wp14:editId="3A628006">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1820708</wp:posOffset>
+                  <wp:posOffset>1821180</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>90496</wp:posOffset>
+                  <wp:posOffset>89536</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="984250" cy="477430"/>
-                <wp:effectExtent l="0" t="0" r="25400" b="18415"/>
+                <wp:extent cx="984250" cy="556260"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="15240"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Rectangle 15"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="984250" cy="477430"/>
+                          <a:ext cx="984250" cy="556260"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="20E44A39" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="0029757B" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                          <w:p w14:paraId="7C96A709" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="0029757B" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0029757B">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Air Operator in UNDP Boking List?</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3B335AF4" id="Rectangle 15" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:143.35pt;margin-top:7.15pt;width:77.5pt;height:37.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDt1m+ZYwIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSTtyoCKFFUgpkkI&#10;KsrEs+vYJJLj885uk+7X7+ykKQK0h2l9cO9yd9/Zn7/z5VXXGLZT6GuwBZ+c5JwpK6Gs7UvBfz7d&#10;fjnnzAdhS2HAqoLvledXi8+fLls3V1OowJQKGYFYP29dwasQ3DzLvKxUI/wJOGUpqAEbEcjFl6xE&#10;0RJ6Y7Jpnn/LWsDSIUjlPX296YN8kfC1VjI8aO1VYKbgtLeQVkzrJq7Z4lLMX1C4qpbDNsQ/7KIR&#10;taWmI9SNCIJtsX4H1dQSwYMOJxKaDLSupUpnoNNM8jenWVfCqXQWIse7kSb//2Dl/W7tVkg0tM7P&#10;PZnxFJ3GJv7T/liXyNqPZKkuMEkfL85n01OiVFJodnY2+5rIzI7FDn34rqBh0Sg40l0kisTuzgdq&#10;SKmHFHKO7ZMV9kbFHRj7qDSrS2o4TdVJGeraINsJulMhpbJh0ocqUar+82lOv3i51GSsSF4CjMi6&#10;NmbEHgCi6t5j9zBDfixVSVhjcf63jfXFY0XqDDaMxU1tAT8CMHSqoXOffyCppyayFLpNRynR3EC5&#10;XyFD6BXunbytifY74cNKIEmaborGNDzQog20BYfB4qwC/P3R95hPSqMoZy2NSMH9r61AxZn5YUmD&#10;F5PZLM5UcmanZ1Ny8HVk8zpit8010I1N6EFwMpkxP5iDqRGaZ5rmZexKIWEl9S64DHhwrkM/uvQe&#10;SLVcpjSaIyfCnV07GcEjwVFWT92zQDdoL5Bo7+EwTmL+RoJ9bqy0sNwG0HXS55HXgXqawaSh4b2I&#10;Q/7aT1nHV23xBwAA//8DAFBLAwQUAAYACAAAACEAUkASq90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkbiztKFsoTSeEhJC4IDYeIGtMW0icqknXwtNjTnC0/0+/P1e7xTtx&#10;wjH2gTTkqwwEUhNsT62Gt8PjlQIRkyFrXCDU8IURdvX5WWVKG2Z6xdM+tYJLKJZGQ5fSUEoZmw69&#10;iaswIHH2HkZvEo9jK+1oZi73Tq6zbCO96YkvdGbAhw6bz/3kNYT8JT0f5mIinMcn1X807nurtL68&#10;WO7vQCRc0h8Mv/qsDjU7HcNENgqnYa02W0Y5KK5BMFAUOS+OGtTtDci6kv8/qH8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA7dZvmWMCAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAUkASq90AAAAJAQAADwAAAAAAAAAAAAAAAAC9BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:rect w14:anchorId="47DB2356" id="Rectangle 15" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:143.4pt;margin-top:7.05pt;width:77.5pt;height:43.8pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcJXC0XgIAAN8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8bxYQpAnKEtEgqkoo&#10;QSJRzoPXZlfy2u7YsEt/fcfeJSGPU1UOZsbz/vzN3ty2tWYHib6yJufDiwFn0ghbVGaX86fH5bcr&#10;znwAU4C2Rub8KD2/nX39ctO4qRzZ0upCIqMkxk8bl/MyBDfNMi9KWYO/sE4aMiqLNQRScZcVCA1l&#10;r3U2Ggwus8Zi4dAK6T3dLjojn6X8SkkRHpTyMjCdc+otpBPTuY1nNruB6Q7BlZXo24B/6KKGylDR&#10;l1QLCMD2WH1IVVcCrbcqXAhbZ1apSsg0A00zHLybZlOCk2kWAse7F5j8/0sr7g8bt0aCoXF+6kmM&#10;U7QK6/hP/bE2gXV8AUu2gQm6vL4ajyYEqSDTZHI5ukxgZq/BDn34KW3NopBzpLdIEMFh5QMVJNeT&#10;S6zlra6KZaV1UnC3vdPIDkDvNl5eDX8s4lNRyBs3bViT89FkPIiNAPFHaQgk1q7IuTc7zkDviJgi&#10;YKr9Jtp/UiQVL6GQXenJgH6nyp37xy7iFAvwZReSSvQh2sR8MvGwH/oV5iiFdtv22G9tcVwjQ9tx&#10;1DuxrCjxCnxYAxIpaURatPBAh9KW5ra9xFlp8c9n99GfuEJWzhoiOWHyew8oOdO/DLHoejgex61I&#10;ynjyfUQKnlu25xazr+8svceQVtqJJEb/oE+iQls/0z7OY1UygRFUu0O/V+5Ct3y00ULO58mNNsFB&#10;WJmNEzF5hCxC+tg+A7qePYFod29PCwHTdyTqfGOksfN9sKpKDIsQd7jSq0WFtii9X7/xcU3P9eT1&#10;+l2a/QUAAP//AwBQSwMEFAAGAAgAAAAhAMDhtYjfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1lbhRO1HUnxCnQoiKA0IVpRduTuzGUeN1ZLtteHuWEz3uzGj2m2ozuYFdTIi9&#10;RwnZXAAz2HrdYyfh8LV9XAGLSaFWg0cj4cdE2NT3d5Uqtb/ip7nsU8eoBGOpJNiUxpLz2FrjVJz7&#10;0SB5Rx+cSnSGjuugrlTuBp4LseBO9UgfrBrNizXtaX92Ek7fr7uP3fqQb51+a0Sflmsb3qV8mE3P&#10;T8CSmdJ/GP7wCR1qYmr8GXVkg4R8tSD0REaRAaNAUWQkNCSIbAm8rvjthPoXAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAXCVwtF4CAADfBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAwOG1iN8AAAAKAQAADwAAAAAAAAAAAAAAAAC4BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="20E44A39" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="0029757B" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                    <w:p w14:paraId="7C96A709" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="0029757B" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0029757B">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Air Operator in UNDP Boking List?</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087E60B9" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="00A472EA"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6F40C2D0" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="227EA458" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1230F927" wp14:editId="7BD30B6E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14BC4E0E" wp14:editId="170B3838">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4618892</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>539262</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5862" cy="421640"/>
                 <wp:effectExtent l="76200" t="0" r="70485" b="54610"/>
                 <wp:wrapNone/>
                 <wp:docPr id="34" name="Straight Arrow Connector 34"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5862" cy="421640"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="6D7F6CF4" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:shapetype w14:anchorId="1DE52A3F" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape id="Straight Arrow Connector 34" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:363.7pt;margin-top:42.45pt;width:.45pt;height:33.2pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHsNrF4QEAAA4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06ShlFXVdIW6wAuC&#10;imU/wOuMG0u+aWya5u8ZO20WLRLSIl58nTNzzvF4e3u2hp0Ao/au5ctFzRk46Tvtji1/+PHpzQ1n&#10;MQnXCeMdtHyEyG93r19th7CBxvfedICMkri4GULL+5TCpqqi7MGKuPABHF0qj1Yk2uKx6lAMlN2a&#10;qqnrdTV47AJ6CTHS6d10yXclv1Ig0zelIiRmWk7cUhmxjI95rHZbsTmiCL2WFxriH1hYoR0VnVPd&#10;iSTYT9R/pLJaoo9epYX0tvJKaQlFA6lZ1s/U3PciQNFC5sQw2xT/X1r59XRApruWv11x5oSlN7pP&#10;KPSxT+wDoh/Y3jtHPnpkFEJ+DSFuCLZ3B7zsYjhgFn9WaPNMsti5eDzOHsM5MUmH727WDWeSLlbN&#10;cr0qL1A9QQPG9Bm8ZXnR8nihMnNYFpfF6UtMVJyAV0CuaxwbqAmb93VdwpLQ5qPrWBoDyUqohTsa&#10;yBoIaBxNWcvEvqzSaGBK9B0UuUJ8p4KlH2FvkJ0EdZKQElxazpkoOsOUNmYGThT+CrzEZyiUXn0J&#10;eEaUyt6lGWy181gMeFY9na+U1RR/dWDSnS149N1Y3rVYQ01XvLp8kNzVv+8L/Okb734BAAD//wMA&#10;UEsDBBQABgAIAAAAIQD8EWiC4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcUOs0LXEa4lSAhNRLQbRcuLnJNokar4PtJuHvMSc4ruZp5m2+mXTHBrSuNSRhMY+AIZWmaqmW&#10;8HF4maXAnFdUqc4QSvhGB5vi+ipXWWVGesdh72sWSshlSkLjfZ9x7soGtXJz0yOF7GSsVj6ctuaV&#10;VWMo1x2PoyjhWrUUFhrV43OD5Xl/0RLG4TW5+xRP6y+xO1mdvJ232ziS8vZmenwA5nHyfzD86gd1&#10;KILT0VyocqyTIGKxCqiEdLUGFgARp0tgx0DeL5bAi5z/f6H4AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAEew2sXhAQAADgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPwRaILiAAAACgEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <v:shape id="Straight Arrow Connector 34" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:363.7pt;margin-top:42.45pt;width:.45pt;height:33.2pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCP4r2g1gEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N34gm6ZGnAWaNL30&#10;sUC7H8BIsi1AlgRRjZO/LyVns9v2tuhFpkhzOBxSm/vzaNhJBdTOtrxalJwpK5zUtm/548/DuzVn&#10;GMFKMM6qll8U8vvt2zebyTeqdoMzUgVGIBabybd8iNE3RYFiUCPgwnllKdi5MEKka+gLGWAi9NEU&#10;dVmuiskF6YMTCpG8+znItxm/65SI37sOVWSm5cQt5jPk85jOYruBpg/gBy2uNOAVLEbQloreoPYQ&#10;gf0K+h+oUYvg0HVxIdxYuK7TQuUeqJuq/KubHwN4lXshcdDfZML/Byu+nXb2IZAMk8cG/UNIXZy7&#10;MKYv8WPnLNblJpY6RybIebde1ZwJCizrarXMUhbPqT5g/KzcyJLRcowBdD/EnbOWhuJCleWC0xeM&#10;VJwSnxJSXesO2pg8G2PZRItVvy9pfAJoRToDkczRS4K1PWdgeto9EUOGRGe0TOkJCEN/3JnATkDz&#10;Xx7W1cf9/NMAUs3eD3clQedaCPGrk7O7Kp/8xO0Kk3n+gZ9I7wGHOSeHZqgI2nyyksWLp62PQYPt&#10;jUoxgjM2cVN5Pa/9P6ufrKOTlzyUIt1o9DntuqZpt17eyX75mLa/AQAA//8DAFBLAwQUAAYACAAA&#10;ACEApvFf6eEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3VILIg6TVMSQpwK&#10;VWKiC4UObG58TQLxOYrdJvTX95hgPL1P731XrCbbiRMOvnWkYD6LQCBVzrRUK/h4f7nPQPigyejO&#10;ESr4QQ+r8vqq0LlxI73haRtqwSXkc62gCaHPpfRVg1b7meuRODu4werA51BLM+iRy20n4yh6kFa3&#10;xAuN7nHdYPW9PVoFm68x6PhMm/WYRru7193y85D0St3eTM9PIAJO4Q+GX31Wh5Kd9u5IxotOQRqn&#10;CaMKsuQRBANpnC1A7Jlczhcgy0L+f6G8AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI/i&#10;vaDWAQAAlAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AKbxX+nhAAAACgEAAA8AAAAAAAAAAAAAAAAAMAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" strokecolor="#4a7ebb" strokeweight="1pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A6A78FD" wp14:editId="11B06FD5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24787A9C" wp14:editId="3D048A57">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4015154</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>533400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="597877" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="33" name="Straight Connector 33"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="597877" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700"/>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="40027B04" id="Straight Connector 33" o:spid="_x0000_s1026" style="position:absolute;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="316.15pt,42pt" to="363.25pt,42pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwNbxwwwEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfqdOuoEvUdA9dwQVB&#10;xS4/wOuMG0v+0tg06b9n7LbZFSAhEBfH9sx7M2/8srmbnGVHwGSC7/hy0XAGXoXe+EPHvz1+eHPL&#10;WcrS99IGDx0/QeJ329evNmNsYRWGYHtARiQ+tWPs+JBzbIVIagAn0yJE8BTUAZ3MdMSD6FGOxO6s&#10;WDXNOzEG7CMGBSnR7f05yLeVX2tQ+YvWCTKzHafecl2xrk9lFduNbA8o42DUpQ35D104aTwVnanu&#10;ZZbsO5pfqJxRGFLQeaGCE0Fro6BqIDXL5ic1D4OMULXQcFKcx5T+H636fNwjM33Hb24489LRGz1k&#10;lOYwZLYL3tMEAzIK0qTGmFoC7PweL6cU91hkTxpd+ZIgNtXpnubpwpSZosu379e36zVn6hoSz7iI&#10;KX+E4FjZdNwaX3TLVh4/pUy1KPWaUq6tZyO5bbVu6guK0ti5lbrLJwvntK+gSRwVX1a6aivYWWRH&#10;SYaQSoHPyyKNClhP2QWmjbUzsPkz8JJfoFAt9zfgGVErB59nsDM+4O+q5+nasj7nU/svdJftU+hP&#10;9ZFqgLxTFV58Xsz58lzhz3/j9gcAAAD//wMAUEsDBBQABgAIAAAAIQDGRRWM3gAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqEMKaQlxKoQEiFVpWqli58ZDEtUeh9htw98z&#10;iAUs587RfRSL0VlxxCF0nhRcTxIQSLU3HTUKNuunqzmIEDUZbT2hgi8MsCjPzwqdG3+iFR6r2Ag2&#10;oZBrBW2MfS5lqFt0Okx8j8S/Dz84HfkcGmkGfWJzZ2WaJJl0uiNOaHWPjy3W++rgOORl9kqbN7zr&#10;kk+7DO96u3+utkpdXowP9yAijvEPhp/6XB1K7rTzBzJBWAXZNJ0yqmB+w5sYmKXZLYjdryDLQv5f&#10;UH4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsDW8cMMBAADVAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxkUVjN4AAAAJAQAADwAAAAAAAAAA&#10;AAAAAAAdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt"/>
+              <v:line w14:anchorId="24682EB4" id="Straight Connector 33" o:spid="_x0000_s1026" style="position:absolute;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="316.15pt,42pt" to="363.25pt,42pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAUB92uAEAAGcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8mO2zAMvRfoPwi6N3aCTpMx4gzQCdJL&#10;lwGm/QBGiy1AG0Q1Tv6+lLLMtL0VvcgUKT6+R9Lrh6Oz7KASmuB7Pp+1nCkvgjR+6PmP77t3K84w&#10;g5dgg1c9PynkD5u3b9ZT7NQijMFKlRiBeOym2PMx59g1DYpROcBZiMpTUIfkINM1DY1MMBG6s82i&#10;bT80U0gypiAUInm35yDfVHytlcjftEaVme05ccv1TPXcl7PZrKEbEsTRiAsN+AcWDoynojeoLWRg&#10;P5P5C8oZkQIGnWciuCZobYSqGkjNvP1DzfMIUVUt1ByMtzbh/4MVXw+P/ilRG6aIHcanVFQcdXLl&#10;S/zYsTbrdGuWOmYmyHl3v1wtl5yJa6h5yYsJ8ycVHCtGz63xRQZ0cPiMmWrR0+uT4vZhZ6yto7Ce&#10;TbRHi2VL0xJAG6EtZDJdlD1HP3AGdqBVEzlVSAzWyJJegDAN+0eb2AFo3O93q/nH7fnRCFKdvfd3&#10;LUHXWgj5S5Bn97y9+onbBaby/A2/kN4CjuecGipQlGJ9qa/qxl00vjS0WPsgT7XPTbnRNGvaZfPK&#10;ury+k/36/9j8AgAA//8DAFBLAwQUAAYACAAAACEAIqwrJt0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPy07DMBBF90j8gzVIbBB1SMGUEKeCSLBjQeAD3GTyIPY4it02/XsGsYDlzBzdOTffLs6K&#10;A85h8KThZpWAQKp9M1Cn4fPj5XoDIkRDjbGeUMMJA2yL87PcZI0/0jseqtgJDqGQGQ19jFMmZah7&#10;dCas/ITEt9bPzkQe5042szlyuLMyTRIlnRmIP/RmwrLHeqz2TkM7pWq09rn6Uu3rVfk2lvSwnLS+&#10;vFieHkFEXOIfDD/6rA4FO+38npogrAa1TteMatjccicG7lN1B2L3u5BFLv83KL4BAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAAFAfdrgBAABnAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAIqwrJt0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="#4a7ebb" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38BF03C3" wp14:editId="13003153">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="723BF302" wp14:editId="00E697E7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3469982</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1875106</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="796632" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="32" name="Straight Connector 32"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="796632" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700"/>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="649C7688" id="Straight Connector 32" o:spid="_x0000_s1026" style="position:absolute;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="273.25pt,147.65pt" to="336pt,147.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZQMDYwQEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfqdMidSFquoeu4IKg&#10;Ytkf4HXGjSV/aWya9N8zdtvsCpAQq704tmfevPfGk83t5Cw7AiYTfMeXi4Yz8Cr0xh86/vDj07sP&#10;nKUsfS9t8NDxEyR+u337ZjPGFlZhCLYHZFTEp3aMHR9yjq0QSQ3gZFqECJ6COqCTmY54ED3Kkao7&#10;K1ZNsxZjwD5iUJAS3d6dg3xb62sNKn/TOkFmtuOkLdcV6/pYVrHdyPaAMg5GXWTIF6hw0nginUvd&#10;ySzZTzR/lHJGYUhB54UKTgStjYLqgdwsm9/c3A8yQvVCzUlxblN6vbLq63GPzPQdf7/izEtHb3Sf&#10;UZrDkNkueE8dDMgoSJ0aY2oJsPN7vJxS3GOxPWl05UuG2FS7e5q7C1Nmii5vPq7XhURdQ+IJFzHl&#10;zxAcK5uOW+OLb9nK45eUiYtSrynl2no20rStbpr6gqIIO0upu3yycE77DprMEfmylqtjBTuL7Chp&#10;IKRS4POyWCMC6ym7wLSxdgY2/wZe8gsU6sj9D3hGVObg8wx2xgf8G3uerpL1OZ/kP/Ndto+hP9VH&#10;qgGanerwMudlOJ+fK/zpb9z+AgAA//8DAFBLAwQUAAYACAAAACEAkNpRUt4AAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnBm90YTWpjNkUEFU/VWCjettkxCd2djdltG/+9Iwh6&#10;nHce3o9yOTkrDjiG3pOCy1kCAqnxpqdWwfrt4eIGRIiajLaeUMEXBlhWpyelLow/0ise6tgKNqFQ&#10;aAVdjEMhZWg6dDrM/IDEvw8/Oh35HFtpRn1kc2dlmiS5dLonTuj0gPcdNrt67zjkaf5M6xdc9Mmn&#10;XYV3vdk91hulzs+mu1sQEaf4B8NPfa4OFXfa+j2ZIKyC7DrPGFWQLrIrEEzk85TXbX8VWZXy/4bq&#10;GwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJlAwNjBAQAA1QMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJDaUVLeAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAGwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt"/>
+              <v:line w14:anchorId="4F78BEA5" id="Straight Connector 32" o:spid="_x0000_s1026" style="position:absolute;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="273.25pt,147.65pt" to="336pt,147.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtnLO/uQEAAGcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8luGzEMvRfoPwi61zN2WycZeBygMdxL&#10;lwBtPoDWMiNAG0TVY/99KXlJ2t6KXDQUKT6+R3JW9wdn2V4lNMH3fD5rOVNeBGn80POnn9t3t5xh&#10;Bi/BBq96flTI79dv36ym2KlFGIOVKjEC8dhNsedjzrFrGhSjcoCzEJWnoA7JQaZrGhqZYCJ0Z5tF&#10;2y6bKSQZUxAKkbybU5CvK77WSuTvWqPKzPacuOV6pnruytmsV9ANCeJoxJkG/AcLB8ZT0SvUBjKw&#10;X8n8A+WMSAGDzjMRXBO0NkJVDaRm3v6l5scIUVUt1ByM1zbh68GKb/sH/5ioDVPEDuNjKioOOrny&#10;JX7sUJt1vDZLHTIT5Ly5Wy7fLzgTl1DznBcT5s8qOFaMnlvjiwzoYP8FM9Wip5cnxe3D1lhbR2E9&#10;m2iPFjctTUsAbYS2kMl0UfYc/cAZ2IFWTeRUITFYI0t6AcI07B5sYnugcX/Y3s4/bU6PRpDq5L37&#10;2BJ0rYWQvwZ5cs/bi5+4nWEqzz/wC+kN4HjKqaECRSnWl/qqbtxZ43NDi7UL8lj73JQbTbOmnTev&#10;rMvLO9kv/4/1bwAAAP//AwBQSwMEFAAGAAgAAAAhAJoclbHeAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8tOwzAQRfdI/IM1SGwQdQiNoSFOBZFgx4LAB7jx5EHscRS7bfr3GAmpLGfm6M65xXax&#10;hh1w9oMjCXerBBhS4/RAnYSvz9fbR2A+KNLKOEIJJ/SwLS8vCpVrd6QPPNShYzGEfK4k9CFMOee+&#10;6dEqv3ITUry1brYqxHHuuJ7VMYZbw9MkEdyqgeKHXk1Y9diM9d5KaKdUjMa81N+ifbup3seKNstJ&#10;yuur5fkJWMAlnGH41Y/qUEannduT9sxIyNYii6iEdJPdA4uEeEhju93fhpcF/9+h/AEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDtnLO/uQEAAGcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCaHJWx3gAAAAsBAAAPAAAAAAAAAAAAAAAAABMEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="#4a7ebb" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="288FF0AF" wp14:editId="08E5A4D9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="295E3C48" wp14:editId="1F3B54F3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3991317</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>967105</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1184031" cy="515815"/>
                 <wp:effectExtent l="0" t="0" r="16510" b="17780"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Rectangle 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1184031" cy="515815"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4AC5BCB3" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="006B464D" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                          <w:p w14:paraId="3502A900" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="006B464D" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006B464D">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Use alternative mode of travel (road, UN air assets, etc.)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="288FF0AF" id="Rectangle 9" o:spid="_x0000_s1027" style="position:absolute;margin-left:314.3pt;margin-top:76.15pt;width:93.25pt;height:40.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByI4oTZgIAACUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZOuCOkXQosOA&#10;oi3aDj0rslQbkEWNUmJnXz9KdpyiLXYYloNCieQj9fTos/O+NWyn0DdgS16c5JwpK6Fq7HPJfz5e&#10;fTrlzAdhK2HAqpLvlefnq48fzjq3VDOowVQKGYFYv+xcyesQ3DLLvKxVK/wJOGXJqQFbEWiLz1mF&#10;oiP01mSzPP+SdYCVQ5DKezq9HJx8lfC1VjLcau1VYKbk1FtIK6Z1E9dsdSaWzyhc3cixDfEPXbSi&#10;sVR0groUQbAtNm+g2kYieNDhREKbgdaNVOkOdJsif3Wbh1o4le5C5Hg30eT/H6y82T24OyQaOueX&#10;nsx4i15jG/+pP9YnsvYTWaoPTNJhUZzO888FZ5J8i2JxWiwim9kx26EP3xW0LBolR3qMxJHYXfsw&#10;hB5CKO9YP1lhb1Rswdh7pVlTUcVZyk7SUBcG2U7QowoplQ3F4KpFpYbjRU6/sZ8pI3WXACOyboyZ&#10;sEeAKLu32EOvY3xMVUlZU3L+t8aG5CkjVQYbpuS2sYDvARi61Vh5iD+QNFATWQr9pidu6DFiZDzZ&#10;QLW/Q4YwKN07edUQ+9fChzuBJG0aAhrXcEuLNtCVHEaLsxrw93vnMZ4UR17OOhqVkvtfW4GKM/PD&#10;kha/FfN5nK20mS++zmiDLz2blx67bS+AHo6UQ90lM8YHczA1QvtEU72OVcklrKTaJZcBD5uLMIww&#10;fRekWq9TGM2TE+HaPjgZwSPPUV2P/ZNAN0owkHhv4DBWYvlKiUNszLSw3gbQTZLpkdfxBWgWk5TG&#10;70Yc9pf7FHX8uq3+AAAA//8DAFBLAwQUAAYACAAAACEAwj8oF98AAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy07DMBBF90j8gzVI7KjzIKkV4lQICSGxQbT9ADcekkA8jmynCXw9ZkWXo3t075l6&#10;t5qRndH5wZKEdJMAQ2qtHqiTcDw83wlgPijSarSEEr7Rw665vqpVpe1C73jeh47FEvKVktCHMFWc&#10;+7ZHo/zGTkgx+7DOqBBP13Ht1BLLzcizJCm5UQPFhV5N+NRj+7WfjQSbvoXXw3I/Ey7uRQyf7fiz&#10;FVLe3qyPD8ACruEfhj/9qA5NdDrZmbRno4QyE2VEY1BkObBIiLRIgZ0kZHleAG9qfvlD8wsAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQByI4oTZgIAACUFAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDCPygX3wAAAAsBAAAPAAAAAAAAAAAAAAAAAMAE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:rect w14:anchorId="295E3C48" id="Rectangle 9" o:spid="_x0000_s1027" style="position:absolute;margin-left:314.3pt;margin-top:76.15pt;width:93.25pt;height:40.6pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKzzR+YwIAAOcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nyZYGdYqsQYYB&#10;RVugHXpmZCk2IEsapcTufv0o2WnarqdhOSik+CU+Pvrism81O0j0jTUlL85yzqQRtmrMruQ/Hzaf&#10;5pz5AKYCbY0s+ZP0/HL58cNF5xZyYmurK4mMkhi/6FzJ6xDcIsu8qGUL/sw6acioLLYQSMVdViF0&#10;lL3V2STPv2SdxcqhFdJ7ul0PRr5M+ZWSItwq5WVguuT0tpBOTOc2ntnyAhY7BFc3YnwG/MMrWmgM&#10;FX1OtYYAbI/NX6naRqD1VoUzYdvMKtUImXqgbor8TTf3NTiZeiFwvHuGyf+/tOLmcO/ukGDonF94&#10;EmMXvcI2/tP7WJ/AenoGS/aBCbosivk0/1xwJsg2K2bzYhbRzE7RDn34Lm3LolBypGEkjOBw7cPg&#10;enSJxbzVTbVptE4K7rZXGtkBaHDTzbz4th6zv3LThnUln8ymOQ1XABFIaQgktq4quTc7zkDviJki&#10;YKr9Ktq/UyQVr6GSQ+lZTr9j5cE99fgqT+xiDb4eQpJpDNEm5pOJiGPTJ5yjFPptzxp6axEj4s3W&#10;Vk93yNAOXPVObBrKfw0+3AESOalTWrhwS4fSltq3o8RZbfH3e/fRnzhDVs46IjtB82sPKDnTPwyx&#10;6byYTuN2JGU6+zohBV9ati8tZt9eWRoLzZ5el8ToH/RRVGjbR9rLVaxKJjCCag9DGJWrMCwhbbaQ&#10;q1Vyo41wEK7NvRMxeUQuIvvQPwK6kUSB6Hdjj4sBizdcGnxjpLGrfbCqSUQ74UrDiwptUxrjuPlx&#10;XV/qyev0fVr+AQAA//8DAFBLAwQUAAYACAAAACEAG0xex+EAAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3KgTRwlpiFMhRMUBoYrSCzcnNnHUeB3Fbhv+nuUEx9U8zbytN4sb&#10;2dnMYfAoIV0lwAx2Xg/YSzh8bO9KYCEq1Gr0aCR8mwCb5vqqVpX2F3w3533sGZVgqJQEG+NUcR46&#10;a5wKKz8ZpOzLz05FOuee61ldqNyNXCRJwZ0akBasmsyTNd1xf3ISjp/Pu7fd+iC2Tr+0yRDv13Z+&#10;lfL2Znl8ABbNEv9g+NUndWjIqfUn1IGNEgpRFoRSkIsMGBFlmqfAWgkiy3LgTc3//9D8AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIrPNH5jAgAA5wQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABtMXsfhAAAACwEAAA8AAAAAAAAAAAAAAAAAvQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4AC5BCB3" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="006B464D" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                    <w:p w14:paraId="3502A900" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="006B464D" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006B464D">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Use alternative mode of travel (road, UN air assets, etc.)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E20FB8C" wp14:editId="025F09FF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4236B57F" wp14:editId="47DDA8B5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2901462</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>539262</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="422030"/>
                 <wp:effectExtent l="76200" t="0" r="57150" b="54610"/>
                 <wp:wrapNone/>
                 <wp:docPr id="31" name="Straight Arrow Connector 31"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="422030"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="24205844" id="Straight Arrow Connector 31" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:228.45pt;margin-top:42.45pt;width:0;height:33.25pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSXOFE3AEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvZCZZBCjKZIWywAVB&#10;xMIHeD3tjCW/1G4yyd/T9iSzq0VCAnHxs6u7qtze3J68E0fAbGPo5HLRSgFBx96GQyd/fP/46p0U&#10;mVTolYsBOnmGLG+3L19sxrSGVRyi6wEFJwl5PaZODkRp3TRZD+BVXsQEgS9NRK+It3hoelQjZ/eu&#10;WbXtm2aM2CeMGnLm07vpUm5rfmNA01djMpBwnWRuVEes40MZm+1GrQ+o0mD1hYb6BxZe2cBF51R3&#10;ipT4ifa3VN5qjDkaWujom2iM1VA1sJpl+0zN/aASVC1sTk6zTfn/pdVfjnsUtu/kzVKKoDy/0T2h&#10;soeBxHvEOIpdDIF9jCg4hP0aU14zbBf2eNnltMci/mTQl5lliVP1+Dx7DCcSejrUfPp6tWpvqv3N&#10;Iy5hpk8QvSiLTuYLj5nAslqsjp8zcWUGXgGlqAti5A5cvW3bGkbKug+hF3ROrInQqnBwUAQw0AWe&#10;ipCJel3R2cGU6BsYtoTJTgVrM8LOoTgqbiOlNQSqVtRMHF1gxjo3AycKfwRe4gsUaqP+DXhG1Mox&#10;0Az2NkSsBjyrTqcrZTPFXx2YdBcLHmJ/ro9areGOq15dfkdp6af7Cn/8w9tfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAgEeb/+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLmhL&#10;N3XdVppOgIS0C0NsXLhljddWa5zSZG15e4w4wMmy/en352wz2kb02PnakYLZNAKBVDhTU6ng/fA8&#10;WYHwQZPRjSNU8IUeNvn1VaZT4wZ6w34fSsEh5FOtoAqhTaX0RYVW+6lrkXh3cp3VgduulKbTA4fb&#10;Rs6jKJFW18QXKt3iU4XFeX+xCoZ+l9x9LB/Xn8uXU2eT1/N2O4+Uur0ZH+5BBBzDHww/+qwOOTsd&#10;3YWMF42CeJGsGVWwirky8Ds4MrmYxSDzTP5/If8GAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA0lzhRNwBAAALBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAgEeb/+AAAAAKAQAADwAAAAAAAAAAAAAAAAA2BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <v:shape w14:anchorId="08A6E4C0" id="Straight Arrow Connector 31" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:228.45pt;margin-top:42.45pt;width:0;height:33.25pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzL7Vx0AEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z23HAce07iQ2xgtw&#10;JwE/wEvSNlKaRHZYt3+Pk+52B7whXlLHrj9//uys706jE0eDZINvZbOopTBeBW1938of3/evbqWg&#10;BF6DC9608mxI3m1evlhPcWWWYQhOGxQM4mk1xVYOKcVVVZEazAi0CNF4DnYBR0h8xb7SCBOjj65a&#10;1vXbagqoIwZliNi7m4NyU/C7zqh033VkknCtZG6pnFjOQz6rzRpWPUIcrLrQgH9gMYL1XPQKtYME&#10;4ifav6BGqzBQ6NJChbEKXWeVKT1wN039RzffBoim9MLiULzKRP8PVn09bv0DsgxTpBXFB8xdnDoc&#10;85f5iVMR63wVy5ySULNTsfdmuaxfFx2rp7yIlD6ZMIpstJISgu2HtA3e80QCNkUrOH6mxJU58TEh&#10;F/Vhb50rg3FeTLxVy3c1z04B70fnILE5Rs2wvpcCXM+LpxIWSArO6pyegQj7w9ahOAIP/2Z/23zY&#10;zT8NoM3sff+mZuhSiyB9CXp2N/Wjn7ldYArP3/Az6R3QMOeU0AyVwLqPXot0jrzyCS343pkcYzjn&#10;MzdTdvPS/5P02ToEfS4TqfKN517SLjuaF+v5ne3nL2nzCwAA//8DAFBLAwQUAAYACAAAACEA2qes&#10;lN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPsU7DQAyGdyTe4WQkFtReWiWlhFwqVImJLhQ6&#10;dHMTNwnkfFHu2gSeHqMOMFm2P/3+nK1G26oz9b5xbGA2jUARF65suDLw/vY8WYLyAbnE1jEZ+CIP&#10;q/z6KsO0dAO/0nkbKiUh7FM0UIfQpVr7oiaLfuo6YtkdXW8xSNtXuuxxkHDb6nkULbTFhuVCjR2t&#10;ayo+tydrYPMxBJx/82Y93Ee7u5ddsj/GnTG3N+PTI6hAY/iD4Vdf1CEXp4M7celVayBOFg+CGljG&#10;UgW4DA5CJrMYdJ7p/y/kPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDzL7Vx0AEAAJED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDap6yU3wAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAACoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" strokecolor="#4a7ebb" strokeweight="1pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="130F30EA" wp14:editId="48D43A1B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D9E0890" wp14:editId="52BB49DD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2954215</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2689909</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="188106"/>
                 <wp:effectExtent l="76200" t="0" r="57150" b="59690"/>
                 <wp:wrapNone/>
                 <wp:docPr id="25" name="Straight Arrow Connector 25"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="188106"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="78DB052C" id="Straight Arrow Connector 25" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:232.6pt;margin-top:211.8pt;width:0;height:14.8pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAW6O7g2gEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P0zAQfEfiP1h+p0kqcVRV0xPqAS8I&#10;Ku74AT7HTiz5S+ulaf89ayfNoUNC4nQvTuzszM6MN7vbs7PspCCZ4FverGrOlJehM75v+c+Hz+82&#10;nCUUvhM2eNXyi0r8dv/2zW6MW7UOQ7CdAkYkPm3H2PIBMW6rKslBOZFWISpPH3UAJ5C20FcdiJHY&#10;na3WdX1TjQG6CEGqlOj0bvrI94VfayXxu9ZJIbMtJ21YVijrY16r/U5sexBxMHKWIV6gwgnjqelC&#10;dSdQsF9g/qJyRkJIQeNKBlcFrY1UxQO5aepnbu4HEVXxQuGkuMSUXo9WfjsdgZmu5ev3nHnh6I7u&#10;EYTpB2QfAcLIDsF7yjEAoxLKa4xpS7CDP8K8S/EI2fxZg8tPssXOJePLkrE6I5PToaTTZrNp6ptM&#10;Vz3hIiT8ooJj+aXladaxCGhKxOL0NeEEvAJyU+vZSLzrD3VdylAY+8l3DC+RPCEY4Xur5o7WU+Ns&#10;ZJJe3vBi1UT0Q2mKhMRODcswqoMFdhI0RkJK5bFZmKg6w7SxdgFOEv4JnOszVJVB/R/wgiidg8cF&#10;7IwPUAJ41h3PV8l6qr8mMPnOETyG7lIutURDE1duZ/478kj/uS/wp394/xsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKiQKx7gAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdXCp&#10;CyFOBUhIvRRE4cLNjbdJ1NgOtpuEv2cRB7jN7oxm3xaryXZswBBb7xRczTJg6CpvWlcreH97urwB&#10;FpN2RnfeoYIvjLAqT08KnRs/ulcctqlmVOJirhU0KfU557Fq0Oo48z068vY+WJ1oDDU3QY9Ubjsu&#10;skxyq1tHFxrd42OD1WF7tArG4VlefCwfbj+Xm32w8uWwXotMqfOz6f4OWMIp/YXhB5/QoSSmnT86&#10;E1mn4FouBEVJiLkERonfzY7EYi6AlwX//0P5DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ABbo7uDaAQAACwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAKiQKx7gAAAACwEAAA8AAAAAAAAAAAAAAAAANAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <v:shape w14:anchorId="09B29E63" id="Straight Arrow Connector 25" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:232.6pt;margin-top:211.8pt;width:0;height:14.8pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtqaplzwEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12v0zAMfUfiP0R5Z20nuIxp3ZXYGC98&#10;XAn4AV6StpHSJLLDuv17nHR39wJviJfUdupjn2Nnc38enTgZJBt8K5tFLYXxKmjr+1b++H54tZKC&#10;EngNLnjTyosheb99+WIzxbVZhiE4bVAwiKf1FFs5pBTXVUVqMCPQIkTj+bILOEJiF/tKI0yMPrpq&#10;Wdd31RRQRwzKEHF0P1/KbcHvOqPS164jk4RrJfeWyonlPOaz2m5g3SPEwaprG/APXYxgPRe9Qe0h&#10;gfiJ9i+o0SoMFLq0UGGsQtdZZQoHZtPUf7D5NkA0hQuLQ/EmE/0/WPXltPMPyDJMkdYUHzCzOHc4&#10;5i/3J85FrMtNLHNOQs1BxdFmtWrqu6xj9ZQXkdJHE0aRjVZSQrD9kHbBe55IwKZoBadPlObEx4Rc&#10;1IeDda4MxnkxcYnl25pnp4D3o3OQ2ByjZljfSwGu58VTCQskBWd1Ts9AhP1x51CcgIf/+rBq3u/n&#10;nwbQZo6+e1MzdKlFkD4HPYeb+jHOpK4wheBv+LnpPdAw55SrGSqBdR+8FukSeeUTWvC9M1eNnM+9&#10;mbKbV/5P0mfrGPSlTKTKHs+9VL7uaF6s5z7bz1/S9hcAAAD//wMAUEsDBBQABgAIAAAAIQCiH/6V&#10;4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3JP6DdUgsqHVwm4BCnApVYqILhQ7d&#10;rrGbBOJzFLtN4NdziAG2d/ee3n1XrCbXibMdQutJw+08AWGp8qalWsPb69PsHkSISAY7T1bDpw2w&#10;Ki8vCsyNH+nFnrexFlxCIUcNTYx9LmWoGuswzH1vib2jHxxGHodamgFHLnedVEmSSYct8YUGe7tu&#10;bPWxPTkNm/cxovqizXq8S3Y3z7t0f1z2Wl9fTY8PIKKd4l8YfvAZHUpmOvgTmSA6DcssVRxloRYZ&#10;CE78bg4s0oUCWRby/w/lNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAtqaplzwEAAJED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCiH/6V4AAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAACkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" strokecolor="#4a7ebb" strokeweight="1pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10C5F807" wp14:editId="15C8CC55">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="760D7D0C" wp14:editId="7E83266C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2942492</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2098431</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="164123"/>
                 <wp:effectExtent l="76200" t="0" r="57150" b="64770"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Straight Arrow Connector 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="164123"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="040B5168" id="Straight Arrow Connector 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:231.7pt;margin-top:165.25pt;width:0;height:12.9pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAGwSW2AEAAAkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAUfEfiHyy/01xAC6qarlAXeEFQ&#10;sfABXsdOLPmm40PT/j3HTppdLRISiBcnvsycmfHx7vbsLDspSCb4jjebmjPlZeiNHzr+4/vHV+84&#10;Syh8L2zwquMXlfjt/uWL3RS3qg1jsL0CRiQ+bafY8RExbqsqyVE5kTYhKk+bOoATSFMYqh7EROzO&#10;Vm1d31RTgD5CkColWr2bN/m+8GutJH7VOilktuOkDcsIZXzIY7Xfie0AIo5GLjLEP6hwwngqulLd&#10;CRTsJ5jfqJyREFLQuJHBVUFrI1XxQG6a+pmb+1FEVbxQOCmuMaX/Ryu/nI7ATN/xljMvHF3RPYIw&#10;w4jsPUCY2CF4TzEGYG1Oa4ppS6CDP8IyS/EI2fpZg8tfMsXOJeHLmrA6I5PzoqTV5uZN077OdNUj&#10;LkLCTyo4ln86nhYZa/2mBCxOnxPOwCsgF7WeTcTbvq3rcgyFsR98z/ASyRKCEX6waqloPRXORmbp&#10;5Q8vVs1E35SmQEjsXLC0ojpYYCdBTSSkVB6blYlOZ5g21q7AWcIfgcv5DFWlTf8GvCJK5eBxBTvj&#10;A5QAnlXH81Wyns9fE5h95wgeQn8pl1qioX4rt7O8jdzQT+cF/viC978AAAD//wMAUEsDBBQABgAI&#10;AAAAIQC1hdnH4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuiCWsWwal&#10;6QRISLsAYnDhljVeW61xSpK15e0J4gBH//70+3OxnmzHBvShdaTgaiaAIVXOtFQreH97vLwGFqIm&#10;oztHqOALA6zL05NC58aN9IrDNtYslVDItYImxj7nPFQNWh1mrkdKu73zVsc0+pobr8dUbjs+F0Jy&#10;q1tKFxrd40OD1WF7tArG4VlefKzubz5XT3tv5cths5kLpc7PprtbYBGn+AfDj35ShzI57dyRTGCd&#10;goXMFglVkGViCSwRv8kuJUuZAS8L/v+H8hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAA&#10;GwSW2AEAAAkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC1hdnH4AAAAAsBAAAPAAAAAAAAAAAAAAAAADIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <v:shape w14:anchorId="35A54457" id="Straight Arrow Connector 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:231.7pt;margin-top:165.25pt;width:0;height:12.9pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsCRS90AEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZKyLEvVdCVayoWP&#10;lYAfMLWdxJJjWzOmaf89Y6fbXeCGuDgz48ybeW/G6/vT6MTRINngW9ksaimMV0Fb37fyx/f9qzsp&#10;KIHX4II3rTwbkvebly/WU1yZZRiC0wYFg3haTbGVQ0pxVVWkBjMCLUI0ni+7gCMkdrGvNMLE6KOr&#10;lnV9W00BdcSgDBFHd/Ol3BT8rjMqfe06Mkm4VnJvqZxYzkM+q80aVj1CHKy6tAH/0MUI1nPRK9QO&#10;EoifaP+CGq3CQKFLCxXGKnSdVaZwYDZN/QebbwNEU7iwOBSvMtH/g1Vfjlv/gCzDFGlF8QEzi1OH&#10;Y/5yf+JUxDpfxTKnJNQcVBxtbm+a5eusY/WUF5HSRxNGkY1WUkKw/ZC2wXueSMCmaAXHT5TmxMeE&#10;XNSHvXWuDMZ5MXGJ5duaZ6eA96NzkNgco2ZY30sBrufFUwkLJAVndU7PQIT9YetQHIGHf7O/a97v&#10;5p8G0GaOvntTM3SpRZA+Bz2Hm/oxzqQuMIXgb/i56R3QMOeUqxkqgXUfvBbpHHnlE1rwvTMXjZzP&#10;vZmymxf+T9Jn6xD0uUykyh7PvVS+7GherOc+289f0uYXAAAA//8DAFBLAwQUAAYACAAAACEAvwoM&#10;TN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hIXBBLWD9ApemEJnFiFwY7&#10;cPOarC00TtVka+HXY8QBjn796PXjcjW7XpzsGDpPGm4WCoSl2puOGg2vL4/XdyBCRDLYe7IaPm2A&#10;VXV+VmJh/ETP9rSNjeASCgVqaGMcCilD3VqHYeEHS7w7+NFh5HFspBlx4nLXy6VSuXTYEV9ocbDr&#10;1tYf26PTsHmfIi6/aLOebtXu6mmXvR3SQevLi/nhHkS0c/yD4Uef1aFip70/kgmi15DmScqohiRR&#10;GQgmfpM9J1megKxK+f+H6hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAsCRS90AEAAJED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC/CgxM3wAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAACoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" strokecolor="#4a7ebb" strokeweight="1pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53539DAA" wp14:editId="49D452DB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08660130" wp14:editId="4C483CF8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2912892</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1377462</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="199292"/>
                 <wp:effectExtent l="76200" t="0" r="57150" b="48895"/>
                 <wp:wrapNone/>
                 <wp:docPr id="23" name="Straight Arrow Connector 23"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="199292"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="707BC935" id="Straight Arrow Connector 23" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:229.35pt;margin-top:108.45pt;width:0;height:15.7pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDupA092gEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01yQgFZNV6su8IKg&#10;YuEDvM64seSbxqZp/56xk2ZXi4QE2hcnduacOed4sr05W8NOgFF71/FmVXMGTvpeu2PHf/749OYD&#10;ZzEJ1wvjHXT8ApHf7F6/2o5hA60fvOkBGZG4uBlDx4eUwqaqohzAirjyARx9VB6tSLTFY9WjGInd&#10;mqqt63fV6LEP6CXESKd300e+K/xKgUzflIqQmOk4aUtlxbI+5LXabcXmiCIMWs4yxH+osEI7arpQ&#10;3Ykk2C/Uf1BZLdFHr9JKelt5pbSE4oHcNPUzN/eDCFC8UDgxLDHFl6OVX08HZLrvePuWMycs3dF9&#10;QqGPQ2K3iH5ke+8c5eiRUQnlNYa4IdjeHXDexXDAbP6s0OYn2WLnkvFlyRjOicnpUNJps1636zbT&#10;VY+4gDF9Bm9Zful4nHUsApoSsTh9iWkCXgG5qXFsJN72fV2XsiS0+eh6li6BPCXUwh0NzB2No8bZ&#10;yCS9vKWLgYnoOyiKhMRODcswwt4gOwkaIyEluNQsTFSdYUobswAnCX8FzvUZCmVQ/wW8IEpn79IC&#10;ttp5LAE8657OV8lqqr8mMPnOETz4/lIutURDE1duZ/478kg/3Rf44z+8+w0AAP//AwBQSwMEFAAG&#10;AAgAAAAhALMIIoDhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC5oS1dG&#10;25WmEyAh7TIQGxduWZO11RqnJFlb3h4jDnD070+/PxfryXRs0M63FgUs5hEwjZVVLdYC3vfPswyY&#10;DxKV7CxqAV/aw7q8vChkruyIb3rYhZpRCfpcCmhC6HPOfdVoI/3c9hppd7TOyECjq7lycqRy0/E4&#10;ihJuZIt0oZG9fmp0ddqdjYBxeEluPtLH1We6PTqTvJ42mzgS4vpqergHFvQU/mD40Sd1KMnpYM+o&#10;POsELO+ylFAB8SJZASPiNzlQssxugZcF//9D+Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDupA092gEAAAsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCzCCKA4QAAAAsBAAAPAAAAAAAAAAAAAAAAADQEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <v:shape w14:anchorId="1CB04FA9" id="Straight Arrow Connector 23" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:229.35pt;margin-top:108.45pt;width:0;height:15.7pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWDjlnzwEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N7aDPjZBnAWaNL30&#10;sUDbD2Ak2RYgSwKpxsnfl5Kz2W17K3qRScoccobU5v48OnEySDb4VjaLWgrjVdDW96388f3w6k4K&#10;SuA1uOBNKy+G5P325YvNFNdmGYbgtEHBIJ7WU2zlkFJcVxWpwYxAixCN58su4AiJXewrjTAx+uiq&#10;ZV2/raaAOmJQhoij+/lSbgt+1xmVvnYdmSRcK7m3VE4s5zGf1XYD6x4hDlZd24B/6GIE67noDWoP&#10;CcRPtH9BjVZhoNClhQpjFbrOKlM4MJum/oPNtwGiKVxYHIo3mej/waovp51/QJZhirSm+ICZxbnD&#10;MX+5P3EuYl1uYplzEmoOKo42q9Vytcw6Vk95ESl9NGEU2WglJQTbD2kXvOeJBGyKVnD6RGlOfEzI&#10;RX04WOfKYJwXE5dYvqt5dgp4PzoHic0xaob1vRTgel48lbBAUnBW5/QMRNgfdw7FCXj4rw93zfv9&#10;/NMA2szR1ZuaoUstgvQ56Dnc1I9xJnWFKQR/w89N74GGOadczVAJrPvgtUiXyCuf0ILvnblq5Hzu&#10;zZTdvPJ/kj5bx6AvZSJV9njupfJ1R/NiPffZfv6Str8AAAD//wMAUEsDBBQABgAIAAAAIQC5h/cL&#10;4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtXuq2UphOaxIldNthh&#10;t6zx2kLjVE22Fp4eIw5w9O9Pvz/nq9G24oK9bxwpmE0jEEilMw1VCt5enycpCB80Gd06QgWf6GFV&#10;XF/lOjNuoC1edqESXEI+0wrqELpMSl/WaLWfug6JdyfXWx147Ctpej1wuW1lHEULaXVDfKHWHa5r&#10;LD92Z6tg8z4EHX/RZj0so/3dy35+OCWdUrc349MjiIBj+IPhR5/VoWCnozuT8aJVkMzTJaMK4tni&#10;AQQTv8mRkyS9B1nk8v8PxTcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFg45Z88BAACR&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAuYf3C+EA&#10;AAALAQAADwAAAAAAAAAAAAAAAAApBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;" strokecolor="#4a7ebb" strokeweight="1pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="717B7C10" wp14:editId="29537038">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A57C838" wp14:editId="64A8C2D1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1072662</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>808892</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="152400"/>
                 <wp:effectExtent l="76200" t="0" r="57150" b="57150"/>
                 <wp:wrapNone/>
                 <wp:docPr id="21" name="Straight Arrow Connector 21"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="152400"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6C372B40" id="Straight Arrow Connector 21" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:84.45pt;margin-top:63.7pt;width:0;height:12pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB77/lF3AEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zQVN1VNV6gLvCCo&#10;WPgArzNuLPmm8dC0f8/YabNokZBY7YsdX86Zc07Gm5uTd+IImG0MnWwXSykg6NjbcOjkzx+fXr2X&#10;IpMKvXIxQCfPkOXN9uWLzZjWsIpDdD2gYJKQ12Pq5ECU1k2T9QBe5UVMEPjQRPSKeImHpkc1Mrt3&#10;zWq5fNuMEfuEUUPOvHs7Hcpt5TcGNH0zJgMJ10nWRnXEOt6Xsdlu1PqAKg1WX2SoJ6jwygYuOlPd&#10;KlLiF9q/qLzVGHM0tNDRN9EYq6F6YDft8pGbu0ElqF44nJzmmPLz0eqvxz0K23dy1UoRlOd/dEeo&#10;7GEg8QExjmIXQ+AcIwq+wnmNKa8Ztgt7vKxy2mMxfzLoy8y2xKlmfJ4zhhMJPW1q3m3frF4va/zN&#10;Ay5hps8QvSgfncwXHbOAtkasjl8ycWUGXgGlqAtiZN7VO6Yta1LWfQy9oHNiT4RWhYODYoCBLvBU&#10;jEzS6xedHUxE38FwJCx2KlibEXYOxVFxGymtIVCNojLx7QIz1rkZOEn4J/Byv0ChNur/gGdErRwD&#10;zWBvQ8QawKPqdLpKNtP9awKT7xLBfezP9afWaLjjalaX11Fa+s91hT+84e1vAAAA//8DAFBLAwQU&#10;AAYACAAAACEAf1ZxoeAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXBBL&#10;V412K00nQELahSEGF25Z47XVGqc0WVv+PR4XuL1nPz1/zteTbcWAvW8cKZjPIhBIpTMNVQo+3p9v&#10;lyB80GR06wgVfKOHdXF5kevMuJHecNiFSnAJ+UwrqEPoMil9WaPVfuY6JN4dXG91YNtX0vR65HLb&#10;yjiKEml1Q3yh1h0+1VgedyerYBy2yc1n+rj6Sl8OvU1ej5tNHCl1fTU93IMIOIW/MJzxGR0KZtq7&#10;ExkvWvbJcsVRFnG6AHFO/E72LO7mC5BFLv//UPwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAe+/5RdwBAAALBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAf1ZxoeAAAAALAQAADwAAAAAAAAAAAAAAAAA2BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <v:shape w14:anchorId="62AAECC7" id="Straight Arrow Connector 21" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:84.45pt;margin-top:63.7pt;width:0;height:12pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGv/hW0AEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgO2q0L4hRYsuxl&#10;lwLdPoDRxRagGygtTv5+lJym3fY27EWmSPHw8JBe35+cZUeFyQTf827Rcqa8CNL4oec/vu/f3HGW&#10;MngJNnjV87NK/H7z+tV6iiu1DGOwUiEjEJ9WU+z5mHNcNU0So3KQFiEqT0Ed0EGmKw6NRJgI3dlm&#10;2bZvmymgjBiESom8uznINxVfayXyN62Tysz2nLjlemI9D+VsNmtYDQhxNOJCA/6BhQPjqegVagcZ&#10;2E80f0E5IzCkoPNCBNcErY1QtQfqpmv/6OZxhKhqLyROileZ0v+DFV+PW/+AJMMU0yrFByxdnDS6&#10;8iV+7FTFOl/FUqfMxOwU5O1ulzdt1bF5zouY8icVHCtGz1NGMMOYt8F7mkjArmoFx88pU2VKfEoo&#10;RX3YG2vrYKxnE5VYvqMKTADth7aQyXRREqwfOAM70OKJjBUyBWtkSS9ACYfD1iI7Ag3/Zn/XfdjN&#10;j0aQava+v21n8vQa8pcgZ3fXPvmJ2wWm8vwNv5DeQRrnnBqa9ymDsR+9ZPkcaeUzGvCDVSVGcNYX&#10;bqru5qX/Z+mLdQjyXCfSlBvNvaZddrQs1ss72S//pM0vAAAA//8DAFBLAwQUAAYACAAAACEAddmk&#10;Kt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DQAyE70i8w8pIXBDdNEp/CNlUqBIneqHQ&#10;Azc3cZNA1htlt03g6XF7gduMPRp/zlajbdWJet84NjCdRKCIC1c2XBl4f3u+X4LyAbnE1jEZ+CYP&#10;q/z6KsO0dAO/0mkbKiUl7FM0UIfQpVr7oiaLfuI6YtkdXG8xiO0rXfY4SLltdRxFc22xYblQY0fr&#10;moqv7dEa2HwOAeMf3qyHRbS7e9nNPg5JZ8ztzfj0CCrQGP7CcMYXdMiFae+OXHrVip8vHyQqIl4k&#10;oM6Jy2QvYjZNQOeZ/v9D/gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDGv/hW0AEAAJED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB12aQq3wAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAACoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" strokecolor="#4a7ebb" strokeweight="1pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0104D84F" wp14:editId="31EAF883">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3946A7CA" wp14:editId="669FBE62">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2877478</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1131033" cy="298939"/>
                 <wp:effectExtent l="0" t="0" r="12065" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Rectangle 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1131033" cy="298939"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4FF89C28" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="006B464D" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                          <w:p w14:paraId="7F9121D3" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="006B464D" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006B464D">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Use Air Operator</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0104D84F" id="Rectangle 11" o:spid="_x0000_s1028" style="position:absolute;margin-left:0;margin-top:226.55pt;width:89.05pt;height:23.55pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAa3hesZwIAACUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSRpYaMVKapATJMQ&#10;oMHEs+vYJJLj885uk+7X7+ykKYJpD9Py4Ni+u+/On7/zxWXfGrZT6BuwJS9Ocs6UlVA19qXkP55u&#10;Pp1z5oOwlTBgVcn3yvPL1ccPF51bqhnUYCqFjECsX3au5HUIbpllXtaqFf4EnLJk1ICtCLTEl6xC&#10;0RF6a7JZnn/OOsDKIUjlPe1eD0a+SvhaKxnutfYqMFNyqi2kEdO4iWO2uhDLFxSubuRYhviHKlrR&#10;WEo6QV2LINgWm3dQbSMRPOhwIqHNQOtGqnQGOk2RvznNYy2cSmchcrybaPL/D1be7R7dAxINnfNL&#10;T9N4il5jG/9UH+sTWfuJLNUHJmmzKOZFPp9zJsk2W5wv5ovIZnaMdujDVwUti5OSI11G4kjsbn0Y&#10;XA8uFHfMn2Zhb1QswdjvSrOmooyzFJ2koa4Msp2gSxVSKhuKwVSLSg3bZzl9Yz1TRKouAUZk3Rgz&#10;YY8AUXbvsYdaR/8YqpKypuD8b4UNwVNEygw2TMFtYwH/BGDoVGPmwf9A0kBNZCn0m564idSQZ9zZ&#10;QLV/QIYwKN07edMQ+7fChweBJG1qAmrXcE+DNtCVHMYZZzXgrz/tR39SHFk566hVSu5/bgUqzsw3&#10;S1pcFKensbfS4vTsy4wW+NqyeW2x2/YK6OIKehicTNPoH8xhqhHaZ+rqdcxKJmEl5S65DHhYXIWh&#10;heldkGq9Tm7UT06EW/voZASPPEd1PfXPAt0owUDivYNDW4nlGyUOvjHSwnobQDdJpkdexxugXkxS&#10;Gt+N2Oyv18nr+LqtfgMAAP//AwBQSwMEFAAGAAgAAAAhANGy2RfdAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyondLSKM2mQkgIiQui5QPceElS7HUUO03g63FPcJvVrGbe&#10;lLvZWXGmIXSeEbKFAkFce9Nxg/BxeL7LQYSo2WjrmRC+KcCuur4qdWH8xO903sdGpBAOhUZoY+wL&#10;KUPdktNh4Xvi5H36wemYzqGRZtBTCndWLpV6kE53nBpa3dNTS/XXfnQIPnuLr4dpNTJNw0venWr7&#10;s8kRb2/mxy2ISHP8e4YLfkKHKjEd/cgmCIuQhkSE1fo+A3GxN3kSR4S1UkuQVSn/D6h+AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABreF6xnAgAAJQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANGy2RfdAAAACAEAAA8AAAAAAAAAAAAAAAAAwQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:rect w14:anchorId="3946A7CA" id="Rectangle 11" o:spid="_x0000_s1028" style="position:absolute;margin-left:0;margin-top:226.55pt;width:89.05pt;height:23.55pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlb7RJZAIAAOcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20n6dYEdYqsQYYB&#10;xVqgHXpmZCk2IEsapcTufv0o2WnarqdhOSik+CU+Pvryqm81O0j0jTUlL85yzqQRtmrMruQ/Hzaf&#10;LjjzAUwF2hpZ8ifp+dXy44fLzi3kxNZWVxIZJTF+0bmS1yG4RZZ5UcsW/Jl10pBRWWwhkIq7rELo&#10;KHurs0mef846i5VDK6T3dLsejHyZ8islRbhVysvAdMnpbSGdmM5tPLPlJSx2CK5uxPgM+IdXtNAY&#10;Kvqcag0B2B6bv1K1jUDrrQpnwraZVaoRMvVA3RT5m27ua3Ay9ULgePcMk/9/acWPw727Q4Khc37h&#10;SYxd9Arb+E/vY30C6+kZLNkHJuiyKKZFPp1yJsg2mV/Mp/OIZnaKdujDN2lbFoWSIw0jYQSHGx8G&#10;16NLLOatbqpNo3VScLe91sgOQIObbS6Kr+sx+ys3bVhH1c9nOQ1XABFIaQgktq4quTc7zkDviJki&#10;YKr9Ktq/UyQVr6GSQ+nznH7HyoN76vFVntjFGnw9hCTTGKJNzCcTEcemTzhHKfTbnjX01kmMiDdb&#10;Wz3dIUM7cNU7sWko/w34cAdI5KROaeHCLR1KW2rfjhJntcXf791Hf+IMWTnriOwEza89oORMfzfE&#10;pnkxm8XtSMrs/MuEFHxp2b60mH17bWksBa22E0mM/kEfRYW2faS9XMWqZAIjqPYwhFG5DsMS0mYL&#10;uVolN9oIB+HG3DsRk0fkIrIP/SOgG0kUiH4/7HExYPGGS4NvjDR2tQ9WNYloJ1xpeFGhbUpjHDc/&#10;rutLPXmdvk/LPwAAAP//AwBQSwMEFAAGAAgAAAAhAN1GNUDfAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyo3UBpG7KpEKLigKqK0gs3J17iqPE6it02/D3uCW6zmtXMm2I1&#10;uk6caAitZ4TpRIEgrr1puUHYf67vFiBC1Gx055kQfijAqry+KnRu/Jk/6LSLjUghHHKNYGPscylD&#10;bcnpMPE9cfK+/eB0TOfQSDPocwp3ncyUepROt5warO7pxVJ92B0dwuHrdbvZLvfZ2pm3SrVxvrTD&#10;O+Ltzfj8BCLSGP+e4YKf0KFMTJU/sgmiQ0hDIsLD7H4K4mLPF0lUCDOlMpBlIf8PKH8BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA5W+0SWQCAADnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3UY1QN8AAAAIAQAADwAAAAAAAAAAAAAAAAC+BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4FF89C28" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="006B464D" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                    <w:p w14:paraId="7F9121D3" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="006B464D" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006B464D">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Use Air Operator</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28D34079" wp14:editId="586F7633">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="195792D1" wp14:editId="4FA80DE7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2349940</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1576705</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1119554" cy="515815"/>
                 <wp:effectExtent l="0" t="0" r="23495" b="17780"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Rectangle 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1119554" cy="515815"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="603F6B8A" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00370E7A" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                          <w:p w14:paraId="04A02F7C" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00370E7A" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00370E7A">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>UNDP Head of Office authorize the use of air operator</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="28D34079" id="Rectangle 10" o:spid="_x0000_s1029" style="position:absolute;margin-left:185.05pt;margin-top:124.15pt;width:88.15pt;height:40.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzx86bZwIAACUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5faTpmg0qUlSBmCYh&#10;QIOJZ9exSSTH553dJt2v39lJUwRoD9Py4Ni+u+/On7/z+UXfGrZT6BuwJc9PZpwpK6Fq7HPJfz5e&#10;fzrlzAdhK2HAqpLvlecXq48fzju3VHOowVQKGYFYv+xcyesQ3DLLvKxVK/wJOGXJqAFbEWiJz1mF&#10;oiP01mTz2exL1gFWDkEq72n3ajDyVcLXWslwp7VXgZmSU20hjZjGTRyz1blYPqNwdSPHMsQ/VNGK&#10;xlLSCepKBMG22LyBahuJ4EGHEwltBlo3UqUz0Gny2avTPNTCqXQWIse7iSb//2Dl7e7B3SPR0Dm/&#10;9DSNp+g1tvFP9bE+kbWfyFJ9YJI28zw/K4oFZ5JsRV6c5kVkMztGO/Thm4KWxUnJkS4jcSR2Nz4M&#10;rgcXijvmT7OwNyqWYOwPpVlTUcZ5ik7SUJcG2U7QpQoplQ35YKpFpYbtYkbfWM8UkapLgBFZN8ZM&#10;2CNAlN1b7KHW0T+GqqSsKXj2t8KG4CkiZQYbpuC2sYDvARg61Zh58D+QNFATWQr9piduSv45esad&#10;DVT7e2QIg9K9k9cNsX8jfLgXSNKmJqB2DXc0aANdyWGccVYD/n5vP/qT4sjKWUetUnL/aytQcWa+&#10;W9LiWb5YxN5Ki0XxdU4LfGnZvLTYbXsJdHE5PQxOpmn0D+Yw1QjtE3X1OmYlk7CScpdcBjwsLsPQ&#10;wvQuSLVeJzfqJyfCjX1wMoJHnqO6HvsngW6UYCDx3sKhrcTylRIH3xhpYb0NoJsk0yOv4w1QLyYp&#10;je9GbPaX6+R1fN1WfwAAAP//AwBQSwMEFAAGAAgAAAAhAIKRz7vgAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FOwzAQRfdI3MEaJHbUSZq2IcSpEBJCYoNoOYAbD0nAHkex0wROz7CC5eg//f+m&#10;2i/OijOOofekIF0lIJAab3pqFbwdH28KECFqMtp6QgVfGGBfX15UujR+plc8H2IruIRCqRV0MQ6l&#10;lKHp0Omw8gMSZ+9+dDryObbSjHrmcmdlliRb6XRPvNDpAR86bD4Pk1Pg05f4fJzziXAen4r+o7Hf&#10;u0Kp66vl/g5ExCX+wfCrz+pQs9PJT2SCsArWuyRlVEGWF2sQTGzybQ7ixFF2uwFZV/L/D/UPAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALPHzptnAgAAJQUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIKRz7vgAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;wQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:rect w14:anchorId="195792D1" id="Rectangle 10" o:spid="_x0000_s1029" style="position:absolute;margin-left:185.05pt;margin-top:124.15pt;width:88.15pt;height:40.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4VjraZAIAAOcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1n8ZYGdYqsQYYB&#10;RVugHXpmZCk2IEsapcTufv0o2WnarqdhOSik+CU+Pvrism81O0j0jTUlz88mnEkjbNWYXcl/Pmw+&#10;zTnzAUwF2hpZ8ifp+eXy44eLzi3k1NZWVxIZJTF+0bmS1yG4RZZ5UcsW/Jl10pBRWWwhkIq7rELo&#10;KHurs+lk8iXrLFYOrZDe0+16MPJlyq+UFOFWKS8D0yWnt4V0Yjq38cyWF7DYIbi6EeMz4B9e0UJj&#10;qOhzqjUEYHts/krVNgKttyqcCdtmVqlGyNQDdZNP3nRzX4OTqRcCx7tnmPz/SytuDvfuDgmGzvmF&#10;JzF20Sts4z+9j/UJrKdnsGQfmKDLPM/Pi2LGmSBbkRfzvIhoZqdohz58l7ZlUSg50jASRnC49mFw&#10;PbrEYt7qpto0WicFd9srjewANLjZZp5/W4/ZX7lpw7qST4vZhIYrgAikNAQSW1eV3JsdZ6B3xEwR&#10;MNV+Fe3fKZKK11DJoXQxod+x8uCeenyVJ3axBl8PIck0hmgT88lExLHpE85RCv22Zw299XOMiDdb&#10;Wz3dIUM7cNU7sWko/zX4cAdI5KROaeHCLR1KW2rfjhJntcXf791Hf+IMWTnriOwEza89oORM/zDE&#10;pvN8NovbkZRZ8XVKCr60bF9azL69sjSWnFbbiSRG/6CPokLbPtJermJVMoERVHsYwqhchWEJabOF&#10;XK2SG22Eg3Bt7p2IySNyEdmH/hHQjSQKRL8be1wMWLzh0uAbI41d7YNVTSLaCVcaXlRom9IYx82P&#10;6/pST16n79PyDwAAAP//AwBQSwMEFAAGAAgAAAAhAFviuWviAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8tOwzAQRfdI/IM1SOyo3TR9JI1TIUTFAlUVpRt2TjyNo8Z2FLtt+HuGFSxH9+jeM8Vm&#10;tB274hBa7yRMJwIYutrr1jUSjp/bpxWwEJXTqvMOJXxjgE15f1eoXPub+8DrITaMSlzIlQQTY59z&#10;HmqDVoWJ79FRdvKDVZHOoeF6UDcqtx1PhFhwq1pHC0b1+GKwPh8uVsL563W/22fHZGv1WyXauMzM&#10;8C7l48P4vAYWcYx/MPzqkzqU5FT5i9OBdRJmSzElVEKSrmbAiJinixRYRVGSzYGXBf//Q/kDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOFY62mQCAADnBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAW+K5a+IAAAALAQAADwAAAAAAAAAAAAAAAAC+&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAM0FAAAAAA==&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="603F6B8A" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00370E7A" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                    <w:p w14:paraId="04A02F7C" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00370E7A" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00370E7A">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>UNDP Head of Office authorize the use of air operator</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FDAB4AA" wp14:editId="1451BCB2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D2A36AC" wp14:editId="578069EE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2372995</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>967105</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1002323" cy="398584"/>
                 <wp:effectExtent l="0" t="0" r="26670" b="20955"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Rectangle 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1002323" cy="398584"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="28F7D2D9" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00370E7A" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                          <w:p w14:paraId="0CE894E9" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00370E7A" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00370E7A">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Request Advice from ATSFP</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4FDAB4AA" id="Rectangle 8" o:spid="_x0000_s1030" style="position:absolute;margin-left:186.85pt;margin-top:76.15pt;width:78.9pt;height:31.4pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1VGqVZwIAACUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQtZYOqKapATJMQ&#10;IGDi2XXsJpLj885uk+7X7+ykKQK0h2l5cGzf3Xfnz995cdk1hu0U+hpswScnOWfKSihruyn4z+eb&#10;L+ec+SBsKQxYVfC98vxy+fnTonVzNYUKTKmQEYj189YVvArBzbPMy0o1wp+AU5aMGrARgZa4yUoU&#10;LaE3Jpvm+desBSwdglTe0+51b+TLhK+1kuFea68CMwWn2kIaMY3rOGbLhZhvULiqlkMZ4h+qaERt&#10;KekIdS2CYFus30E1tUTwoMOJhCYDrWup0hnoNJP8zWmeKuFUOguR491Ik/9/sPJu9+QekGhonZ97&#10;msZTdBqb+Kf6WJfI2o9kqS4wSZuTPJ+eTk85k2Q7vTg/O59FNrNjtEMfvitoWJwUHOkyEkdid+tD&#10;73pwobhj/jQLe6NiCcY+Ks3qkjJOU3SShroyyHaCLlVIqWyY9KZKlKrfPsvpG+oZI1J1CTAi69qY&#10;EXsAiLJ7j93XOvjHUJWUNQbnfyusDx4jUmawYQxuagv4EYChUw2Ze/8DST01kaXQrTvipuCJ+riz&#10;hnL/gAyhV7p38qYm9m+FDw8CSdrUBNSu4Z4GbaAtOAwzzirA3x/tR39SHFk5a6lVCu5/bQUqzswP&#10;S1q8mMxmsbfSYnb2bUoLfG1Zv7bYbXMFdHETehicTNPoH8xhqhGaF+rqVcxKJmEl5S64DHhYXIW+&#10;heldkGq1Sm7UT06EW/vkZASPPEd1PXcvAt0gwUDivYNDW4n5GyX2vjHSwmobQNdJpkdehxugXkxS&#10;Gt6N2Oyv18nr+Lot/wAAAP//AwBQSwMEFAAGAAgAAAAhAIbkLdjfAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOhDAURfcm/kPzTNw5pSADQcrEmBgTN8aZ+YAOfQJKX0lbBvTrrStn+XJP7j2v&#10;3q1mZGd0frAkQWwSYEit1QN1Eo6H57sSmA+KtBotoYRv9LBrrq9qVWm70Due96FjsYR8pST0IUwV&#10;577t0Si/sRNSzD6sMyrE03VcO7XEcjPyNEm23KiB4kKvJnzqsf3az0aCFW/h9bDcz4SLeymHz3b8&#10;KUopb2/WxwdgAdfwD8OfflSHJjqd7Ezas1FCVmRFRGOQpxmwSOSZyIGdJKQiF8Cbml/+0PwCAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9VRqlWcCAAAlBQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhuQt2N8AAAALAQAADwAAAAAAAAAAAAAAAADB&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAM0FAAAAAA==&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:rect w14:anchorId="7D2A36AC" id="Rectangle 8" o:spid="_x0000_s1030" style="position:absolute;margin-left:186.85pt;margin-top:76.15pt;width:78.9pt;height:31.4pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvd2VTZAIAAOcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kyZYGdYqsQYYB&#10;RRugLXpmZCk2IEsapcTufv0o2WnarqdhOSik+CU+Pvryqms0O0j0tTUFH53lnEkjbFmbXcEfH9Zf&#10;Zpz5AKYEbY0s+LP0/Grx+dNl6+ZybCurS4mMkhg/b13BqxDcPMu8qGQD/sw6acioLDYQSMVdViK0&#10;lL3R2TjPv2atxdKhFdJ7ul31Rr5I+ZWSItwp5WVguuD0tpBOTOc2ntniEuY7BFfVYngG/MMrGqgN&#10;FX1JtYIAbI/1X6maWqD1VoUzYZvMKlULmXqgbkb5u27uK3Ay9ULgePcCk/9/acXt4d5tkGBonZ97&#10;EmMXncIm/tP7WJfAen4BS3aBCboc5fn4fHzOmSDb+cVsOptENLNTtEMffkjbsCgUHGkYCSM43PjQ&#10;ux5dYjFvdV2ua62TgrvttUZ2ABrcZD0bfV8N2d+4acPago+nk5yGK4AIpDQEEhtXFtybHWegd8RM&#10;ETDVfhPtPyiSildQyr70NKffsXLvnnp8kyd2sQJf9SHJNIRoE/PJRMSh6RPOUQrdtmM1vTWBF2+2&#10;tnzeIEPbc9U7sa4p/w34sAEkclKntHDhjg6lLbVvB4mzyuLvj+6jP3GGrJy1RHaC5tceUHKmfxpi&#10;08VoMonbkZTJ9NuYFHxt2b62mH1zbWksI1ptJ5IY/YM+igpt80R7uYxVyQRGUO1+CINyHfolpM0W&#10;crlMbrQRDsKNuXciJo/IRWQfuidAN5AoEP1u7XExYP6OS71vjDR2uQ9W1YloJ1xpeFGhbUpjHDY/&#10;rutrPXmdvk+LPwAAAP//AwBQSwMEFAAGAAgAAAAhAF+XWwjhAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8tOwzAQRfdI/IM1SOyo81AITeNUCFGxQKiidMPOid04ajyObLcNf8+wosvRPbr3TL2e&#10;7cjO2ofBoYB0kQDT2Dk1YC9g/7V5eAIWokQlR4dawI8OsG5ub2pZKXfBT33exZ5RCYZKCjAxThXn&#10;oTPayrBwk0bKDs5bGen0PVdeXqjcjjxLkkdu5YC0YOSkX4zujruTFXD8ft1+bJf7bGPVW5sMsVwa&#10;/y7E/d38vAIW9Rz/YfjTJ3VoyKl1J1SBjQLyMi8JpaDIcmBEFHlaAGsFZGmRAm9qfv1D8wsAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBvd2VTZAIAAOcEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBfl1sI4QAAAAsBAAAPAAAAAAAAAAAAAAAAAL4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="28F7D2D9" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00370E7A" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                    <w:p w14:paraId="0CE894E9" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00370E7A" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00370E7A">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Request Advice from ATSFP</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EC0B176" wp14:editId="6164C991">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="746CBCA1" wp14:editId="0A8D5F48">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>527050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>972966</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1090247" cy="381000"/>
                 <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1090247" cy="381000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="00DE1215" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00F379CD" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                          <w:p w14:paraId="51D743BE" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00F379CD" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F379CD">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Use Air Operator</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1EC0B176" id="Rectangle 5" o:spid="_x0000_s1031" style="position:absolute;margin-left:41.5pt;margin-top:76.6pt;width:85.85pt;height:30pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCc+EQfZgIAACUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSTpyoCKFFUgpkkI&#10;EDDx7Do2ieT4vLPbpPv1OztpigDtYdqL4/PdfXf+8p3PL/rWsK1C34AteXGUc6ashKqxLyX/+XT9&#10;5ZQzH4SthAGrSr5Tnl8sP38679xCzaAGUylkBGL9onMlr0Nwiyzzslat8EfglCWnBmxFIBNfsgpF&#10;R+ityWZ5/i3rACuHIJX3dHo1OPky4WutZLjT2qvATMmpt5BWTOs6rtnyXCxeULi6kWMb4h+6aEVj&#10;qegEdSWCYBts3kG1jUTwoMORhDYDrRup0h3oNkX+5jaPtXAq3YXI8W6iyf8/WHm7fXT3SDR0zi88&#10;beMteo1t/FJ/rE9k7SayVB+YpMMiP8tn8xPOJPm+nhZ5ntjMDtkOffiuoGVxU3Kkn5E4EtsbH6gi&#10;he5DyDjUT7uwMyq2YOyD0qypqOIsZSdpqEuDbCvopwoplQ3F4KpFpYbjY2pn38+UkUomwIisG2Mm&#10;7BEgyu499tDrGB9TVVLWlJz/rbEhecpIlcGGKbltLOBHAIZuNVYe4vckDdRElkK/7ombkh/HyHiy&#10;hmp3jwxhULp38roh9m+ED/cCSdo0BDSu4Y4WbaArOYw7zmrA3x+dx3hSHHk562hUSu5/bQQqzswP&#10;S1o8K+bzOFvJmB+fzMjA1571a4/dtJdAP66gh8HJtI3xwey3GqF9pqlexarkElZS7ZLLgHvjMgwj&#10;TO+CVKtVCqN5ciLc2EcnI3jkOarrqX8W6EYJBhLvLezHSizeKHGIjZkWVpsAukkyPfA6/gGaxSSl&#10;8d2Iw/7aTlGH1235BwAA//8DAFBLAwQUAAYACAAAACEAoAf3a94AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTtKVRiFMhJITEBdHyAW68JAF7HdlOE/h6lhPcdmdHs2/q&#10;/eKsOGOIgycF+SoDgdR6M1Cn4O34eFOCiEmT0dYTKvjCCPvm8qLWlfEzveL5kDrBIRQrraBPaayk&#10;jG2PTseVH5H49u6D04nX0EkT9Mzhzsoiy26l0wPxh16P+NBj+3mYnAKfv6Tn47yZCOfwVA4frf3e&#10;lUpdXy33dyASLunPDL/4jA4NM538RCYKq6Bcc5XE+nZdgGBDsd3sQJx4yFmRTS3/V2h+AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJz4RB9mAgAAJQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKAH92veAAAACgEAAA8AAAAAAAAAAAAAAAAAwAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:rect w14:anchorId="746CBCA1" id="Rectangle 5" o:spid="_x0000_s1031" style="position:absolute;margin-left:41.5pt;margin-top:76.6pt;width:85.85pt;height:30pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWPg8zZAIAAOcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21nydoGdYqsQYYB&#10;RVugHXpmZCk2IEsapcTufv0o2Wn6Og27yKRI8fHxoy8u+1azvUTfWFPy4iTnTBphq8ZsS/7rYf3l&#10;jDMfwFSgrZElf5KeXy4+f7ro3FxObG11JZFREOPnnSt5HYKbZ5kXtWzBn1gnDRmVxRYCqbjNKoSO&#10;orc6m+T5t6yzWDm0QnpPt6vByBcpvlJShFulvAxMl5xqC+nEdG7imS0uYL5FcHUjxjLgH6pooTGU&#10;9DnUCgKwHTbvQrWNQOutCifCtplVqhEy9UDdFPmbbu5rcDL1QuB49wyT/39hxc3+3t0hwdA5P/ck&#10;xi56hW38Un2sT2A9PYMl+8AEXRb5eT6ZnnImyPb1rMjzhGZ2fO3Qhx/StiwKJUcaRsII9tc+UEZy&#10;PbjEZN7qplo3WicFt5srjWwPNLjp+qz4voqzoiev3LRhXcknsyklZwKIQEpDILF1Vcm92XIGekvM&#10;FAFT7lev/QdJUvIaKjmknlFbh75G9/dVxC5W4OvhSUoxFqtNjCcTEcemjzhHKfSbnjVU6yy+iDcb&#10;Wz3dIUM7cNU7sW4o/jX4cAdI5KROaeHCLR1KW2rfjhJntcU/H91Hf+IMWTnriOwEze8doORM/zTE&#10;pvNiOo3bkZTp7HRCCr60bF5azK69sjSWglbbiSRG/6APokLbPtJeLmNWMoERlHsYwqhchWEJabOF&#10;XC6TG22Eg3Bt7p2IwSNyEdmH/hHQjSQKRL8be1gMmL/h0uAbXxq73AWrmkS0I640vKjQNqUxjpsf&#10;1/WlnryO/6fFXwAAAP//AwBQSwMEFAAGAAgAAAAhAEUpkn3gAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPwzAMhe9I/IfISNxYuo6xrTSdEGLigKaJsQu3tDFNtcapkmwr/x5zgpv9/PT8vXI9&#10;ul6cMcTOk4LpJAOB1HjTUavg8LG5W4KISZPRvSdU8I0R1tX1VakL4y/0jud9agWHUCy0ApvSUEgZ&#10;G4tOx4kfkPj25YPTidfQShP0hcNdL/Mse5BOd8QfrB7w2WJz3J+cguPny267Wx3yjTOvddalxcqG&#10;N6Vub8anRxAJx/Rnhl98RoeKmWp/IhNFr2A54yqJ9fksB8GGfH6/AFHzMGVFVqX8X6H6AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANY+DzNkAgAA5wQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEUpkn3gAAAACgEAAA8AAAAAAAAAAAAAAAAAvgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="00DE1215" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00F379CD" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                    <w:p w14:paraId="51D743BE" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00F379CD" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F379CD">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Use Air Operator</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7295A760" wp14:editId="7242F6B2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C8D0B1F" wp14:editId="79F0866A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2901462</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>533400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="427892" cy="5862"/>
                 <wp:effectExtent l="0" t="0" r="10795" b="32385"/>
                 <wp:wrapNone/>
                 <wp:docPr id="20" name="Straight Connector 20"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="427892" cy="5862"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700"/>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="3C2B9E8D" id="Straight Connector 20" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="228.45pt,42pt" to="262.15pt,42.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpHkKpzgEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadIIdkvUdA9dAQcE&#10;FQs/wOuMG0v+0tg07b9n7GSzK0BIu+Ji2Z55b948j7c3Z2vYCTBq7zq+XtWcgZO+1+7Y8R/fP7zZ&#10;cBaTcL0w3kHHLxD5ze71q+0YWmj84E0PyIjExXYMHR9SCm1VRTmAFXHlAzgKKo9WJDrisepRjMRu&#10;TdXU9VU1euwDegkx0u3tFOS7wq8UyPRVqQiJmY6TtlRWLOt9XqvdVrRHFGHQcpYhXqDCCu2o6EJ1&#10;K5JgP1H/QWW1RB+9SivpbeWV0hJKD9TNuv6tm7tBBCi9kDkxLDbF/0crv5wOyHTf8YbsccLSG90l&#10;FPo4JLb3zpGDHhkFyakxxJYAe3fA+RTDAXPbZ4WWKaPDJxqCYgS1xs7F58viM5wTk3T5trnevG84&#10;kxR6t7lqMnc1kWSygDF9BG9Z3nTcaJdNEK04fY5pSn1IydfGsZGqNtd1EVlllZOusksXA1PaN1DU&#10;KdWfFJYZg71BdhI0HUJKcGk9azGOsjNMaWMWYF10/BM452colPl7DnhBlMrepQVstfP4t+rp/CBZ&#10;Tflk5ZO+8/be95fyYiVAg1Tcnoc+T+rTc4E/fs3dLwAAAP//AwBQSwMEFAAGAAgAAAAhAJuxbGDf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6IpYyuWkvTCSpxmYSAsgfw&#10;EtNWNEnVZFv39ngnONr+9fn7y81sB3GkKfTeKXhYJCDIaW961yrYfb3er0GEiM7g4B0pOFOATXV9&#10;VWJh/Ml90rGJrWCICwUq6GIcCymD7shiWPiRHN++/WQx8ji10kx4Yrgd5DJJMmmxd/yhw5HqjvRP&#10;c7AK0pd6+zZ81M1uvMvq9/y8TbRGpW5v5ucnEJHm+BeGiz6rQ8VOe39wJoiBGass56iCdcqdOLBa&#10;po8g9pdFDrIq5f8G1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaR5Cqc4BAADiAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAm7FsYN8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAAAoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADQFAAAA&#10;AA==&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt"/>
+              <v:line w14:anchorId="2D3E5532" id="Straight Connector 20" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="228.45pt,42pt" to="262.15pt,42.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxj7nqxAEAAHQDAAAOAAAAZHJzL2Uyb0RvYy54bWysk8tu2zAQRfcF+g8E97VkIQ9HsBygMdwu&#10;+gjQ5gPGFCkR4Asc1rL/vkPKcdJ2V2RDDIfU4dw7o/X90Rp2kBG1dx1fLmrOpBO+127o+NPP3YcV&#10;Z5jA9WC8kx0/SeT3m/fv1lNoZeNHb3oZGUEctlPo+JhSaKsKxSgt4MIH6ehQ+Wgh0TYOVR9hIro1&#10;VVPXN9XkYx+iFxKRstv5kG8KXykp0nelUCZmOk61pbLGsu7zWm3W0A4RwqjFuQz4jyosaEePXlBb&#10;SMB+Rf0PymoRPXqVFsLbyiulhSwaSM2y/kvNjxGCLFrIHAwXm/DtsOLb4cE9RrJhCthieIxZxVFF&#10;y5TR4TP1tOiiStmx2Ha62CaPiQlKXjW3q7uGM0FH16ubJptazZAMCxHTJ+kty0HHjXZZE7Rw+IJp&#10;vvp8Jaed32ljSl+MYxMV0NzW1DoBNB7KQKLQhr7j6AbOwAw0dyLFgkRvdJ8/zyCMw/7BRHYA6v3V&#10;brX8uJ0vjdDLOXt3XRO6vIWQvvp+Ti/r5zzJOGOKpD/4uegt4Dh/U47Oyo3L78syfmeNL+7maO/7&#10;UzG9yjtqbaGfxzDPzus9xa9/ls1vAAAA//8DAFBLAwQUAAYACAAAACEAG6iNoN8AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwWrCQBCG74W+wzKF3uqmNgaN2UgRiqJgqdb7mh2T0OxsyG40vn3H&#10;U3ucmY9/vj9bDLYRF+x87UjB6ygCgVQ4U1Op4Pvw8TIF4YMmoxtHqOCGHhb540OmU+Ou9IWXfSgF&#10;h5BPtYIqhDaV0hcVWu1HrkXi29l1Vgceu1KaTl853DZyHEWJtLom/lDpFpcVFj/73irY7D57f97g&#10;arvu6vXqkCy37fGm1PPT8D4HEXAIfzDc9VkdcnY6uZ6MF42CeJLMGFUwjbkTA5Nx/AbidF/MQOaZ&#10;/N8g/wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCxj7nqxAEAAHQDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAbqI2g3wAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAB4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#4a7ebb" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="683FAC7D" wp14:editId="762B19ED">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B618EEA" wp14:editId="08B46AF9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3669323</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-35169</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="357554"/>
                 <wp:effectExtent l="76200" t="0" r="76200" b="61595"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Straight Arrow Connector 19"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="357554"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5089F971" id="Straight Arrow Connector 19" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:288.9pt;margin-top:-2.75pt;width:0;height:28.15pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgBUh92wEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P0zAQfEfiP1h+p0kL5aBqekI94AVB&#10;xcEP8Dl2Y8lfWi9N8u9ZO2kOHRISiBcndnZmZ8ab/e3gLLsoSCb4hq9XNWfKy9Aaf274928fXrzh&#10;LKHwrbDBq4aPKvHbw/Nn+z7u1CZ0wbYKGJH4tOtjwzvEuKuqJDvlRFqFqDx91AGcQNrCuWpB9MTu&#10;bLWp69dVH6CNEKRKiU7vpo/8UPi1VhK/aJ0UMttw0oZlhbI+5LU67MXuDCJ2Rs4yxD+ocMJ4arpQ&#10;3QkU7AeY36ickRBS0LiSwVVBayNV8UBu1vUTN/ediKp4oXBSXGJK/49Wfr6cgJmW7u4tZ144uqN7&#10;BGHOHbJ3AKFnx+A95RiAUQnl1ce0I9jRn2DepXiCbH7Q4PKTbLGhZDwuGasBmZwOJZ2+3N5st68y&#10;XfWIi5DwowqO5ZeGp1nHImBdIhaXTwkn4BWQm1rPenKxuanrUobC2Pe+ZThG8oRghD9bNXe0nhpn&#10;I5P08oajVRPRV6UpEhI7NSzDqI4W2EXQGAkplcf1wkTVGaaNtQtwkvBH4FyfoaoM6t+AF0TpHDwu&#10;YGd8gBLAk+44XCXrqf6awOQ7R/AQ2rFcaomGJq7czvx35JH+dV/gj//w4ScAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBiDYix3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhc0JYw&#10;qe0oTSdAQtoFEIMLt6zx2mqNU5qsLf8eIw5ws5+f3vtcbGbXiRGH0HrScL1UIJAqb1uqNby/PS7W&#10;IEI0ZE3nCTV8YYBNeX5WmNz6iV5x3MVacAiF3GhoYuxzKUPVoDNh6Xskvh384EzkdailHczE4a6T&#10;K6VS6UxL3NCYHh8arI67k9Mwjc/p1Ud2f/OZPR0Gl74ct9uV0vryYr67BRFxjn9m+MFndCiZae9P&#10;ZIPoNCRZxuhRwyJJQLDhV9jzoNYgy0L+/6D8BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ACAFSH3bAQAACwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAGINiLHfAAAACQEAAA8AAAAAAAAAAAAAAAAANQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <v:shape w14:anchorId="1777169A" id="Straight Arrow Connector 19" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:288.9pt;margin-top:-2.75pt;width:0;height:28.15pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfmv300AEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGnZskvVdCVaygXY&#10;lYAPmNpOYsmxrRnTtH/P2Ol2F7ghLu543Hkz783L+v40OHE0SDb4Rs5ntRTGq6Ct7xr54/v+zZ0U&#10;lMBrcMGbRp4NyfvN61frMa7MIvTBaYOCQTytxtjIPqW4qipSvRmAZiEaz49twAESX7GrNMLI6IOr&#10;FnX9rhoD6ohBGSLO7qZHuSn4bWtUemhbMkm4RvJsqZxYzkM+q80aVh1C7K26jAH/MMUA1nPTK9QO&#10;EoifaP+CGqzCQKFNMxWGKrStVaZwYDbz+g8233qIpnBhcSheZaL/B6u+Hrf+EVmGMdKK4iNmFqcW&#10;h/zL84lTEet8FcucklBTUnH27fJ2ubzJOlbPdREpfTJhEDloJCUE2/VpG7znjQScF63g+JnSVPhU&#10;kJv6sLfOlcU4L0Z21eK25t0pYH+0DhKHQ9QM6zspwHVsPJWwQFJwVufyDETYHbYOxRF4+Tf7u/mH&#10;3fSnHrSZsu+XNUOXXgTpS9BTel4/5ZnUBaYQ/A0/D70D6qea8jRBJbDuo9cinSNbPqEF3zlz0cj5&#10;PJsp3rzwf5Y+R4egz2UjVb7x3kvni0ezsV7eOX75JW1+AQAA//8DAFBLAwQUAAYACAAAACEAMqM5&#10;7d4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DQAyFdyT+w8lILKi9UBFShVwqVImJLrR0&#10;YHNzbhLI+aLctQn8eowYYLOfn977XKwm16kzDaH1bOB2noAirrxtuTbwunuaLUGFiGyx80wGPinA&#10;qry8KDC3fuQXOm9jrSSEQ44Gmhj7XOtQNeQwzH1PLLejHxxGWYda2wFHCXedXiTJvXbYsjQ02NO6&#10;oepje3IGNu9jxMUXb9Zjluxvnvfp2/GuN+b6anp8ABVpin9m+MEXdCiF6eBPbIPqDKRZJujRwCxN&#10;QYnhVzjIkCxBl4X+/0H5DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN+a/fTQAQAAkQMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADKjOe3eAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;" strokecolor="#4a7ebb" strokeweight="1pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56AA4A48" wp14:editId="5DF09248">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C787C45" wp14:editId="0544242F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2801814</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-35169</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="861647" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Straight Connector 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="861647" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700"/>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="2551217A" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="220.6pt,-2.75pt" to="288.45pt,-2.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8SVDbwQEAANMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KMQgkEyzk4SC9F&#10;azTtBzDU0iLAF5asJf99l7StBE2BokUuFMmdmd1ZrjZ3szXsCBi1dz1vVjVn4KQftDv0/Mf3hw+3&#10;nMUk3CCMd9DzE0R+t33/bjOFDtZ+9GYAZCTiYjeFno8pha6qohzBirjyARwFlUcrEh3xUA0oJlK3&#10;plrXdVtNHoeAXkKMdHt/DvJt0VcKZPqqVITETM+ptlRWLOtTXqvtRnQHFGHU8lKG+I8qrNCOki5S&#10;9yIJ9hP1KymrJfroVVpJbyuvlJZQPJCbpv7NzeMoAhQv1JwYljbFt5OVX457ZHroecuZE5ae6DGh&#10;0IcxsZ13jhrokbW5T1OIHcF3bo+XUwx7zKZnhTZ/yQ6bS29PS29hTkzS5W3btB9vOJPXUPXMCxjT&#10;J/CW5U3PjXbZtejE8XNMlIugV0i+No5NNGvrm7q8X5ULO5dSdulk4Az7BoqsUfKmyJWhgp1BdhQ0&#10;DkJKcKnJ1iiBcYTONKWNWYj134kXfKZCGbh/IS+Mktm7tJCtdh7/lD3N15LVGU/lv/Cdt09+OJVH&#10;KgGanOLwMuV5NF+eC/35X9z+AgAA//8DAFBLAwQUAAYACAAAACEAhVoS098AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3LZ007qP0nRCSIA4McqkabesMW21xClNtpV/jxEH&#10;ONp+9L6P8/XgrDhjH1pPCibjBARS5U1LtYLt++NoCSJETUZbT6jgCwOsi+urXGfGX+gNz2WsBYdQ&#10;yLSCJsYukzJUDTodxr5D4tuH752OPPa1NL2+cLizcpokc+l0S9zQ6A4fGqyO5clxyfPihbYbXLXJ&#10;p30Ne707PpU7pW5vhvs7EBGH+AfDjz6rQ8FOB38iE4RVMJtNpowqGKUpCAbSxXwF4vC7kEUu/39Q&#10;fAMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB8SVDbwQEAANMDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCFWhLT3wAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAABsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt"/>
+              <v:line w14:anchorId="7BEC266D" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="220.6pt,-2.75pt" to="288.45pt,-2.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTTs43uQEAAGcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N7aDbTY14izQDdJL&#10;Hwts+wGMHrYAWRJENU7+vpScZLftrehFpkhxOEPSm4fTaNlRRTTedbxZ1JwpJ7w0ru/4j+/7d2vO&#10;MIGTYL1THT8r5A/bt282U2jV0g/eShUZgThsp9DxIaXQVhWKQY2ACx+Uo6D2cYRE19hXMsJE6KOt&#10;lnW9qiYfZYheKETy7uYg3xZ8rZVI37RGlZjtOHFL5YzlPOSz2m6g7SOEwYgLDfgHFiMYR0VvUDtI&#10;wH5G8xfUaET06HVaCD9WXmsjVNFAapr6DzXPAwRVtFBzMNzahP8PVnw9PrqnSG2YArYYnmJWcdJx&#10;zF/ix06lWedbs9QpMUHO9apZ3d1zJq6h6iUvREyflB9ZNjpujcsyoIXjZ0xUi55en2S383tjbRmF&#10;dWyiPVre1zQtAbQR2kIicwyy4+h6zsD2tGoixQKJ3hqZ0zMQxv7waCM7Ao37br9uPu7mRwNINXs/&#10;vK8JutRCSF+8nN1NffUTtwtM4fkbfia9AxzmnBLKUJRiXa6vysZdNL40NFsHL8+lz1W+0TRL2mXz&#10;8rq8vpP9+v/Y/gIAAP//AwBQSwMEFAAGAAgAAAAhAGGzLHneAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8tOwzAQRfdI/QdrKrFBrdOoCTTEqSAS3bEg8AFuPHkQexzFbpv+fY1YwHJmju6cm+9n&#10;o9kZJ9dbErBZR8CQaqt6agV8fb6tnoA5L0lJbQkFXNHBvljc5TJT9kIfeK58y0IIuUwK6LwfM85d&#10;3aGRbm1HpHBr7GSkD+PUcjXJSwg3msdRlHIjewofOjli2WE9VCcjoBnjdND6tfpOm8ND+T6UtJuv&#10;Qtwv55dnYB5n/wfDj35QhyI4He2JlGNawHa7iQMqYJUkwAKQPKY7YMffBS9y/r9BcQMAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCTTs43uQEAAGcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBhsyx53gAAAAkBAAAPAAAAAAAAAAAAAAAAABMEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="#4a7ebb" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="169F72E9" wp14:editId="462BC02A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="222CCCA2" wp14:editId="2BB3271D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1072662</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-41031</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="404446"/>
                 <wp:effectExtent l="76200" t="0" r="57150" b="53340"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Straight Arrow Connector 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="404446"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1CD4DA31" id="Straight Arrow Connector 12" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:84.45pt;margin-top:-3.25pt;width:0;height:31.85pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeqq2M2gEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P0zAQfEfiP1h+p0mr6kBR0xPqAS8I&#10;Ku74AT7Hbiz5S+ulaf49ayfNoUNC4nQvTuzszM6MN7vbi7PsrCCZ4Fu+XtWcKS9DZ/yp5T8fPr/7&#10;wFlC4Tthg1ctH1Xit/u3b3ZDbNQm9MF2ChiR+NQMseU9YmyqKsleOZFWISpPH3UAJ5C2cKo6EAOx&#10;O1tt6vqmGgJ0EYJUKdHp3fSR7wu/1krid62TQmZbTtqwrFDWx7xW+51oTiBib+QsQ7xAhRPGU9OF&#10;6k6gYL/A/EXljISQgsaVDK4KWhupigdys66fubnvRVTFC4WT4hJTej1a+e18BGY6ursNZ144uqN7&#10;BGFOPbKPAGFgh+A95RiAUQnlNcTUEOzgjzDvUjxCNn/R4PKTbLFLyXhcMlYXZHI6lHS6rbfb7U2m&#10;q55wERJ+UcGx/NLyNOtYBKxLxOL8NeEEvAJyU+vZkF28r+tShsLYT75jOEbyhGCEP1k1d7SeGmcj&#10;k/TyhqNVE9EPpSkSEjs1LMOoDhbYWdAYCSmVx/XCRNUZpo21C3CS8E/gXJ+hqgzq/4AXROkcPC5g&#10;Z3yAEsCz7ni5StZT/TWByXeO4DF0Y7nUEg1NXLmd+e/II/3nvsCf/uH9bwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAP7WhGnfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvEPkSVzQllJp&#10;6dY1nQAJaRdADC7cssZrqzVOSbK2vD0ZFzj+9qffn4vtZDo2oPOtJQl3iwQYUmV1S7WEj/en+QqY&#10;D4q06iyhhG/0sC2vrwqVazvSGw77ULNYQj5XEpoQ+pxzXzVolF/YHinujtYZFWJ0NddOjbHcdDxN&#10;EsGNaileaFSPjw1Wp/3ZSBiHF3H7mT2sv7LnozPi9bTbpYmUN7PpfgMs4BT+YLjoR3Uoo9PBnkl7&#10;1sUsVuuISpiLJbAL8Ds4SFhmKfCy4P8/KH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;nqqtjNoBAAALBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA/taEad8AAAAJAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <v:shape w14:anchorId="6DA19F86" id="Straight Arrow Connector 12" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:84.45pt;margin-top:-3.25pt;width:0;height:31.85pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbKRcx0AEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wEWdcFcQosWXbZ&#10;R4GuP4CRZFuALAmkFif/fpScpt12G3pRKCp85Ht8Xt+dBieOBskG38j5rJbCeBW09V0jH3/u391K&#10;QQm8Bhe8aeTZkLzbvH2zHuPKLEIfnDYoGMTTaoyN7FOKq6oi1ZsBaBai8fzYBhwg8RW7SiOMjD64&#10;alHXN9UYUEcMyhBxdjc9yk3Bb1uj0o+2JZOEayTPlsqJ5Tzks9qsYdUhxN6qyxjwH1MMYD03vULt&#10;IIH4hfYfqMEqDBTaNFNhqELbWmUKB2Yzr/9i89BDNIULi0PxKhO9Hqz6ftz6e2QZxkgriveYWZxa&#10;HPIvzydORazzVSxzSkJNScXZZb1cLm+yjtVzXURKX0wYRA4aSQnBdn3aBu95IwHnRSs4fqU0FT4V&#10;5KY+7K1zZTHOi5FdtfhQ8+4UsD9aB4nDIWqG9Z0U4Do2nkpYICk4q3N5BiLsDluH4gi8/OX+dv5p&#10;N/2pB22m7Mf3NUOXXgTpW9BTel4/5ZnUBaYQ/AM/D70D6qea8jRBJbDus9cinSNbPqEF3zlz0cj5&#10;PJsp3rzwf5Y+R4egz2UjVb7x3kvni0ezsV7eOX75JW1+AwAA//8DAFBLAwQUAAYACAAAACEArng1&#10;Nd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7CQBCG7yS+w2ZIvBDY2tiCtVtiSDzJRZSD&#10;t6E7tJXubNNdaPXpXbzo8Z/58s83+Xo0rbhQ7xrLCu4WEQji0uqGKwXvb8/zFQjnkTW2lknBFzlY&#10;FzeTHDNtB36ly85XIpSwy1BB7X2XSenKmgy6he2Iw+5oe4M+xL6SuschlJtWxlGUSoMNhws1drSp&#10;qTztzkbB9nPwGH/zdjMso/3sZZ98HO87pW6n49MjCE+j/4Phqh/UoQhOB3tm7UQbcrp6CKiCeZqA&#10;uAK/g4OCZBmDLHL5/4PiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANspFzHQAQAAkQMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK54NTXeAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;" strokecolor="#4a7ebb" strokeweight="1pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="198A8CA1" wp14:editId="1DD27F15">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12F04939" wp14:editId="2735C056">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1072857</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-53535</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="743829" cy="5862"/>
                 <wp:effectExtent l="0" t="0" r="18415" b="32385"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="Straight Connector 16"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1" flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="743829" cy="5862"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700"/>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="4FE0A718" id="Straight Connector 16" o:spid="_x0000_s1026" style="position:absolute;flip:x y;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="84.5pt,-4.2pt" to="143.05pt,-3.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh/1E90gEAAOwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6Lc6UwLdLujTvfQFXBA&#10;UO0C92zG6UTKl5zQaf89TmZ2WAFCWsQlcmI/+/nZ2d6crWEnwKi9a/lyUXMGTvpOu2PLv35592rD&#10;WUzCdcJ4By2/QOQ3u5cvtkNoYOV7bzpARklcbIbQ8j6l0FRVlD1YERc+gCOn8mhFoiseqw7FQNmt&#10;qVZ1va4Gj11ALyFGer0dnXxX8isFMn1WKkJipuXELZUTy/mQz2q3Fc0RRei1nGiIf2BhhXZUdE51&#10;K5Jg31H/lspqiT56lRbS28orpSWUHqibZf1LN/e9CFB6IXFimGWK/y+t/HQ6INMdzW7NmROWZnSf&#10;UOhjn9jeO0cKemTkJKWGEBsC7N0Bp1sMB8xtnxVapowOHygRL9a3bGUfNcnORfHLrDicE5P0ePXm&#10;9WZ1zZkk19vNepWrVGO6DA0Y03vwlmWj5Ua7LIdoxOljTGPoY0h+No4NVHV1VZfBVpnvyLBY6WJg&#10;DLsDRT1T/ZFh2TbYG2QnQXsipASXlhMX4yg6w5Q2ZgbWhcdfgVN8hkLZxOeAZ0Sp7F2awVY7j3+q&#10;ns6PlNUYT1I+6TubD767lNkVB61UUXta/7yzT+8F/vOT7n4AAAD//wMAUEsDBBQABgAIAAAAIQD+&#10;93eM3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5c2ihRZGjXxYGoa&#10;rb30trAjENhZZBeK/97xpMf35uXN97LtbDsx4eAbRwpWywgEUulMQ5WC48fzIgHhgyajO0eo4Bs9&#10;bPPLi0ynxp3pHadDqASXkE+1gjqEPpXSlzVa7ZeuR+LbpxusDiyHSppBn7ncdnIdRbG0uiH+UOse&#10;n2os28NoFbT7zfTy+OVf/Wn3Nk69KVpDO6Wur+aHexAB5/AXhl98RoecmQo3kvGiYx1veEtQsEhu&#10;QHBgncQrEAUbd7cg80z+X5D/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGH/UT3SAQAA&#10;7AMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP73d4zf&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAALAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt"/>
+              <v:line w14:anchorId="1117E998" id="Straight Connector 16" o:spid="_x0000_s1026" style="position:absolute;flip:x y;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="84.5pt,-4.2pt" to="143.05pt,-3.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBr3pA3xwEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfadKyj27UdCW2KhyA&#10;XYnHfepHYsmxLY9p2n/P2MmWBW6Iy2ge9uf5vhlv7k+DZUcV0XjX8uWi5kw54aVxXcu/fd2/WXOG&#10;CZwE651q+Vkhv9++frUZQ6NWvvdWqsgIxGEzhpb3KYWmqlD0agBc+KAcFbWPAyQKY1fJCCOhD7Za&#10;1fVNNfooQ/RCIVJ2NxX5tuBrrUR61BpVYrbl1FsqNhZ7yLbabqDpIoTeiLkN+IcuBjCOHr1A7SAB&#10;+xHNX1CDEdGj12kh/FB5rY1QhQOxWdZ/sPnSQ1CFC4mD4SIT/j9Y8fn44J4iyTAGbDA8xczipOPA&#10;tDXhA82UF+979nKNemanIuD5IqA6JSYoeXv1dr2640xQ6Xp9s8ryVhNcvhoipvfKDyw7LbfGZXbQ&#10;wPEjpuno85Gcdn5vrC0Tso6N1MDqtqYhCqBF0RYSuUOQLUfXcQa2ow0UKRZI9NbIfD0DYewODzay&#10;I9AWXO3Xy3e76VAPUk3Zu+uaoMtbCOmTl1N6WT/nicYMUyj9hp+b3gH2051Smplbl99XZRFnjr90&#10;zt7By3ORv8oRDbmgzwuZt+hlTP7Lb7P9CQAA//8DAFBLAwQUAAYACAAAACEAoZWnxeAAAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFDrpIIkhDgVqlQ40AuliKsbL0nAP8F2&#10;mvD2LCc4zuxo9ptqPRvNTuhD76yAdJkAQ9s41dtWwOFluyiAhSitktpZFPCNAdb1+VklS+Um+4yn&#10;fWwZldhQSgFdjEPJeWg6NDIs3YCWbu/OGxlJ+pYrLycqN5qvkiTjRvaWPnRywE2Hzed+NAKe2mn3&#10;6PUhn9+u8s1Dlm7Hr49XIS4v5vs7YBHn+BeGX3xCh5qYjm60KjBNOrulLVHAorgGRoFVkaXAjmTk&#10;N8Driv9fUP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAa96QN8cBAAB+AwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAoZWnxeAAAAAJAQAADwAA&#10;AAAAAAAAAAAAAAAhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="#4a7ebb" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5186AEA4" w14:textId="636AD857" w:rsidR="00A472EA" w:rsidRPr="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="00A472EA">
-[...1 lines deleted...]
-        <w:spacing w:before="15"/>
+    <w:p w14:paraId="6F738454" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:before="15" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="77"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DFF0F5E" wp14:editId="378EA1FB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="542078A9" wp14:editId="7CC1C7ED">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3333919</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>147342</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="685800" cy="453154"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Diamond 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="685800" cy="453154"/>
                         </a:xfrm>
                         <a:prstGeom prst="diamond">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5689F8B1" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00EC12C0" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                          <w:p w14:paraId="470552E3" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00EC12C0" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00EC12C0">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>No</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="0DFF0F5E" id="_x0000_t4" coordsize="21600,21600" o:spt="4" path="m10800,l,10800,10800,21600,21600,10800xe">
+              <v:shapetype w14:anchorId="542078A9" id="_x0000_t4" coordsize="21600,21600" o:spt="4" path="m10800,l,10800,10800,21600,21600,10800xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
               </v:shapetype>
-              <v:shape id="Diamond 4" o:spid="_x0000_s1032" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:262.5pt;margin-top:11.6pt;width:54pt;height:35.7pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7LMkpaAIAACcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+1kSddFcaqoVadJ&#10;VVutnfpMMMRIwDEgsbNfvwM7TtVWe5jmB3xwdx/Hx3csLzujyV74oMBWdHJWUiIsh1rZbUV/Pt18&#10;uqAkRGZrpsGKih5EoJerjx+WrVuIKTSga+EJgtiwaF1FmxjdoigCb4Rh4QycsOiU4A2LOPXbovas&#10;RXSji2lZnhct+Np54CIEXL3unXSV8aUUPN5LGUQkuqJYW8yjz+MmjcVqyRZbz1yj+FAG+4cqDFMW&#10;Nx2hrllkZOfVGyijuIcAMp5xMAVIqbjIZ8DTTMpXp3lsmBP5LEhOcCNN4f/B8rv9o3vwSEPrwiKg&#10;mU7RSW/SH+sjXSbrMJIlukg4Lp5fzC9KpJSjazb/PJnPEpnFKdn5EL8JMCQZFa0VM2DrzBLb34bY&#10;Rx+jMPVUQbbiQYtUhLY/hCSqxj2nOTuLQ1xpT/YMr5VxLmyc9K6G1aJfnpf4DSWNGbnADJiQpdJ6&#10;xB4AkvDeYve1DvEpVWRtjcnl3wrrk8eMvDPYOCYbZcG/B6DxVMPOffyRpJ6axFLsNh1yg9eRItPK&#10;BurDgyceeq0Hx28UXsAtC/GBeRQ33hk2bLzHQWpoKwqDRUkD/vd76ykeNYdeSlpsloqGXzvmBSX6&#10;u0U1fp3MZqm78mQ2/zLFiX/p2bz02J25Ary4CT4NjmczxUd9NKUH84x9vU67ootZjntXlEd/nFzF&#10;vonxZeBivc5h2FGOxVv76HgCTzwndT11z8y7QYUR5XsHx8Zii1dK7GNTpoX1LoJUWaYnXocbwG7M&#10;UhpejtTuL+c56vS+rf4AAAD//wMAUEsDBBQABgAIAAAAIQCq7ZEL4QAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHWatCkN2VQIlQPKiZZLb26yjSPidRQ7beDrMadynJ3R&#10;7Jt8M5lOnGlwrWWE+SwCQVzZuuUG4XP/9vgEwnnFteosE8I3OdgUtze5ymp74Q8673wjQgm7TCFo&#10;7/tMSldpMsrNbE8cvJMdjPJBDo2sB3UJ5aaTcRSl0qiWwwetenrVVH3tRoPw/lM2qwWXh/FE6+18&#10;v9UPrtSI93fTyzMIT5O/huEPP6BDEZiOduTaiQ5hGS/DFo8QJzGIEEiTJByOCOtFCrLI5f8FxS8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeyzJKWgCAAAnBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqu2RC+EAAAAJAQAADwAAAAAAAAAAAAAA&#10;AADCBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:shape id="Diamond 4" o:spid="_x0000_s1032" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:262.5pt;margin-top:11.6pt;width:54pt;height:35.7pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNiyZGYwIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8bxboklKUJaJBVJWi&#10;JFJS5Tx4bdaSX7UNu+mv79i7BEhzqsrBzHjen7/Zq+tOK7LnPkhrKjq+GFHCDbO1NNuK/nxaf5pR&#10;EiKYGpQ1vKIvPNDrxccPV62b84ltrKq5J5jEhHnrKtrE6OZFEVjDNYQL67hBo7BeQ0TVb4vaQ4vZ&#10;tSomo9Fl0VpfO28ZDwFvV72RLnJ+ITiL90IEHomqKPYW8+nzuUlnsbiC+daDayQb2oB/6EKDNFj0&#10;NdUKIpCdl3+l0pJ5G6yIF8zqwgohGc8z4DTj0ZtpHhtwPM+C4AT3ClP4f2nZ3f7RPXiEoXVhHlBM&#10;U3TC6/SP/ZEug/XyChbvImF4eTmbzkYIKUNTOf08npYJzOIY7HyI37nVJAkVrSVoa+qMEuxvQ+y9&#10;D16pXLBK1mupVFb8dnOjPNkDPl25no2/rYYCZ27KkLaik2mZewGkkFAQsS3t6ooGs6UE1Ba5yaLP&#10;tc+iwztFcvEGat6Xno7wd6jcu+cxz/KkKVYQmj4km4YQZVI+nqk4DH1EOkmx23REYq+XKSLdbGz9&#10;8uCJtz1bg2NriflvIcQH8EhPRB1XLt7jIZTF8e0gUdJY//u9++SPrEErJS3SHaH5tQPPKVE/DPLp&#10;67gs035kpZx+maDiTy2bU4vZ6RuLzzLG5XYsi8k/qoMovNXPuJnLVBVNYBjW7h9hUG5iv4a424wv&#10;l9kNd8JBvDWPjqXkCbmE7FP3DN4NPIpIwDt7WA2Yv+FS75sijV3uohUyE+2IKz5eUnCf8jMOu58W&#10;9lTPXscv1OIPAAAA//8DAFBLAwQUAAYACAAAACEApGpMu90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU+DQBCF7yb+h82YeGnsIghpkaExNf6AovG8hRFQdhbZpaX/3vGkxzfv5c33it1iB3Wi&#10;yfeOEe7XESji2jU9twhvry93G1A+GG7M4JgQLuRhV15fFSZv3JkPdKpCq6SEfW4QuhDGXGtfd2SN&#10;X7uRWLwPN1kTRE6tbiZzlnI76DiKMm1Nz/KhMyPtO6q/qtkibL5Xc2pXY72k4fD+uTWX56raI97e&#10;LE+PoAIt4S8Mv/iCDqUwHd3MjVcDQhqnsiUgxEkMSgJZksjhiLB9yECXhf6/oPwBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEATYsmRmMCAADpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEApGpMu90AAAAJAQAADwAAAAAAAAAAAAAAAAC9BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5689F8B1" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00EC12C0" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                    <w:p w14:paraId="470552E3" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00EC12C0" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00EC12C0">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>No</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7128C419" wp14:editId="6F847530">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="311FDBD0" wp14:editId="2E409933">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>695915</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>195895</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="752295" cy="421640"/>
                 <wp:effectExtent l="0" t="0" r="10160" b="16510"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Diamond 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="752295" cy="421640"/>
                         </a:xfrm>
                         <a:prstGeom prst="diamond">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="29255691" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00EC12C0" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                          <w:p w14:paraId="50573829" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00EC12C0" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00EC12C0">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Yes</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7128C419" id="Diamond 3" o:spid="_x0000_s1033" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:54.8pt;margin-top:15.4pt;width:59.25pt;height:33.2pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDS78caagIAACcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5xYSbtGdaooVadJ&#10;VVutnfpMMNRIwDEgsbNfvwM7TtVWe5jmB8xxd98d391xedUZTfbCBwW2orPJlBJhOdTKvlT059PN&#10;l6+UhMhszTRYUdGDCPRq9fnTZeuWooQGdC08QRAblq2raBOjWxZF4I0wLEzACYtKCd6wiKJ/KWrP&#10;WkQ3uiin07OiBV87D1yEgKfXvZKuMr6Ugsd7KYOIRFcUc4t59XndprVYXbLli2euUXxIg/1DFoYp&#10;i0FHqGsWGdl59Q7KKO4hgIwTDqYAKRUX+Q54m9n0zW0eG+ZEvguSE9xIU/h/sPxu/+gePNLQurAM&#10;uE236KQ36Y/5kS6TdRjJEl0kHA/PF2V5saCEo2pezs7mmczi5Ox8iN8EGJI2Fa0VM2DrzBLb34aI&#10;MdH6aIXCKYO8iwctUhLa/hCSqBpjltk7N4fYaE/2DMvKOBc2znpVw2rRHy+m+KX6YpDRI0sZMCFL&#10;pfWIPQCkxnuP3cMM9slV5N4anad/S6x3Hj1yZLBxdDbKgv8IQOOthsi9/ZGknprEUuy2HXKD5UiW&#10;6WQL9eHBEw99rwfHbxQW4JaF+MA8NjeOAQ5svMdFamgrCsOOkgb874/Okz32HGopaXFYKhp+7ZgX&#10;lOjvFrvxYjbH8pOYhfnivETBv9ZsX2vszmwACzfDp8HxvE32UR+30oN5xrlep6ioYpZj7Iry6I/C&#10;JvZDjC8DF+t1NsOJcize2kfHE3jiOXXXU/fMvBu6MGL73sFxsNjyTSf2tsnTwnoXQarcpidehwrg&#10;NOZWGl6ONO6v5Wx1et9WfwAAAP//AwBQSwMEFAAGAAgAAAAhACSnK2rfAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMjzFPwzAQhXck/oN1SCyIOgmobUKcCqEyoEy0LGxufI0j4nMUO23g13NMdHy6&#10;T+++V25m14sTjqHzpCBdJCCQGm86ahV87F/v1yBC1GR07wkVfGOATXV9VerC+DO942kXW8ElFAqt&#10;wMY4FFKGxqLTYeEHJL4d/eh05Di20oz6zOWul1mSLKXTHfEHqwd8sdh87San4O2nblePVH9OR8y3&#10;6X5r70Jtlbq9mZ+fQESc4z8Mf/qsDhU7HfxEJoiec5IvGVXwkPAEBrJsnYI4KMhXGciqlJcLql8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0u/HGmoCAAAnBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJKcrat8AAAAJAQAADwAAAAAAAAAAAAAA&#10;AADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:shape w14:anchorId="311FDBD0" id="Diamond 3" o:spid="_x0000_s1033" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:54.8pt;margin-top:15.4pt;width:59.25pt;height:33.2pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+9j/eZQIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8bxZWkAdiiSiIqlKU&#10;REqqnAevzVryq7ZhN/31HXuXkNepKgcz43l5vvlm59edVuTAfZDWVHR8NqKEG2ZraXYV/fW4+XZJ&#10;SYhgalDW8Io+80CvF1+/zFs346VtrKq5J5jEhFnrKtrE6GZFEVjDNYQz67hBo7BeQ0TV74raQ4vZ&#10;tSrK0ei8aK2vnbeMh4C3695IFzm/EJzFOyECj0RVFN8W8+nzuU1nsZjDbOfBNZINz4B/eIUGabDo&#10;S6o1RCB7Lz+k0pJ5G6yIZ8zqwgohGc89YDfj0btuHhpwPPeC4AT3AlP4f2nZ7eHB3XuEoXVhFlBM&#10;XXTC6/SP7yNdBuv5BSzeRcLw8mJalldTShiaJuX4fJLBLE7Bzof4g1tNklDRWoK2ps4oweEmRKyJ&#10;3kevVC5YJeuNVCorfrddKU8OgKObbC7H39dpWhjyxk0Z0la0nE5GOF4GSCGhIKKoXV3RYHaUgNoh&#10;N1n0ufab6PBJkVy8gZr3pacj/B0r9+4fX5G6WENo+pBcYghRJuXjmYpD0yekkxS7bUckvvUiRaSb&#10;ra2f7z3xtmdrcGwjMf8NhHgPHumJneLKxTs8hLLYvh0kShrr/3x2n/yRNWilpEW6IzS/9+A5Jeqn&#10;QT5djSc4QBKzMplelKj415bta4vZ65XFsYxxuR3LYvKP6igKb/UTbuYyVUUTGIa1+yEMyir2a4i7&#10;zfhymd1wJxzEG/PgWEqekEvIPnZP4N3Ao4gEvLXH1YDZOy71vinS2OU+WiEz0U644vCSgvuUxzjs&#10;flrY13r2On2hFn8BAAD//wMAUEsDBBQABgAIAAAAIQAqIPba3QAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BTsMwEEX3SNzBGiQ2VWs3qCUJcSpUxAEaEOtp7CaBeBxip01vz7CC5dc8/Xm/2M2u&#10;F2c7hs6ThvVKgbBUe9NRo+H97XWZgggRyWDvyWq42gC78vamwNz4Cx3suYqN4BIKOWpoYxxyKUPd&#10;Wodh5QdLfDv50WHkODbSjHjhctfLRKmtdNgRf2hxsPvW1l/V5DSk34tp4xZDPW/i4eMzw+tLVe21&#10;vr+bn59ARDvHPxh+9VkdSnY6+olMED1nlW0Z1fCgeAIDSZKuQRw1ZI8JyLKQ/xeUPwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQC+9j/eZQIAAOkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAqIPba3QAAAAkBAAAPAAAAAAAAAAAAAAAAAL8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="29255691" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00EC12C0" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                    <w:p w14:paraId="50573829" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00EC12C0" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00EC12C0">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Yes</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CEF48DC" w14:textId="77777777" w:rsidR="00A30717" w:rsidRDefault="00A30717" w:rsidP="00A30717">
-[...2 lines deleted...]
-        <w:ind w:right="77"/>
+    <w:p w14:paraId="3DA88BD8" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F6B0F5A" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="00331EE2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="0609A4BB" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D4B9B7C" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="00331EE2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="3B014372" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24F35392" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="00331EE2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="3A853804" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3281C8FF" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="00331EE2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="23C2D5DC" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="426328F1" w14:textId="721ECFD1" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="00331EE2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="04931BB0" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23177060" wp14:editId="6447DCD5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F41FCCF" wp14:editId="218C95C0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4628644</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>152760</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="169932"/>
                 <wp:effectExtent l="95250" t="38100" r="76200" b="78105"/>
                 <wp:wrapNone/>
                 <wp:docPr id="22" name="Straight Arrow Connector 22"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="169932"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln>
+                        <a:noFill/>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
+                        <a:effectLst>
+                          <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="38000"/>
+                            </a:srgbClr>
+                          </a:outerShdw>
+                        </a:effectLst>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0E270140" id="Straight Arrow Connector 22" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:364.45pt;margin-top:12.05pt;width:0;height:13.4pt;flip:y;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzPDPE3AEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvZJIgrdgokxXKAhcE&#10;Ebtw93raGUt+qd1kkr+n7ZkMCBBIiIvlR1e5qtze3p29EyfAbGNo5WqxlAKCjp0Nx1Z+fnz74pUU&#10;mVTolIsBWnmBLO92z59th7SBdeyj6wAFk4S8GVIre6K0aZqse/AqL2KCwIcmolfESzw2HaqB2b1r&#10;1svlTTNE7BJGDTnz7v14KHeV3xjQ9NGYDCRcK1kb1RHr+FTGZrdVmyOq1Fs9yVD/oMIrG/jSmepe&#10;kRJf0f5C5a3GmKOhhY6+icZYDdUDu1ktf3Lz0KsE1QuHk9McU/5/tPrD6YDCdq1cr6UIyvMbPRAq&#10;e+xJvEaMg9jHEDjHiIJLOK8h5Q3D9uGA0yqnAxbzZ4NeGGfTF26FGgcbFOea9mVOG84k9LipeXd1&#10;c3v7shI3I0NhSpjpHUQvyqSVeVI0SxnZ1el9JtbAwCuggF0oIynr3oRO0CWxJ0KrwtFBMcDlpaQp&#10;RkbpdUYXByP8ExiOhCWuq4najLB3KE6K20hpDYFWMxNXF5ixzs3A5d+BU32BQm3UGTya++OtM6Le&#10;HAPNYG9DxN/dTuerZDPWXxMYfZcInmJ3qY9ao+GOq1lNv6O09I/rCv/+h3ffAAAA//8DAFBLAwQU&#10;AAYACAAAACEALJB6BN0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbixp&#10;BGzr6k4IhBAXBhuX3bLWNBWNUzXpVt6eIA5wtP3p9/cX68l14khDaD0jZDMFgrjydcsNwvvu8WoB&#10;IkTDtek8E8IXBViX52eFyWt/4jc6bmMjUgiH3CDYGPtcylBZcibMfE+cbh9+cCamcWhkPZhTCned&#10;1ErdSmdaTh+s6eneUvW5HR3C64NXL3rTW5tVehyDfn7azfeIlxfT3QpEpCn+wfCjn9ShTE4HP3Id&#10;RIcw14tlQhH0dQYiAb+LA8KNWoIsC/m/QfkNAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;8zwzxNwBAAALBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEALJB6BN0AAAAJAQAADwAAAAAAAAAAAAAAAAA2BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" strokecolor="#4f81bd [3204]" strokeweight="2pt">
+              <v:shape w14:anchorId="51B03622" id="Straight Arrow Connector 22" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:364.45pt;margin-top:12.05pt;width:0;height:13.4pt;flip:y;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPYxQWAAIAAAAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfySZpqdoom0okhAuC&#10;ivJxnvhj15LXtsZONvn3jO0QAr0hLpZn7Hl+8+Z5+XgcLDsojMa7ls8mU86UE14a17X829ftm3vO&#10;YgInwXqnWn5SkT+uXr9ajmGh5r73VipkBOLiYgwt71MKi6aJolcDxIkPytGh9jhAohC7RiKMhD7Y&#10;Zj6d3jWjRxnQCxUjZTf1kK8KvtZKpM9aR5WYbTlxS2XFsu7y2qyWsOgQQm/EmQb8A4sBjKNHL1Ab&#10;SMD2aF5ADUagj16nifBD47U2QpUeqJvZ9K9unnsIqvRC4sRwkSn+P1jx6bB2T0gyjCEuYnjC3MVR&#10;48C0NeE7zbT0RUzZsch2usimjomJmhSUnd09PNzMs6JNRchIAWP6oPzA8qblMSGYrk9r7xzNxmNF&#10;h8PHmGrhr4Jc7PzWWFtGZB0bWz5/ezulKQogp2gLibZDkATrOs7AdmRBkbAQjt4amcszUMRut7bI&#10;DkA2uN3ez95tzjz/uJbf3kDs671yVA2SwNj3TrJ0CuThhAZcZ9UZwrr8hCpmozZy4PdJ4XMvR7az&#10;e/wCRJGIZ+rSZBnIuTUgJ+aWSoQ+/TCpL0PPGr8gXu7VPNjQQ6V5c5+rq3jnPssELhxKdEWv+T3p&#10;vNt5eSoGKHmyWbl//hLZx9cx7a8/7uonAAAA//8DAFBLAwQUAAYACAAAACEAA1y5gt8AAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixdxVhb6k4IaYAEFwY7cHOb0FQ0TtWk&#10;W+HpCeIAR9uffn9/uZltLw569J1jhOUiAaG5carjFuH1ZXuRgfCBWFHvWCN8ag+b6vSkpEK5Iz/r&#10;wy60IoawLwjBhDAUUvrGaEt+4QbN8fbuRkshjmMr1UjHGG57mSbJlbTUcfxgaNC3Rjcfu8ki7FeP&#10;9stmuXx6e7jb19tpXtO9QTw/m2+uQQQ9hz8YfvSjOlTRqXYTKy96hHWa5RFFSC+XICLwu6gRVkkO&#10;sirl/wbVNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBPYxQWAAIAAAAEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQADXLmC3wAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAFoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" strokecolor="#4f81bd" strokeweight="2pt">
                 <v:stroke endarrow="block"/>
                 <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E4142D" w14:textId="5D0C74AA" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="00331EE2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="1A99DC59" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0970FCB2" wp14:editId="053B91EF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2959A6AA" wp14:editId="6F5B9F46">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4267149</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>115458</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="704007" cy="428878"/>
                 <wp:effectExtent l="0" t="0" r="20320" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="14" name="Diamond 14"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="704007" cy="428878"/>
                         </a:xfrm>
                         <a:prstGeom prst="diamond">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="112EA4E7" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="0094529D" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                          <w:p w14:paraId="0487B11C" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="0094529D" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0094529D">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>No</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0970FCB2" id="Diamond 14" o:spid="_x0000_s1034" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:336pt;margin-top:9.1pt;width:55.45pt;height:33.75pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIK+JqZwIAACcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+1E6ZJFdaqoVadJ&#10;VVs1nfpMMNRIwDEgsbNfvwM7TtVWe5jmB3xwdx/Hx3dcXHZGk73wQYGt6OSspERYDrWyLxX9+XTz&#10;ZUFJiMzWTIMVFT2IQC9Xnz9dtG4pptCAroUnCGLDsnUVbWJ0y6IIvBGGhTNwwqJTgjcs4tS/FLVn&#10;LaIbXUzL8mvRgq+dBy5CwNXr3klXGV9KweO9lEFEoiuKtcU8+jxu01isLtjyxTPXKD6Uwf6hCsOU&#10;xU1HqGsWGdl59Q7KKO4hgIxnHEwBUiou8hnwNJPyzWk2DXMinwXJCW6kKfw/WH6337gHjzS0LiwD&#10;mukUnfQm/bE+0mWyDiNZoouE4+K8nJXlnBKOrtl0sZgvEpnFKdn5EL8LMCQZFa0VM2DrzBLb34bY&#10;Rx+jMPVUQbbiQYtUhLaPQhJV457TnJ3FIa60J3uG18o4FzZOelfDatEvn5f4DSWNGbnADJiQpdJ6&#10;xB4AkvDeY/e1DvEpVWRtjcnl3wrrk8eMvDPYOCYbZcF/BKDxVMPOffyRpJ6axFLsth1yU9HMflrZ&#10;Qn148MRDr/Xg+I3CC7hlIT4wj+LGNsCGjfc4SA1tRWGwKGnA//5oPcWj5tBLSYvNUtHwa8e8oET/&#10;sKjGb5PZLHVXnszO51Oc+Nee7WuP3ZkrwIub4NPgeDZTfNRHU3owz9jX67QrupjluHdFefTHyVXs&#10;mxhfBi7W6xyGHeVYvLUbxxN44jmp66l7Zt4NKowo3zs4NhZbvlFiH5syLax3EaTKMj3xOtwAdmOW&#10;0vBypHZ/Pc9Rp/dt9QcAAP//AwBQSwMEFAAGAAgAAAAhABQB+0vfAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMjzFPwzAUhHck/oP1kFgQdRpBk4Y4FUJlQJloWdjc+DWOiJ+j2GkDv57HRMfTne6+&#10;Kzez68UJx9B5UrBcJCCQGm86ahV87F/vcxAhajK694QKvjHAprq+KnVh/Jne8bSLreASCoVWYGMc&#10;CilDY9HpsPADEntHPzodWY6tNKM+c7nrZZokK+l0R7xg9YAvFpuv3eQUvP3UbfZA9ed0xPV2ud/a&#10;u1BbpW5v5ucnEBHn+B+GP3xGh4qZDn4iE0SvYJWl/CWykacgOJDl6RrEQUH+mIGsSnn5oPoFAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiCviamcCAAAnBQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFAH7S98AAAAJAQAADwAAAAAAAAAAAAAAAADB&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAM0FAAAAAA==&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:shape w14:anchorId="2959A6AA" id="Diamond 14" o:spid="_x0000_s1034" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:336pt;margin-top:9.1pt;width:55.45pt;height:33.75pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbfX4RYgIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8b3ZBpBCUJaIgqkpR&#10;Eimpch68NmvJr9qG3fTXd+xdAklzqsrBzHjen7/Z65tOK3LgPkhrKjq6KCnhhtlaml1Ffz5tvswo&#10;CRFMDcoaXtEXHujN4vOn69bN+dg2VtXcE0xiwrx1FW1idPOiCKzhGsKFddygUVivIaLqd0XtocXs&#10;WhXjsvxatNbXzlvGQ8DbdW+ki5xfCM7ivRCBR6Iqir3FfPp8btNZLK5hvvPgGsmGNuAfutAgDRZ9&#10;TbWGCGTv5V+ptGTeBiviBbO6sEJIxvMMOM2ofDfNYwOO51kQnOBeYQr/Ly27Ozy6B48wtC7MA4pp&#10;ik54nf6xP9JlsF5eweJdJAwvp+WkLKeUMDRNxrPZdJbALE7Bzof4nVtNklDRWoK2ps4oweE2xN77&#10;6JXKBatkvZFKZcXvtivlyQHw6Sab2ejbeijwxk0Z0lZ0fInNYC+AFBIKIora1RUNZkcJqB1yk0Wf&#10;a7+JDh8UycUbqHlf+rLE37Fy757HfJMnTbGG0PQh2TSEKJPy8UzFYegT0kmK3bYjEnvN+KWbra1f&#10;HjzxtmdrcGwjMf8thPgAHumJk+LKxXs8hLI4vh0kShrrf390n/yRNWilpEW6IzS/9uA5JeqHQT5d&#10;jSaTtB9ZmVxOx6j4c8v23GL2emXxWUa43I5lMflHdRSFt/oZN3OZqqIJDMPa/SMMyir2a4i7zfhy&#10;md1wJxzEW/PoWEqekEvIPnXP4N3Ao4gEvLPH1YD5Oy71vinS2OU+WiEz0U644uMlBfcpP+Ow+2lh&#10;z/XsdfpCLf4AAAD//wMAUEsDBBQABgAIAAAAIQAahib73AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/RToNAEEXfTfyHzZj40thFEgpFlsbU+AHFxucpjICys8guLf17xyd9nNybM+cWu8UO6kyT&#10;7x0beFxHoIhr1/TcGji+vT5koHxAbnBwTAau5GFX3t4UmDfuwgc6V6FVAmGfo4EuhDHX2tcdWfRr&#10;NxJL9uEmi0HOqdXNhBeB20HHUbTRFnuWDx2OtO+o/qpmayD7Xs2JXY31koTD++cWry9VtTfm/m55&#10;fgIVaAl/ZfjVF3UoxenkZm68Ggxs0li2BAmyGJQU0izegjoJPUlBl4X+v6D8AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAFt9fhFiAgAA6QQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhABqGJvvcAAAACQEAAA8AAAAAAAAAAAAAAAAAvAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="112EA4E7" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="0094529D" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                    <w:p w14:paraId="0487B11C" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="0094529D" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0094529D">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>No</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD06124" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="00331EE2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="1BA6F8A8" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="777C9E2D" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="00331EE2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="6F9E12F4" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1025E7D2" w14:textId="1555F85A" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="00331EE2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="1E4A1740" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E4C7AB5" wp14:editId="26E7D9DC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28FA2044" wp14:editId="1EB49078">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2557083</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>121094</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="784517" cy="427355"/>
                 <wp:effectExtent l="0" t="0" r="15875" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="Diamond 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="784517" cy="427355"/>
                         </a:xfrm>
                         <a:prstGeom prst="diamond">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7928023D" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="0094529D" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                          <w:p w14:paraId="3D4A1E4E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="0094529D" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0094529D">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Yes</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1E4C7AB5" id="Diamond 13" o:spid="_x0000_s1035" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:201.35pt;margin-top:9.55pt;width:61.75pt;height:33.65pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC95wN/aQIAACcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X51kydJGdaooVadJ&#10;VVu1nfpMMMRIwDEgsbNfvwM7TtVWe5jmB3xwdx/Hx3dcXrVGk73wQYEt6fhsRImwHCpltyX9+Xzz&#10;5ZySEJmtmAYrSnoQgV4tP3+6bNxCTKAGXQlPEMSGReNKWsfoFkUReC0MC2fghEWnBG9YxKnfFpVn&#10;DaIbXUxGo29FA75yHrgIAVevOyddZnwpBY/3UgYRiS4p1hbz6PO4SWOxvGSLrWeuVrwvg/1DFYYp&#10;i5sOUNcsMrLz6h2UUdxDABnPOJgCpFRc5DPgacajN6d5qpkT+SxITnADTeH/wfK7/ZN78EhD48Ii&#10;oJlO0Upv0h/rI20m6zCQJdpIOC7Oz6ez8ZwSjq7pZP51NktkFqdk50P8LsCQZJS0UsyArTJLbH8b&#10;Yhd9jMLUUwXZigctUhHaPgpJVIV7TnJ2FodYa0/2DK+VcS5sHHeumlWiW56N8OtLGjJygRkwIUul&#10;9YDdAyThvcfuau3jU6rI2hqSR38rrEseMvLOYOOQbJQF/xGAxlP1O3fxR5I6ahJLsd20yE1JL1Jk&#10;WtlAdXjwxEOn9eD4jcILuGUhPjCP4sY2wIaN9zhIDU1JobcoqcH//mg9xaPm0EtJg81S0vBrx7yg&#10;RP+wqMaL8XSauitPprP5BCf+tWfz2mN3Zg14cWN8GhzPZoqP+mhKD+YF+3qVdkUXsxz3LimP/jhZ&#10;x66J8WXgYrXKYdhRjsVb++R4Ak88J3U9ty/Mu16FEeV7B8fGYos3SuxiU6aF1S6CVFmmJ177G8Bu&#10;zFLqX47U7q/nOer0vi3/AAAA//8DAFBLAwQUAAYACAAAACEADWPgZN8AAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeDF2gSBtKUtjTD0YTrZeetvClCWys4RdWvTXO570OHlf&#10;3vum2M62FxccfedIQbyIQCDVrumoVfBxeH1cgfBBU6N7R6jgCz1sy9ubQueNu9I7XvahFVxCPtcK&#10;TAhDLqWvDVrtF25A4uzsRqsDn2Mrm1Ffudz2MomiTFrdES8YPeCLwfpzP1kFb99Vu0ypOk5nXO/i&#10;w848+MoodX83P29ABJzDHwy/+qwOJTud3ESNF72CNEqWjHKwjkEw8JRkCYiTglWWgiwL+f+D8gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC95wN/aQIAACcFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQANY+Bk3wAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AMMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:shape w14:anchorId="28FA2044" id="Diamond 13" o:spid="_x0000_s1035" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:201.35pt;margin-top:9.55pt;width:61.75pt;height:33.65pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCf7MHRZQIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5ukmyZEbFBKlKoS&#10;AiRAnCdeO2vJr9pOdumv79i7IUA5Vc3BmfG8PN98sxeXnVbkwH2Q1lR0fDaihBtma2l2FX182HyZ&#10;UxIimBqUNbyizzzQy+XnTxetW/CJbayquSeYxIRF6yraxOgWRRFYwzWEM+u4QaOwXkNE1e+K2kOL&#10;2bUqJqPRt6K1vnbeMh4C3q57I13m/EJwFm+FCDwSVVF8W8ynz+c2ncXyAhY7D66RbHgG/MMrNEiD&#10;RV9SrSEC2Xv5VyotmbfBinjGrC6sEJLx3AN2Mx696+a+AcdzLwhOcC8whf+Xlt0c7t2dRxhaFxYB&#10;xdRFJ7xO//g+0mWwnl/A4l0kDC9n83I6nlHC0FROZl+n0wRmcQp2PsQf3GqShIrWErQ1dUYJDtch&#10;9t5Hr1QuWCXrjVQqK363vVKeHABHV27m4+/rocAbN2VIW9HJtBzheBkghYSCiKJ2dUWD2VECaofc&#10;ZNHn2m+iwwdFcvEGat6Xno7wd6zcu+c23+RJXawhNH1INg0hyqR8PFNxaPqEdJJit+2IxLeep4h0&#10;s7X1850n3vZsDY5tJOa/hhDvwCM9sVNcuXiLh1AW27eDRElj/e+P7pM/sgatlLRId4Tm1x48p0T9&#10;NMin83FZpv3ISjmdTVDxry3b1xaz11cWxzLG5XYsi8k/qqMovNVPuJmrVBVNYBjW7ocwKFexX0Pc&#10;bcZXq+yGO+EgXpt7x1LyhFxC9qF7Au8GHkUk4I09rgYs3nGp902Rxq720QqZiXbCFYeXFNynPMZh&#10;99PCvtaz1+kLtfwDAAD//wMAUEsDBBQABgAIAAAAIQAD5D3U3QAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/RToNAEEXfTfyHzZj40tilpGCLLI2p8QNKjc9TGAFlZ5FdWvr3jk/6OLk3557Jd7Pt&#10;1ZlG3zk2sFpGoIgrV3fcGHg7vj5sQPmAXGPvmAxcycOuuL3JMavdhQ90LkOjBMI+QwNtCEOmta9a&#10;suiXbiCW7MONFoOcY6PrES8Ct72OoyjVFjuWhRYH2rdUfZWTNbD5XkyJXQzVnITD++cWry9luTfm&#10;/m5+fgIVaA5/ZfjVF3UoxOnkJq696g2so/hRqhJsV6CkkMRpDOok9HQNusj1/w+KHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCf7MHRZQIAAOkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAD5D3U3QAAAAkBAAAPAAAAAAAAAAAAAAAAAL8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7928023D" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="0094529D" w:rsidRDefault="00072627" w:rsidP="00A472EA">
+                    <w:p w14:paraId="3D4A1E4E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="0094529D" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0094529D">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Yes</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8307C0" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="00331EE2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="1B6AA86D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="308FC91C" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="00331EE2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="65CC1D96" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32F523F1" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="00331EE2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="6297E1FA" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58F659FC" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="00331EE2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="77C50F88" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="215D8C8D" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="00331EE2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="5DF1BAD5" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1978FD69" w14:textId="77777777" w:rsidR="00093B0C" w:rsidRDefault="00093B0C" w:rsidP="00331EE2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="1D9962E9" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C63660D" w14:textId="77777777" w:rsidR="00F04DAE" w:rsidRDefault="00F04DAE" w:rsidP="00331EE2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="20743CD8" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6854A2C4" w14:textId="25ADD960" w:rsidR="00331EE2" w:rsidRPr="001B1C9E" w:rsidRDefault="00FA0297" w:rsidP="00331EE2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="264EE6CA" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Blanket Authorizations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068F6DDA" w14:textId="77777777" w:rsidR="00FA0297" w:rsidRDefault="00FA0297" w:rsidP="001B1C9E">
-[...2 lines deleted...]
-        <w:ind w:right="77"/>
+    <w:p w14:paraId="3BF88F53" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66739C68" w14:textId="2F19A9AF" w:rsidR="003A0C61" w:rsidRPr="00CB1121" w:rsidRDefault="0056135A" w:rsidP="007A4BBB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="499F48FB" w14:textId="579CDF33" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">information. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition, the Director of the Regional Bureau may grant a time-limited authorization for certain airlines not included in the UNDP Global Booking List. This authority may be delegated to the Deputy Director, per decision of the Regional Bureau. The time limited authorization is granted upon consultation </w:t>
+      </w:r>
+      <w:r w:rsidR="00897CBF" w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP Security Office/ATSFP, who provides the recommendation based on available information. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04348E17" w14:textId="77777777" w:rsidR="007A4BBB" w:rsidRDefault="007A4BBB" w:rsidP="00E351AE">
-[...2 lines deleted...]
-        <w:ind w:right="77"/>
+    <w:p w14:paraId="7EBF9940" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11F51B83" w14:textId="6AA2579C" w:rsidR="00677759" w:rsidRDefault="000679D4" w:rsidP="003E60B0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="176724D0" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...54 lines deleted...]
-        <w:t>y.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Time-limited authorizations granted by UNDP Regional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bureaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are applicable for travel of UNDP personnel only.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032D300F" w14:textId="77777777" w:rsidR="00677759" w:rsidRPr="00677759" w:rsidRDefault="00677759" w:rsidP="00677759">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="6AFBFD14" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77995D27" w14:textId="46079154" w:rsidR="00677759" w:rsidRDefault="00A27B2F" w:rsidP="003E60B0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6028C6F9" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">information that could potentially result in the revoking of the authorization. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If authorization is granted, the Security Office would request CATSU/UNDSS to share any future information that could potentially result in the revoking of the authorization. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B5A990" w14:textId="77777777" w:rsidR="008A4BE8" w:rsidRPr="00EF4E56" w:rsidRDefault="008A4BE8" w:rsidP="00EF4E56">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="17662F14" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="519799BB" w14:textId="77777777" w:rsidR="00677759" w:rsidRPr="00677759" w:rsidRDefault="00677759" w:rsidP="00FD46CF">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="4628C5F7" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57A30DC5" w14:textId="24FE2CB2" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="253F7B4F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46056894" w14:textId="77777777" w:rsidR="0035758C" w:rsidRDefault="0035758C" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="0F6A52BB" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29D0F612" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="7CF478EA" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39CAD2A0" w14:textId="7E72BEF6" w:rsidR="00C20055" w:rsidRDefault="00C20055" w:rsidP="00C20055">
-      <w:pPr>
+    <w:p w14:paraId="2D72B91A" w14:textId="77777777" w:rsidR="00897CBF" w:rsidRDefault="00897CBF" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E105C2" w14:textId="77777777" w:rsidR="00897CBF" w:rsidRPr="00E776A2" w:rsidRDefault="00897CBF" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49CFB6EC" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Blanket Authorization Approval Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165EB449" w14:textId="77777777" w:rsidR="00F04DAE" w:rsidRDefault="00F04DAE" w:rsidP="00C20055">
-      <w:pPr>
+    <w:p w14:paraId="40A956C6" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1314D5A3" w14:textId="215481D8" w:rsidR="00C20055" w:rsidRDefault="00C20055" w:rsidP="00C20055"/>
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3B72B801" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B09E28B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0544C2B8" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39EEC69D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47DE3FA6" wp14:editId="343CA7C9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251707392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1017152D" wp14:editId="6094210F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4589585</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1485900</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="199292"/>
                 <wp:effectExtent l="76200" t="38100" r="57150" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="35" name="Straight Arrow Connector 35"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="199292"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="63BB3C53" id="Straight Arrow Connector 35" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:361.4pt;margin-top:117pt;width:0;height:15.7pt;flip:y;z-index:251658287;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzbwnL4AEAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvZCZBPBJlskJZ4IIg&#10;YlnuXo+dseSX2k0m+Xva9mRAi7QSiIvlV1VXldvbm7Oz7KQgmeA7vly0nCkvQ2/8seP33z68eMtZ&#10;QuF7YYNXHb+oxG92z59tx7hRqzAE2ytgROLTZowdHxDjpmmSHJQTaRGi8nSoAziBtIRj04MYid3Z&#10;ZtW2r5sxQB8hSJUS7d7WQ74r/ForiV+0TgqZ7ThpwzJCGR/y2Oy2YnMEEQcjJxniH1Q4YTwVnalu&#10;BQr2A8wfVM5ICCloXMjgmqC1kap4IDfL9pGbu0FEVbxQOCnOMaX/Rys/nw7ATN/xl68488LRG90h&#10;CHMckL0DCCPbB+8pxwCMrlBeY0wbgu39AaZVigfI5s8aHNPWxO/UCiUOMsjOJe3LnLY6I5N1U9Lu&#10;cr1erVeZuKkMmSlCwo8qOJYnHU+TollKZRenTwkr8ArIYOvZSLyrN21bRKAw9r3vGV4iuUMwwh+t&#10;mipaT4WzpWqizPBiVSX6qjSFQ2JrwdKWam+BnQQ1lJBSeVzOTHQ7w7SxdgZWCU8Cp/sZqkrL/g14&#10;RpTKweMMdsYHKAE8qo7nq2Rd718TqL5zBA+hv5TnLdFQ75XXmf5Jbu7f1wX+6zfvfgIAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPUpAiLgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFwQdQhpWqVxqgqpRxAtOfToJts4Il6H2E0DX88iDnDc2dHMm3w92U6MOPjWkYKHWQQCqXJ1S42C&#10;8m17vwThg6Zad45QwSd6WBfXV7nOanehHY770AgOIZ9pBSaEPpPSVwat9jPXI/Hv5AarA59DI+tB&#10;XzjcdjKOolRa3RI3GN3jk8HqfX+2Ck7tMnldbO4+0q/nl3l5QFNux0mp25tpswIRcAp/ZvjBZ3Qo&#10;mOnozlR70SlYxDGjBwXxY8Kj2PGrHFlJ5wnIIpf/NxTfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAPNvCcvgAQAAFQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPUpAiLgAAAACwEAAA8AAAAAAAAAAAAAAAAAOgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <v:shape w14:anchorId="36E311BC" id="Straight Arrow Connector 35" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:361.4pt;margin-top:117pt;width:0;height:15.7pt;flip:y;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANLDdF1QEAAJsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8mO2zAMvRfoPwi6N17QZRLEGaBJ00uX&#10;AbrcGS22AFkSRDVO/r6U7Emn7a3oRaAo85Hv8Xl7fxktO6uIxruON6uaM+WEl8b1Hf/29fjijjNM&#10;4CRY71THrwr5/e75s+0UNqr1g7dSRUYgDjdT6PiQUthUFYpBjYArH5SjR+3jCImusa9khInQR1u1&#10;df26mnyUIXqhECl7mB/5ruBrrUT6rDWqxGzHabZUzljOUz6r3RY2fYQwGLGMAf8wxQjGUdMb1AES&#10;sB/R/AU1GhE9ep1Wwo+V19oIVTgQm6b+g82XAYIqXEgcDDeZ8P/Bik/nvXuIJMMUcIPhIWYWFx1H&#10;pq0J32mnhRdNyi5FtutNNnVJTMxJQdlmvW7XbVa0mhEyUoiY3is/shx0HFME0w9p752j3fg4o8P5&#10;A6a58LEgFzt/NNaWFVnHJmrRvqlpiwLIKdpConAMkmBdzxnYniwoUiwDo7dG5vIMhLE/7W1kZyAb&#10;vDzeNW8P80cDSDVn169qgi69ENJHL+d0Uz/midQCUwj+hp+HPgAOc015mqESGPvOSZaugcyfogHX&#10;W7VoZF2eTRWXLvx/LSFHJy+vZTdVvpEDSufFrdliT+8UP/2ndj8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQBo+lLc4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUIpaAQp0IU&#10;LlRItFAqbm68JBH2OsRuEv6eRRzguLOjmTf5fHRW9NiFxpOCs0kCAqn0pqFKwcvz/ekViBA1GW09&#10;oYIvDDAvDg9ynRk/0Ar7dawEh1DItII6xjaTMpQ1Oh0mvkXi37vvnI58dpU0nR443FmZJslMOt0Q&#10;N9S6xdsay4/13inY2s1bf9cM4fVk+dQ/bh4Wn6vtQqnjo/HmGkTEMf6Z4Qef0aFgpp3fkwnCKrhM&#10;U0aPCtLzKY9ix6+yY2V2MQVZ5PL/huIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADSw3&#10;RdUBAACbAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;aPpS3OEAAAALAQAADwAAAAAAAAAAAAAAAAAvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" strokecolor="#4a7ebb" strokeweight="1pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BF4B21D" wp14:editId="637F8A6D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DC521C1" wp14:editId="7EACB2C4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2256692</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1573823</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1248508" cy="515620"/>
                 <wp:effectExtent l="0" t="0" r="27940" b="17780"/>
                 <wp:wrapNone/>
                 <wp:docPr id="27" name="Rectangle 27"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1248508" cy="515620"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4A86649D" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00370E7A" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                          <w:p w14:paraId="505E4531" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00370E7A" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00370E7A">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">UNDP </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Regional Bureau Director</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00370E7A">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> authorize the use of air operator</w:t>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00370E7A">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>authorize the use of air operator</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4BF4B21D" id="Rectangle 27" o:spid="_x0000_s1036" style="position:absolute;margin-left:177.7pt;margin-top:123.9pt;width:98.3pt;height:40.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+QP8AaAIAACYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpWsYqUlSBmCYh&#10;QMDEs+vYJJLj885uk+7X7+ykKQK0h2l9SG3f3Xe+777z+UXfGrZT6BuwJS9Ocs6UlVA19qXkP5+u&#10;v5xx5oOwlTBgVcn3yvOL1edP551bqhnUYCqFjECsX3au5HUIbpllXtaqFf4EnLJk1ICtCLTFl6xC&#10;0RF6a7JZnp9mHWDlEKTynk6vBiNfJXytlQx3WnsVmCk53S2kL6bvJn6z1blYvqBwdSPHa4h/uEUr&#10;GktJJ6grEQTbYvMOqm0kggcdTiS0GWjdSJVqoGqK/E01j7VwKtVC5Hg30eT/H6y83T26eyQaOueX&#10;npaxil5jG//pfqxPZO0nslQfmKTDYjY/W+TUXkm2RbE4nSU2s2O0Qx++K2hZXJQcqRmJI7G78YEy&#10;kuvBhTbH/GkV9kbFKxj7oDRrKso4S9FJGurSINsJaqqQUtlQDKZaVGo4XuT0i92lJFNE2iXAiKwb&#10;YybsESDK7j32ADP6x1CVlDUF53+72BA8RaTMYMMU3DYW8CMAQ1WNmQf/A0kDNZGl0G964oaakWqN&#10;Rxuo9vfIEAapeyevG6L/RvhwL5C0TVNA8xru6KMNdCWHccVZDfj7o/PoT5IjK2cdzUrJ/a+tQMWZ&#10;+WFJjN+K+TwOV9rMF19JCQxfWzavLXbbXgJ1rqCXwcm0jP7BHJYaoX2msV7HrGQSVlLuksuAh81l&#10;GGaYHgap1uvkRgPlRLixj05G8Eh0lNdT/yzQjRoMpN5bOMyVWL6R4uAbIy2stwF0k3R65HVsAQ1j&#10;0tL4cMRpf71PXsfnbfUHAAD//wMAUEsDBBQABgAIAAAAIQCn9nP43wAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BTsMwEEX3SNzBGiR21GlIaEjjVAgJIbFBtBzAjadJwB5HsdMETs+wguXof/15&#10;r9otzoozjqH3pGC9SkAgNd701Cp4PzzdFCBC1GS09YQKvjDArr68qHRp/ExveN7HVvAIhVIr6GIc&#10;SilD06HTYeUHJM5OfnQ68jm20ox65nFnZZokd9LpnvhDpwd87LD53E9OgV+/xpfDnE2E8/hc9B+N&#10;/d4USl1fLQ9bEBGX+FeGX3xGh5qZjn4iE4RVcJvnGVcVpNmGHbiR5ynbHTlK7xOQdSX/O9Q/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD5A/wBoAgAAJgUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKf2c/jfAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;wgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:rect w14:anchorId="2DC521C1" id="Rectangle 27" o:spid="_x0000_s1036" style="position:absolute;margin-left:177.7pt;margin-top:123.9pt;width:98.3pt;height:40.6pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkqz61ZAIAAOgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HSdcFdYqsQYYB&#10;RRugHXpmZCk2IEsapcTufv0o2Wn6Og3LQSHFxyd+JH151beaHST6xpqSF2c5Z9IIWzVmV/JfD+sv&#10;F5z5AKYCbY0s+ZP0/Grx+dNl5+ZyYmurK4mMkhg/71zJ6xDcPMu8qGUL/sw6acioLLYQSMVdViF0&#10;lL3V2STPz7POYuXQCuk93a4GI1+k/EpJEe6U8jIwXXJ6W0gnpnMbz2xxCfMdgqsbMT4D/uEVLTSG&#10;QJ9TrSAA22PzLlXbCLTeqnAmbJtZpRohUw1UTZG/qea+BidTLUSOd880+f+XVtwe7t0GiYbO+bkn&#10;MVbRK2zjP72P9Ymsp2eyZB+YoMtiMr2Y5dReQbZZMTufJDazU7RDH35I27IolBypGYkjONz4QIjk&#10;enSJYN7qplo3WicFd9trjewA1Ljp+qL4voq9opBXbtqwruST2TSn5gqgAVIaAomtq0ruzY4z0Dua&#10;TBEwYb+K9h+AJPAaKjlAz3L6HZEH9/eviFWswNdDSIIYQ7SJ+WQaxLHoE89RCv22Zw29tUgo8Wpr&#10;q6cNMrTDsHon1g0B3IAPG0CaTiqVNi7c0aG0pfrtKHFWW/zz0X30p6EhK2cdTTtx83sPKDnTPw2N&#10;07diOo3rkZTp7Cv1kuFLy/alxezba0t9KWi3nUhi9A/6KCq07SMt5jKikgmMIOyhC6NyHYYtpNUW&#10;crlMbrQSDsKNuXciJo/URWof+kdAN05RoPm7tcfNgPmbYRp8Y6Sxy32wqkmTduKVuhcVWqfUx3H1&#10;476+1JPX6QO1+AsAAP//AwBQSwMEFAAGAAgAAAAhAH6FBSjhAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyojWloE+JUCFFxQFVF6aU3J17iqLEdxW4b/p7lBMfVjGbfK1eT&#10;69kZx9gFr+B+JoChb4LpfKtg/7m+WwKLSXuj++BRwTdGWFXXV6UuTLj4DzzvUstoxMdCK7ApDQXn&#10;sbHodJyFAT1lX2F0OtE5ttyM+kLjrudSiEfudOfpg9UDvlhsjruTU3A8vG4323wv18681aJLi9yO&#10;70rd3kzPT8ASTumvDL/4hA4VMdXh5E1kvYKHLJtTVYGcL8iBGlkmya6mSOYCeFXy/w7VDwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCkqz61ZAIAAOgEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB+hQUo4QAAAAsBAAAPAAAAAAAAAAAAAAAAAL4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4A86649D" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00370E7A" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                    <w:p w14:paraId="505E4531" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00370E7A" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00370E7A">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">UNDP </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Regional Bureau Director</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00370E7A">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> authorize the use of air operator</w:t>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00370E7A">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>authorize</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00370E7A">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> the use of air operator</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658286" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19BFB8FA" wp14:editId="6B2806CA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4252F83F" wp14:editId="040A6A39">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4618892</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>539262</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5862" cy="421640"/>
                 <wp:effectExtent l="76200" t="0" r="70485" b="54610"/>
                 <wp:wrapNone/>
                 <wp:docPr id="28" name="Straight Arrow Connector 28"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5862" cy="421640"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6731DBE9" id="Straight Arrow Connector 28" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:363.7pt;margin-top:42.45pt;width:.45pt;height:33.2pt;z-index:251658286;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnDlIP4AEAAA4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06TRUlZV0xXqAi8I&#10;KhY+wOuME0u+aWya9O8ZO212tUhIIF58nTNzzvF4dzdZw06AUXvX8vWq5gyc9J12fct/fP/45paz&#10;mITrhPEOWn6GyO/2r1/txrCFxg/edICMkri4HUPLh5TCtqqiHMCKuPIBHF0qj1Yk2mJfdShGym5N&#10;1dT1pho9dgG9hBjp9H6+5PuSXymQ6atSERIzLSduqYxYxsc8Vvud2PYowqDlhYb4BxZWaEdFl1T3&#10;Ign2E/VvqayW6KNXaSW9rbxSWkLRQGrW9Qs1D4MIULSQOTEsNsX/l1Z+OR2R6a7lDb2UE5be6CGh&#10;0P2Q2HtEP7KDd4589MgohPwaQ9wS7OCOeNnFcMQsflJo80yy2FQ8Pi8ew5SYpMO3t5uGM0kXN816&#10;c1NeoHqCBozpE3jL8qLl8UJl4bAuLovT55ioOAGvgFzXODZSEzbv6rqEJaHNB9exdA4kK6EWrjeQ&#10;NRDQOJqylpl9WaWzgTnRN1DkCvGdC5Z+hINBdhLUSUJKcGm9ZKLoDFPamAU4U/gj8BKfoVB69W/A&#10;C6JU9i4tYKudx2LAi+ppulJWc/zVgVl3tuDRd+fyrsUaarri1eWD5K5+vi/wp2+8/wUAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPwRaILiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFxQ6zQtcRriVICE1EtBtFy4uck2iRqvg+0m4e8xJziu5mnmbb6ZdMcGtK41JGExj4AhlaZqqZbw&#10;cXiZpcCcV1SpzhBK+EYHm+L6KldZZUZ6x2HvaxZKyGVKQuN9n3Huyga1cnPTI4XsZKxWPpy25pVV&#10;YyjXHY+jKOFatRQWGtXjc4PleX/REsbhNbn7FE/rL7E7WZ28nbfbOJLy9mZ6fADmcfJ/MPzqB3Uo&#10;gtPRXKhyrJMgYrEKqIR0tQYWABGnS2DHQN4vlsCLnP9/ofgBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA5w5SD+ABAAAOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA/BFoguIAAAAKAQAADwAAAAAAAAAAAAAAAAA6BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <v:shape w14:anchorId="48071272" id="Straight Arrow Connector 28" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:363.7pt;margin-top:42.45pt;width:.45pt;height:33.2pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCP4r2g1gEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N34gm6ZGnAWaNL30&#10;sUC7H8BIsi1AlgRRjZO/LyVns9v2tuhFpkhzOBxSm/vzaNhJBdTOtrxalJwpK5zUtm/548/DuzVn&#10;GMFKMM6qll8U8vvt2zebyTeqdoMzUgVGIBabybd8iNE3RYFiUCPgwnllKdi5MEKka+gLGWAi9NEU&#10;dVmuiskF6YMTCpG8+znItxm/65SI37sOVWSm5cQt5jPk85jOYruBpg/gBy2uNOAVLEbQloreoPYQ&#10;gf0K+h+oUYvg0HVxIdxYuK7TQuUeqJuq/KubHwN4lXshcdDfZML/Byu+nXb2IZAMk8cG/UNIXZy7&#10;MKYv8WPnLNblJpY6RybIebde1ZwJCizrarXMUhbPqT5g/KzcyJLRcowBdD/EnbOWhuJCleWC0xeM&#10;VJwSnxJSXesO2pg8G2PZRItVvy9pfAJoRToDkczRS4K1PWdgeto9EUOGRGe0TOkJCEN/3JnATkDz&#10;Xx7W1cf9/NMAUs3eD3clQedaCPGrk7O7Kp/8xO0Kk3n+gZ9I7wGHOSeHZqgI2nyyksWLp62PQYPt&#10;jUoxgjM2cVN5Pa/9P6ufrKOTlzyUIt1o9DntuqZpt17eyX75mLa/AQAA//8DAFBLAwQUAAYACAAA&#10;ACEApvFf6eEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3VILIg6TVMSQpwK&#10;VWKiC4UObG58TQLxOYrdJvTX95hgPL1P731XrCbbiRMOvnWkYD6LQCBVzrRUK/h4f7nPQPigyejO&#10;ESr4QQ+r8vqq0LlxI73haRtqwSXkc62gCaHPpfRVg1b7meuRODu4werA51BLM+iRy20n4yh6kFa3&#10;xAuN7nHdYPW9PVoFm68x6PhMm/WYRru7193y85D0St3eTM9PIAJO4Q+GX31Wh5Kd9u5IxotOQRqn&#10;CaMKsuQRBANpnC1A7Jlczhcgy0L+f6G8AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI/i&#10;vaDWAQAAlAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AKbxX+nhAAAACgEAAA8AAAAAAAAAAAAAAAAAMAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" strokecolor="#4a7ebb" strokeweight="1pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658285" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79996785" wp14:editId="0D254824">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E99BE50" wp14:editId="0B26BFFC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4015154</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>533400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="597877" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="29" name="Straight Connector 29"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="597877" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700"/>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="62F95471" id="Straight Connector 29" o:spid="_x0000_s1026" style="position:absolute;z-index:251658285;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="316.15pt,42pt" to="363.25pt,42pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVvc9FwwEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfqdNK0N2o6R66Wi4I&#10;KhZ+gNcZN5b8pbFp0n/P2G2zK0BCoL04tmfem3njl83d5Cw7AiYTfMeXi4Yz8Cr0xh86/v3bw7sb&#10;zlKWvpc2eOj4CRK/2759sxljC6swBNsDMiLxqR1jx4ecYytEUgM4mRYhgqegDuhkpiMeRI9yJHZn&#10;xappPogxYB8xKEiJbu/PQb6t/FqDyl+0TpCZ7Tj1luuKdX0qq9huZHtAGQejLm3I/+jCSeOp6Ex1&#10;L7NkP9D8RuWMwpCCzgsVnAhaGwVVA6lZNr+oeRxkhKqFhpPiPKb0erTq83GPzPQdX91y5qWjN3rM&#10;KM1hyGwXvKcJBmQUpEmNMbUE2Pk9Xk4p7rHInjS68iVBbKrTPc3ThSkzRZfvb9c36zVn6hoSz7iI&#10;KX+E4FjZdNwaX3TLVh4/pUy1KPWaUq6tZyO5bbVu6guK0ti5lbrLJwvntK+gSRwVX1a6aivYWWRH&#10;SYaQSoHPyyKNClhP2QWmjbUzsPk78JJfoFAt9y/gGVErB59nsDM+4J+q5+nasj7nU/svdJftU+hP&#10;9ZFqgLxTFV58Xsz58lzhz3/j9icAAAD//wMAUEsDBBQABgAIAAAAIQDGRRWM3gAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqEMKaQlxKoQEiFVpWqli58ZDEtUeh9htw98z&#10;iAUs587RfRSL0VlxxCF0nhRcTxIQSLU3HTUKNuunqzmIEDUZbT2hgi8MsCjPzwqdG3+iFR6r2Ag2&#10;oZBrBW2MfS5lqFt0Okx8j8S/Dz84HfkcGmkGfWJzZ2WaJJl0uiNOaHWPjy3W++rgOORl9kqbN7zr&#10;kk+7DO96u3+utkpdXowP9yAijvEPhp/6XB1K7rTzBzJBWAXZNJ0yqmB+w5sYmKXZLYjdryDLQv5f&#10;UH4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlb3PRcMBAADVAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxkUVjN4AAAAJAQAADwAAAAAAAAAA&#10;AAAAAAAdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt"/>
+              <v:line w14:anchorId="22BC6E9D" id="Straight Connector 29" o:spid="_x0000_s1026" style="position:absolute;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="316.15pt,42pt" to="363.25pt,42pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAUB92uAEAAGcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8mO2zAMvRfoPwi6N3aCTpMx4gzQCdJL&#10;lwGm/QBGiy1AG0Q1Tv6+lLLMtL0VvcgUKT6+R9Lrh6Oz7KASmuB7Pp+1nCkvgjR+6PmP77t3K84w&#10;g5dgg1c9PynkD5u3b9ZT7NQijMFKlRiBeOym2PMx59g1DYpROcBZiMpTUIfkINM1DY1MMBG6s82i&#10;bT80U0gypiAUInm35yDfVHytlcjftEaVme05ccv1TPXcl7PZrKEbEsTRiAsN+AcWDoynojeoLWRg&#10;P5P5C8oZkQIGnWciuCZobYSqGkjNvP1DzfMIUVUt1ByMtzbh/4MVXw+P/ilRG6aIHcanVFQcdXLl&#10;S/zYsTbrdGuWOmYmyHl3v1wtl5yJa6h5yYsJ8ycVHCtGz63xRQZ0cPiMmWrR0+uT4vZhZ6yto7Ce&#10;TbRHi2VL0xJAG6EtZDJdlD1HP3AGdqBVEzlVSAzWyJJegDAN+0eb2AFo3O93q/nH7fnRCFKdvfd3&#10;LUHXWgj5S5Bn97y9+onbBaby/A2/kN4CjuecGipQlGJ9qa/qxl00vjS0WPsgT7XPTbnRNGvaZfPK&#10;ury+k/36/9j8AgAA//8DAFBLAwQUAAYACAAAACEAIqwrJt0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPy07DMBBF90j8gzVIbBB1SMGUEKeCSLBjQeAD3GTyIPY4it02/XsGsYDlzBzdOTffLs6K&#10;A85h8KThZpWAQKp9M1Cn4fPj5XoDIkRDjbGeUMMJA2yL87PcZI0/0jseqtgJDqGQGQ19jFMmZah7&#10;dCas/ITEt9bPzkQe5042szlyuLMyTRIlnRmIP/RmwrLHeqz2TkM7pWq09rn6Uu3rVfk2lvSwnLS+&#10;vFieHkFEXOIfDD/6rA4FO+38npogrAa1TteMatjccicG7lN1B2L3u5BFLv83KL4BAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAAFAfdrgBAABnAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAIqwrJt0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="#4a7ebb" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A4D3311" wp14:editId="2EACF08A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="689FCD82" wp14:editId="559BDF73">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3469982</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1875106</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="796632" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="30" name="Straight Connector 30"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="796632" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700"/>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="2F62AE42" id="Straight Connector 30" o:spid="_x0000_s1026" style="position:absolute;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="273.25pt,147.65pt" to="336pt,147.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwaAMKwgEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfqdOu1IWo6R66Wi4I&#10;KhZ+gNcZN5b8pbFp0n/P2G2zK0BCoL04tmfezHvjl83d5Cw7AiYTfMeXi4Yz8Cr0xh86/v3bw7v3&#10;nKUsfS9t8NDxEyR+t337ZjPGFlZhCLYHZFTEp3aMHR9yjq0QSQ3gZFqECJ6COqCTmY54ED3Kkao7&#10;K1ZNsxZjwD5iUJAS3d6fg3xb62sNKn/ROkFmtuPELdcV6/pUVrHdyPaAMg5GXWjI/2DhpPHUdC51&#10;L7NkP9D8VsoZhSEFnRcqOBG0NgqqBlKzbH5R8zjICFULDSfFeUzp9cqqz8c9MtN3/IbG46WjN3rM&#10;KM1hyGwXvKcJBmQUpEmNMbUE2Pk9Xk4p7rHInjS68iVBbKrTPc3ThSkzRZe3H9brmxVn6hoSz7iI&#10;KX+E4FjZdNwaX3TLVh4/pUy9KPWaUq6tZyO5bXXbVF6iEDtTqbt8snBO+wqaxFHzZS1XbQU7i+wo&#10;yRBSKfB5WaRRA+spu8C0sXYGNn8HXvILFKrl/gU8I2rn4PMMdsYH/FP3PF0p63M+0X+hu2yfQn+q&#10;j1QD5J2q8OLzYs6X5wp//hu3PwEAAP//AwBQSwMEFAAGAAgAAAAhAJDaUVLeAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZwZvdGE1qYzZFBBVP1Vgo3rbZMQndnY3ZbRv/vSMI&#10;epx3Ht6Pcjk5Kw44ht6TgstZAgKp8aanVsH67eHiBkSImoy2nlDBFwZYVqcnpS6MP9IrHurYCjah&#10;UGgFXYxDIWVoOnQ6zPyAxL8PPzod+RxbaUZ9ZHNnZZokuXS6J07o9ID3HTa7eu845Gn+TOsXXPTJ&#10;p12Fd73ZPdYbpc7PprtbEBGn+AfDT32uDhV32vo9mSCsguw6zxhVkC6yKxBM5POU121/FVmV8v+G&#10;6hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDwaAMKwgEAANUDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCQ2lFS3gAAAAsBAAAPAAAAAAAAAAAA&#10;AAAAABwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt"/>
+              <v:line w14:anchorId="1991E87F" id="Straight Connector 30" o:spid="_x0000_s1026" style="position:absolute;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="273.25pt,147.65pt" to="336pt,147.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtnLO/uQEAAGcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8luGzEMvRfoPwi61zN2WycZeBygMdxL&#10;lwBtPoDWMiNAG0TVY/99KXlJ2t6KXDQUKT6+R3JW9wdn2V4lNMH3fD5rOVNeBGn80POnn9t3t5xh&#10;Bi/BBq96flTI79dv36ym2KlFGIOVKjEC8dhNsedjzrFrGhSjcoCzEJWnoA7JQaZrGhqZYCJ0Z5tF&#10;2y6bKSQZUxAKkbybU5CvK77WSuTvWqPKzPacuOV6pnruytmsV9ANCeJoxJkG/AcLB8ZT0SvUBjKw&#10;X8n8A+WMSAGDzjMRXBO0NkJVDaRm3v6l5scIUVUt1ByM1zbh68GKb/sH/5ioDVPEDuNjKioOOrny&#10;JX7sUJt1vDZLHTIT5Ly5Wy7fLzgTl1DznBcT5s8qOFaMnlvjiwzoYP8FM9Wip5cnxe3D1lhbR2E9&#10;m2iPFjctTUsAbYS2kMl0UfYc/cAZ2IFWTeRUITFYI0t6AcI07B5sYnugcX/Y3s4/bU6PRpDq5L37&#10;2BJ0rYWQvwZ5cs/bi5+4nWEqzz/wC+kN4HjKqaECRSnWl/qqbtxZ43NDi7UL8lj73JQbTbOmnTev&#10;rMvLO9kv/4/1bwAAAP//AwBQSwMEFAAGAAgAAAAhAJoclbHeAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8tOwzAQRfdI/IM1SGwQdQiNoSFOBZFgx4LAB7jx5EHscRS7bfr3GAmpLGfm6M65xXax&#10;hh1w9oMjCXerBBhS4/RAnYSvz9fbR2A+KNLKOEIJJ/SwLS8vCpVrd6QPPNShYzGEfK4k9CFMOee+&#10;6dEqv3ITUry1brYqxHHuuJ7VMYZbw9MkEdyqgeKHXk1Y9diM9d5KaKdUjMa81N+ifbup3seKNstJ&#10;yuur5fkJWMAlnGH41Y/qUEannduT9sxIyNYii6iEdJPdA4uEeEhju93fhpcF/9+h/AEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDtnLO/uQEAAGcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCaHJWx3gAAAAsBAAAPAAAAAAAAAAAAAAAAABMEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="#4a7ebb" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E07B634" wp14:editId="5C831898">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57D815D8" wp14:editId="17CADBDC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3991317</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>967105</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1184031" cy="515815"/>
                 <wp:effectExtent l="0" t="0" r="16510" b="17780"/>
                 <wp:wrapNone/>
                 <wp:docPr id="37" name="Rectangle 37"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1184031" cy="515815"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="543FA931" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="006B464D" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                          <w:p w14:paraId="205A0C5F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="006B464D" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006B464D">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Use alternative mode of travel (road, UN air assets, etc.)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7E07B634" id="Rectangle 37" o:spid="_x0000_s1037" style="position:absolute;margin-left:314.3pt;margin-top:76.15pt;width:93.25pt;height:40.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlBqAlZgIAACYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZOuCOkXQosOA&#10;oi3aDj0rslQbkEWNUmJnXz9KdpyiLXYYloNCieQj9fTos/O+NWyn0DdgS16c5JwpK6Fq7HPJfz5e&#10;fTrlzAdhK2HAqpLvlefnq48fzjq3VDOowVQKGYFYv+xcyesQ3DLLvKxVK/wJOGXJqQFbEWiLz1mF&#10;oiP01mSzPP+SdYCVQ5DKezq9HJx8lfC1VjLcau1VYKbk1FtIK6Z1E9dsdSaWzyhc3cixDfEPXbSi&#10;sVR0groUQbAtNm+g2kYieNDhREKbgdaNVOkOdJsif3Wbh1o4le5C5Hg30eT/H6y82T24OyQaOueX&#10;nsx4i15jG/+pP9YnsvYTWaoPTNJhUZzO888FZ5J8i2JxWiwim9kx26EP3xW0LBolR3qMxJHYXfsw&#10;hB5CKO9YP1lhb1Rswdh7pVlTUcVZyk7SUBcG2U7QowoplQ3F4KpFpYbjRU6/sZ8pI3WXACOyboyZ&#10;sEeAKLu32EOvY3xMVUlZU3L+t8aG5CkjVQYbpuS2sYDvARi61Vh5iD+QNFATWQr9pidu4mPE0Hi0&#10;gWp/hwxhkLp38qoh+q+FD3cCSds0BTSv4ZYWbaArOYwWZzXg7/fOYzxJjrycdTQrJfe/tgIVZ+aH&#10;JTF+K+bzOFxpM198ndEGX3o2Lz12214AvRxJh7pLZowP5mBqhPaJxnodq5JLWEm1Sy4DHjYXYZhh&#10;+jBItV6nMBooJ8K1fXAygkeio7we+yeBbtRgIPXewGGuxPKVFIfYmGlhvQ2gm6TTI6/jE9AwJi2N&#10;H4447S/3Ker4eVv9AQAA//8DAFBLAwQUAAYACAAAACEAwj8oF98AAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy07DMBBF90j8gzVI7KjzIKkV4lQICSGxQbT9ADcekkA8jmynCXw9ZkWXo3t075l6&#10;t5qRndH5wZKEdJMAQ2qtHqiTcDw83wlgPijSarSEEr7Rw665vqpVpe1C73jeh47FEvKVktCHMFWc&#10;+7ZHo/zGTkgx+7DOqBBP13Ht1BLLzcizJCm5UQPFhV5N+NRj+7WfjQSbvoXXw3I/Ey7uRQyf7fiz&#10;FVLe3qyPD8ACruEfhj/9qA5NdDrZmbRno4QyE2VEY1BkObBIiLRIgZ0kZHleAG9qfvlD8wsAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlBqAlZgIAACYFAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDCPygX3wAAAAsBAAAPAAAAAAAAAAAAAAAAAMAE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:rect w14:anchorId="57D815D8" id="Rectangle 37" o:spid="_x0000_s1037" style="position:absolute;margin-left:314.3pt;margin-top:76.15pt;width:93.25pt;height:40.6pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnwquWZAIAAOgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nyZYGdYqsQYYB&#10;RVugHXpmZCk2IEsapcTufv0o2WnarqdhOSik+CU+Pvrism81O0j0jTUlL85yzqQRtmrMruQ/Hzaf&#10;5pz5AKYCbY0s+ZP0/HL58cNF5xZyYmurK4mMkhi/6FzJ6xDcIsu8qGUL/sw6acioLLYQSMVdViF0&#10;lL3V2STPv2SdxcqhFdJ7ul0PRr5M+ZWSItwq5WVguuT0tpBOTOc2ntnyAhY7BFc3YnwG/MMrWmgM&#10;FX1OtYYAbI/NX6naRqD1VoUzYdvMKtUImXqgbor8TTf3NTiZeiFwvHuGyf+/tOLmcO/ukGDonF94&#10;EmMXvcI2/tP7WJ/AenoGS/aBCbosivk0/1xwJsg2K2bzYhbRzE7RDn34Lm3LolBypGEkjOBw7cPg&#10;enSJxbzVTbVptE4K7rZXGtkBaHDTzbz4th6zv3LThnUln8ymOQ1XABFIaQgktq4quTc7zkDviJki&#10;YKr9Ktq/UyQVr6GSQ+lZTr9j5cE99fgqT+xiDb4eQpJpDNEm5pOJiGPTJ5yjFPptzxp6a1HEkHi1&#10;tdXTHTK0A1m9E5uGClyDD3eAxE5qlTYu3NKhtKX+7ShxVlv8/d599CfSkJWzjthO2PzaA0rO9A9D&#10;dDovptO4HkmZzr5OSMGXlu1Li9m3V5bmQsOn1yUx+gd9FBXa9pEWcxWrkgmMoNrDFEblKgxbSKst&#10;5GqV3GglHIRrc+9ETB6hi9A+9I+AbmRRIP7d2ONmwOINmQbfGGnsah+sahLTTrjS9KJC65TmOK5+&#10;3NeXevI6faCWfwAAAP//AwBQSwMEFAAGAAgAAAAhABtMXsfhAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyoE0cJaYhTIUTFAaGK0gs3JzZx1HgdxW4b/p7lBMfVPM28rTeL&#10;G9nZzGHwKCFdJcAMdl4P2Es4fGzvSmAhKtRq9GgkfJsAm+b6qlaV9hd8N+d97BmVYKiUBBvjVHEe&#10;OmucCis/GaTsy89ORTrnnutZXajcjVwkScGdGpAWrJrMkzXdcX9yEo6fz7u33fogtk6/tMkQ79d2&#10;fpXy9mZ5fAAWzRL/YPjVJ3VoyKn1J9SBjRIKURaEUpCLDBgRZZqnwFoJIsty4E3N///Q/AAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDnwquWZAIAAOgEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAbTF7H4QAAAAsBAAAPAAAAAAAAAAAAAAAAAL4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="543FA931" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="006B464D" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                    <w:p w14:paraId="205A0C5F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="006B464D" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006B464D">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Use alternative mode of travel (road, UN air assets, etc.)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79009A75" wp14:editId="273274A4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C6138F9" wp14:editId="18D38F30">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2901462</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>539262</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="422030"/>
                 <wp:effectExtent l="76200" t="0" r="57150" b="54610"/>
                 <wp:wrapNone/>
                 <wp:docPr id="38" name="Straight Arrow Connector 38"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="422030"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4FAED434" id="Straight Arrow Connector 38" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:228.45pt;margin-top:42.45pt;width:0;height:33.25pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeUT6q2wEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvZCZZBCjKZIWywAVB&#10;xMIHeD3tjCW/1G4yyd/T9iSzq0VCAnHxs6u7qtze3J68E0fAbGPo5HLRSgFBx96GQyd/fP/46p0U&#10;mVTolYsBOnmGLG+3L19sxrSGVRyi6wEFJwl5PaZODkRp3TRZD+BVXsQEgS9NRK+It3hoelQjZ/eu&#10;WbXtm2aM2CeMGnLm07vpUm5rfmNA01djMpBwnWRuVEes40MZm+1GrQ+o0mD1hYb6BxZe2cBF51R3&#10;ipT4ifa3VN5qjDkaWujom2iM1VA1sJpl+0zN/aASVC1sTk6zTfn/pdVfjnsUtu/kDb9UUJ7f6J5Q&#10;2cNA4j1iHMUuhsA+RhQcwn6NKa8Ztgt7vOxy2mMRfzLoy8yyxKl6fJ49hhMJPR1qPn29WrU31f7m&#10;EZcw0yeIXpRFJ/OFx0xgWS1Wx8+ZuDIDr4BS1AUxcgeu3rZtDSNl3YfQCzon1kRoVTg4KAIY6AJP&#10;RchEva7o7GBK9A0MW8Jkp4K1GWHnUBwVt5HSGgIt50wcXWDGOjcDJwp/BF7iCxRqo/4NeEbUyjHQ&#10;DPY2RKwGPKtOpytlM8VfHZh0FwseYn+uj1qt4Y6rXl1+R2npp/sKf/zD218AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCAR5v/4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEs3&#10;dd1Wmk6AhLQLQ2xcuGWN11ZrnNJkbXl7jDjAybL96ffnbDPaRvTY+dqRgtk0AoFUOFNTqeD98DxZ&#10;gfBBk9GNI1TwhR42+fVVplPjBnrDfh9KwSHkU62gCqFNpfRFhVb7qWuReHdyndWB266UptMDh9tG&#10;zqMokVbXxBcq3eJThcV5f7EKhn6X3H0sH9efy5dTZ5PX83Y7j5S6vRkf7kEEHMMfDD/6rA45Ox3d&#10;hYwXjYJ4kawZVbCKuTLwOzgyuZjFIPNM/n8h/wYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBeUT6q2wEAAAsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCAR5v/4AAAAAoBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <v:shape w14:anchorId="739F0F7E" id="Straight Arrow Connector 38" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:228.45pt;margin-top:42.45pt;width:0;height:33.25pt;z-index:251703296;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzL7Vx0AEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z23HAce07iQ2xgtw&#10;JwE/wEvSNlKaRHZYt3+Pk+52B7whXlLHrj9//uys706jE0eDZINvZbOopTBeBW1938of3/evbqWg&#10;BF6DC9608mxI3m1evlhPcWWWYQhOGxQM4mk1xVYOKcVVVZEazAi0CNF4DnYBR0h8xb7SCBOjj65a&#10;1vXbagqoIwZliNi7m4NyU/C7zqh033VkknCtZG6pnFjOQz6rzRpWPUIcrLrQgH9gMYL1XPQKtYME&#10;4ifav6BGqzBQ6NJChbEKXWeVKT1wN039RzffBoim9MLiULzKRP8PVn09bv0DsgxTpBXFB8xdnDoc&#10;85f5iVMR63wVy5ySULNTsfdmuaxfFx2rp7yIlD6ZMIpstJISgu2HtA3e80QCNkUrOH6mxJU58TEh&#10;F/Vhb50rg3FeTLxVy3c1z04B70fnILE5Rs2wvpcCXM+LpxIWSArO6pyegQj7w9ahOAIP/2Z/23zY&#10;zT8NoM3sff+mZuhSiyB9CXp2N/Wjn7ldYArP3/Az6R3QMOeU0AyVwLqPXot0jrzyCS343pkcYzjn&#10;MzdTdvPS/5P02ToEfS4TqfKN517SLjuaF+v5ne3nL2nzCwAA//8DAFBLAwQUAAYACAAAACEA2qes&#10;lN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPsU7DQAyGdyTe4WQkFtReWiWlhFwqVImJLhQ6&#10;dHMTNwnkfFHu2gSeHqMOMFm2P/3+nK1G26oz9b5xbGA2jUARF65suDLw/vY8WYLyAbnE1jEZ+CIP&#10;q/z6KsO0dAO/0nkbKiUh7FM0UIfQpVr7oiaLfuo6YtkdXW8xSNtXuuxxkHDb6nkULbTFhuVCjR2t&#10;ayo+tydrYPMxBJx/82Y93Ee7u5ddsj/GnTG3N+PTI6hAY/iD4Vdf1CEXp4M7celVayBOFg+CGljG&#10;UgW4DA5CJrMYdJ7p/y/kPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDzL7Vx0AEAAJED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDap6yU3wAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAACoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" strokecolor="#4a7ebb" strokeweight="1pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55B16E0D" wp14:editId="12D7C496">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0728D90A" wp14:editId="451B1BBD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2954215</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2689909</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="188106"/>
                 <wp:effectExtent l="76200" t="0" r="57150" b="59690"/>
                 <wp:wrapNone/>
                 <wp:docPr id="39" name="Straight Arrow Connector 39"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="188106"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5A365047" id="Straight Arrow Connector 39" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:232.6pt;margin-top:211.8pt;width:0;height:14.8pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwqTh32gEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P0zAQfEfiP1h+p0mKdJSq6Qn1gBcE&#10;FQc/wOfYiSV/ab007b9n7aQ5dEhInO7FiZ2d2ZnxZnd7dpadFCQTfMubVc2Z8jJ0xvct//nj05sN&#10;ZwmF74QNXrX8ohK/3b9+tRvjVq3DEGyngBGJT9sxtnxAjNuqSnJQTqRViMrTRx3ACaQt9FUHYiR2&#10;Z6t1Xd9UY4AuQpAqJTq9mz7yfeHXWkn8pnVSyGzLSRuWFcr6kNdqvxPbHkQcjJxliGeocMJ4arpQ&#10;3QkU7BeYv6ickRBS0LiSwVVBayNV8UBumvqJm/tBRFW8UDgpLjGll6OVX09HYKZr+dv3nHnh6I7u&#10;EYTpB2QfAMLIDsF7yjEAoxLKa4xpS7CDP8K8S/EI2fxZg8tPssXOJePLkrE6I5PToaTTZrNp6ptM&#10;Vz3iIiT8rIJj+aXladaxCGhKxOL0JeEEvAJyU+vZSLzrd3VdylAY+9F3DC+RPCEY4Xur5o7WU+Ns&#10;ZJJe3vBi1UT0XWmKhMRODcswqoMFdhI0RkJK5bFZmKg6w7SxdgFOEv4JnOszVJVB/R/wgiidg8cF&#10;7IwPUAJ40h3PV8l6qr8mMPnOETyE7lIutURDE1duZ/478kj/uS/wx394/xsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKiQKx7gAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdXCp&#10;CyFOBUhIvRRE4cLNjbdJ1NgOtpuEv2cRB7jN7oxm3xaryXZswBBb7xRczTJg6CpvWlcreH97urwB&#10;FpN2RnfeoYIvjLAqT08KnRs/ulcctqlmVOJirhU0KfU557Fq0Oo48z068vY+WJ1oDDU3QY9Ubjsu&#10;skxyq1tHFxrd42OD1WF7tArG4VlefCwfbj+Xm32w8uWwXotMqfOz6f4OWMIp/YXhB5/QoSSmnT86&#10;E1mn4FouBEVJiLkERonfzY7EYi6AlwX//0P5DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AHCpOHfaAQAACwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAKiQKx7gAAAACwEAAA8AAAAAAAAAAAAAAAAANAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <v:shape w14:anchorId="0AE3A0F6" id="Straight Arrow Connector 39" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:232.6pt;margin-top:211.8pt;width:0;height:14.8pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtqaplzwEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12v0zAMfUfiP0R5Z20nuIxp3ZXYGC98&#10;XAn4AV6StpHSJLLDuv17nHR39wJviJfUdupjn2Nnc38enTgZJBt8K5tFLYXxKmjr+1b++H54tZKC&#10;EngNLnjTyosheb99+WIzxbVZhiE4bVAwiKf1FFs5pBTXVUVqMCPQIkTj+bILOEJiF/tKI0yMPrpq&#10;Wdd31RRQRwzKEHF0P1/KbcHvOqPS164jk4RrJfeWyonlPOaz2m5g3SPEwaprG/APXYxgPRe9Qe0h&#10;gfiJ9i+o0SoMFLq0UGGsQtdZZQoHZtPUf7D5NkA0hQuLQ/EmE/0/WPXltPMPyDJMkdYUHzCzOHc4&#10;5i/3J85FrMtNLHNOQs1BxdFmtWrqu6xj9ZQXkdJHE0aRjVZSQrD9kHbBe55IwKZoBadPlObEx4Rc&#10;1IeDda4MxnkxcYnl25pnp4D3o3OQ2ByjZljfSwGu58VTCQskBWd1Ts9AhP1x51CcgIf/+rBq3u/n&#10;nwbQZo6+e1MzdKlFkD4HPYeb+jHOpK4wheBv+LnpPdAw55SrGSqBdR+8FukSeeUTWvC9M1eNnM+9&#10;mbKbV/5P0mfrGPSlTKTKHs+9VL7uaF6s5z7bz1/S9hcAAAD//wMAUEsDBBQABgAIAAAAIQCiH/6V&#10;4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3JP6DdUgsqHVwm4BCnApVYqILhQ7d&#10;rrGbBOJzFLtN4NdziAG2d/ee3n1XrCbXibMdQutJw+08AWGp8qalWsPb69PsHkSISAY7T1bDpw2w&#10;Ki8vCsyNH+nFnrexFlxCIUcNTYx9LmWoGuswzH1vib2jHxxGHodamgFHLnedVEmSSYct8YUGe7tu&#10;bPWxPTkNm/cxovqizXq8S3Y3z7t0f1z2Wl9fTY8PIKKd4l8YfvAZHUpmOvgTmSA6DcssVRxloRYZ&#10;CE78bg4s0oUCWRby/w/lNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAtqaplzwEAAJED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCiH/6V4AAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAACkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" strokecolor="#4a7ebb" strokeweight="1pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A9D7C7D" wp14:editId="06BDCAFD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C0409F6" wp14:editId="01FEF637">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2942492</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2098431</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="164123"/>
                 <wp:effectExtent l="76200" t="0" r="57150" b="64770"/>
                 <wp:wrapNone/>
                 <wp:docPr id="40" name="Straight Arrow Connector 40"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="164123"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3D554595" id="Straight Arrow Connector 40" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:231.7pt;margin-top:165.25pt;width:0;height:12.9pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAugwHl2gEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P0zAQfEfiP1h+p0nK6UBR0xPqAS8I&#10;Kg5+gM9ZJ5b8pbVp2n/P2klz6JCQQLw4sbMzOzPe7O7O1rATYNTedbzZ1JyBk77Xbuj4928fXr3l&#10;LCbhemG8g45fIPK7/csXuym0sPWjNz0gIxIX2yl0fEwptFUV5QhWxI0P4Oij8mhFoi0OVY9iInZr&#10;qm1d31aTxz6glxAjnd7PH/m+8CsFMn1RKkJipuOkLZUVy/qY12q/E+2AIoxaLjLEP6iwQjtqulLd&#10;iyTYD9S/UVkt0Uev0kZ6W3mltITigdw09TM3D6MIULxQODGsMcX/Rys/n47IdN/xG4rHCUt39JBQ&#10;6GFM7B2in9jBO0c5emRUQnlNIbYEO7gjLrsYjpjNnxXa/CRb7FwyvqwZwzkxOR9KOm1ub5rt60xX&#10;PeECxvQRvGX5peNx0bEKaErE4vQpphl4BeSmxrGJeLdv6rqUJaHNe9ezdAnkKaEWbjCwdDSOGmcj&#10;s/Tyli4GZqKvoCgSEjs3LMMIB4PsJGiMhJTgUrMyUXWGKW3MCpwl/BG41GcolEH9G/CKKJ29SyvY&#10;auexBPCsezpfJau5/prA7DtH8Oj7S7nUEg1NXLmd5e/II/3rvsCf/uH9TwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhALWF2cfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6IJaxb&#10;BqXpBEhIuwBicOGWNV5brXFKkrXl7QniAEf//vT7c7GebMcG9KF1pOBqJoAhVc60VCt4f3u8vAYW&#10;oiajO0eo4AsDrMvTk0Lnxo30isM21iyVUMi1gibGPuc8VA1aHWauR0q7vfNWxzT6mhuvx1RuOz4X&#10;QnKrW0oXGt3jQ4PVYXu0CsbhWV58rO5vPldPe2/ly2GzmQulzs+mu1tgEaf4B8OPflKHMjnt3JFM&#10;YJ2ChcwWCVWQZWIJLBG/yS4lS5kBLwv+/4fyGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AC6DAeXaAQAACwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhALWF2cfgAAAACwEAAA8AAAAAAAAAAAAAAAAANAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <v:shape w14:anchorId="5BB71F53" id="Straight Arrow Connector 40" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:231.7pt;margin-top:165.25pt;width:0;height:12.9pt;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsCRS90AEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZKyLEvVdCVayoWP&#10;lYAfMLWdxJJjWzOmaf89Y6fbXeCGuDgz48ybeW/G6/vT6MTRINngW9ksaimMV0Fb37fyx/f9qzsp&#10;KIHX4II3rTwbkvebly/WU1yZZRiC0wYFg3haTbGVQ0pxVVWkBjMCLUI0ni+7gCMkdrGvNMLE6KOr&#10;lnV9W00BdcSgDBFHd/Ol3BT8rjMqfe06Mkm4VnJvqZxYzkM+q80aVj1CHKy6tAH/0MUI1nPRK9QO&#10;EoifaP+CGq3CQKFLCxXGKnSdVaZwYDZN/QebbwNEU7iwOBSvMtH/g1Vfjlv/gCzDFGlF8QEzi1OH&#10;Y/5yf+JUxDpfxTKnJNQcVBxtbm+a5eusY/WUF5HSRxNGkY1WUkKw/ZC2wXueSMCmaAXHT5TmxMeE&#10;XNSHvXWuDMZ5MXGJ5duaZ6eA96NzkNgco2ZY30sBrufFUwkLJAVndU7PQIT9YetQHIGHf7O/a97v&#10;5p8G0GaOvntTM3SpRZA+Bz2Hm/oxzqQuMIXgb/i56R3QMOeUqxkqgXUfvBbpHHnlE1rwvTMXjZzP&#10;vZmymxf+T9Jn6xD0uUykyh7PvVS+7GherOc+289f0uYXAAAA//8DAFBLAwQUAAYACAAAACEAvwoM&#10;TN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hIXBBLWD9ApemEJnFiFwY7&#10;cPOarC00TtVka+HXY8QBjn796PXjcjW7XpzsGDpPGm4WCoSl2puOGg2vL4/XdyBCRDLYe7IaPm2A&#10;VXV+VmJh/ETP9rSNjeASCgVqaGMcCilD3VqHYeEHS7w7+NFh5HFspBlx4nLXy6VSuXTYEV9ocbDr&#10;1tYf26PTsHmfIi6/aLOebtXu6mmXvR3SQevLi/nhHkS0c/yD4Uef1aFip70/kgmi15DmScqohiRR&#10;GQgmfpM9J1megKxK+f+H6hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAsCRS90AEAAJED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC/CgxM3wAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAACoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" strokecolor="#4a7ebb" strokeweight="1pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A20FDE3" wp14:editId="1EB8CD3A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D385946" wp14:editId="65C59C3C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2912892</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1377462</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="199292"/>
                 <wp:effectExtent l="76200" t="0" r="57150" b="48895"/>
                 <wp:wrapNone/>
                 <wp:docPr id="41" name="Straight Arrow Connector 41"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="199292"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="140AD672" id="Straight Arrow Connector 41" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:229.35pt;margin-top:108.45pt;width:0;height:15.7pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9HsH03QEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P0zAQfEfiP1h+p0kjBDRqejr1gBcE&#10;FQc/wOesG0v+0to07b9n7aS50yEhge7FiZ2d2ZnxZntztoadAKP2ruPrVc0ZOOl77Y4d//nj05sP&#10;nMUkXC+Md9DxC0R+s3v9ajuGFho/eNMDMiJxsR1Dx4eUQltVUQ5gRVz5AI4+Ko9WJNrisepRjMRu&#10;TdXU9btq9NgH9BJipNO76SPfFX6lQKZvSkVIzHSctKWyYlkf8lrttqI9ogiDlrMM8R8qrNCOmi5U&#10;dyIJ9gv1H1RWS/TRq7SS3lZeKS2heCA36/qZm/tBBCheKJwYlpjiy9HKr6cDMt13/O2aMycs3dF9&#10;QqGPQ2K3iH5ke+8c5eiRUQnlNYbYEmzvDjjvYjhgNn9WaPOTbLFzyfiyZAznxOR0KOl0vdk0mybT&#10;VY+4gDF9Bm9Zful4nHUsAtYlYnH6EtMEvAJyU+PYSLzN+7ouZUlo89H1LF0CeUqohTsamDsaR42z&#10;kUl6eUsXAxPRd1AUCYmdGpZhhL1BdhI0RkJKcKlEQdqNo+oMU9qYBThJ+Ctwrs9QKIP6L+AFUTp7&#10;lxaw1c5jCeBZ93S+SlZT/TWByXeO4MH3l3KpJRqauHI789+RR/rpvsAf/+HdbwAAAP//AwBQSwME&#10;FAAGAAgAAAAhALMIIoDhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC5o&#10;S1dG25WmEyAh7TIQGxduWZO11RqnJFlb3h4jDnD070+/PxfryXRs0M63FgUs5hEwjZVVLdYC3vfP&#10;swyYDxKV7CxqAV/aw7q8vChkruyIb3rYhZpRCfpcCmhC6HPOfdVoI/3c9hppd7TOyECjq7lycqRy&#10;0/E4ihJuZIt0oZG9fmp0ddqdjYBxeEluPtLH1We6PTqTvJ42mzgS4vpqergHFvQU/mD40Sd1KMnp&#10;YM+oPOsELO+ylFAB8SJZASPiNzlQssxugZcF//9D+Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC9HsH03QEAAAsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCzCCKA4QAAAAsBAAAPAAAAAAAAAAAAAAAAADcEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <v:shape w14:anchorId="4636979A" id="Straight Arrow Connector 41" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:229.35pt;margin-top:108.45pt;width:0;height:15.7pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWDjlnzwEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N7aDPjZBnAWaNL30&#10;sUDbD2Ak2RYgSwKpxsnfl5Kz2W17K3qRScoccobU5v48OnEySDb4VjaLWgrjVdDW96388f3w6k4K&#10;SuA1uOBNKy+G5P325YvNFNdmGYbgtEHBIJ7WU2zlkFJcVxWpwYxAixCN58su4AiJXewrjTAx+uiq&#10;ZV2/raaAOmJQhoij+/lSbgt+1xmVvnYdmSRcK7m3VE4s5zGf1XYD6x4hDlZd24B/6GIE67noDWoP&#10;CcRPtH9BjVZhoNClhQpjFbrOKlM4MJum/oPNtwGiKVxYHIo3mej/waovp51/QJZhirSm+ICZxbnD&#10;MX+5P3EuYl1uYplzEmoOKo42q9Vytcw6Vk95ESl9NGEU2WglJQTbD2kXvOeJBGyKVnD6RGlOfEzI&#10;RX04WOfKYJwXE5dYvqt5dgp4PzoHic0xaob1vRTgel48lbBAUnBW5/QMRNgfdw7FCXj4rw93zfv9&#10;/NMA2szR1ZuaoUstgvQ56Dnc1I9xJnWFKQR/w89N74GGOadczVAJrPvgtUiXyCuf0ILvnblq5Hzu&#10;zZTdvPJ/kj5bx6AvZSJV9njupfJ1R/NiPffZfv6Str8AAAD//wMAUEsDBBQABgAIAAAAIQC5h/cL&#10;4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtXuq2UphOaxIldNthh&#10;t6zx2kLjVE22Fp4eIw5w9O9Pvz/nq9G24oK9bxwpmE0jEEilMw1VCt5enycpCB80Gd06QgWf6GFV&#10;XF/lOjNuoC1edqESXEI+0wrqELpMSl/WaLWfug6JdyfXWx147Ctpej1wuW1lHEULaXVDfKHWHa5r&#10;LD92Z6tg8z4EHX/RZj0so/3dy35+OCWdUrc349MjiIBj+IPhR5/VoWCnozuT8aJVkMzTJaMK4tni&#10;AQQTv8mRkyS9B1nk8v8PxTcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFg45Z88BAACR&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAuYf3C+EA&#10;AAALAQAADwAAAAAAAAAAAAAAAAApBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;" strokecolor="#4a7ebb" strokeweight="1pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32A5E2CB" wp14:editId="20FA4C7B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6907976A" wp14:editId="6348B3BE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1072662</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>808892</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="152400"/>
                 <wp:effectExtent l="76200" t="0" r="57150" b="57150"/>
                 <wp:wrapNone/>
                 <wp:docPr id="42" name="Straight Arrow Connector 42"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="152400"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4B1F8AD4" id="Straight Arrow Connector 42" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:84.45pt;margin-top:63.7pt;width:0;height:12pt;z-index:251658279;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDW483r2wEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zTVclHVdIW6wAuC&#10;ioUP8DrjxpJvGg9N+/eMnTa7WiQkEC92fDlnzjkZb25P3okjYLYxdLJdLKWAoGNvw6GTP75/fPVO&#10;ikwq9MrFAJ08Q5a325cvNmNawyoO0fWAgklCXo+pkwNRWjdN1gN4lRcxQeBDE9Er4iUemh7VyOze&#10;Navl8k0zRuwTRg058+7ddCi3ld8Y0PTVmAwkXCdZG9UR6/hQxma7UesDqjRYfZGh/kGFVzZw0Znq&#10;TpESP9H+RuWtxpijoYWOvonGWA3VA7tpl8/c3A8qQfXC4eQ0x5T/H63+ctyjsH0nb1ZSBOX5H90T&#10;KnsYSLxHjKPYxRA4x4iCr3BeY8prhu3CHi+rnPZYzJ8M+jKzLXGqGZ/njOFEQk+bmnfb16ubZY2/&#10;ecQlzPQJohflo5P5omMW0NaI1fFzJq7MwCugFHVBjMy7esu0ZU3Kug+hF3RO7InQqnBwUAww0AWe&#10;ipFJev2is4OJ6BsYjoTFTgVrM8LOoTgqbiOlNQRqZya+XWDGOjcDJwl/BF7uFyjURv0b8IyolWOg&#10;GextiFgDeFadTlfJZrp/TWDyXSJ4iP25/tQaDXdczeryOkpLP11X+OMb3v4CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQB/VnGh4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhcEEtX&#10;jXYrTSdAQtqFIQYXblnjtdUapzRZW/49Hhe4vWc/PX/O15NtxYC9bxwpmM8iEEilMw1VCj7en2+X&#10;IHzQZHTrCBV8o4d1cXmR68y4kd5w2IVKcAn5TCuoQ+gyKX1Zo9V+5jok3h1cb3Vg21fS9HrkctvK&#10;OIoSaXVDfKHWHT7VWB53J6tgHLbJzWf6uPpKXw69TV6Pm00cKXV9NT3cgwg4hb8wnPEZHQpm2rsT&#10;GS9a9slyxVEWcboAcU78TvYs7uYLkEUu//9Q/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDW483r2wEAAAsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQB/VnGh4AAAAAsBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <v:shape w14:anchorId="62FEBDF5" id="Straight Arrow Connector 42" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:84.45pt;margin-top:63.7pt;width:0;height:12pt;z-index:251699200;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGv/hW0AEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgO2q0L4hRYsuxl&#10;lwLdPoDRxRagGygtTv5+lJym3fY27EWmSPHw8JBe35+cZUeFyQTf827Rcqa8CNL4oec/vu/f3HGW&#10;MngJNnjV87NK/H7z+tV6iiu1DGOwUiEjEJ9WU+z5mHNcNU0So3KQFiEqT0Ed0EGmKw6NRJgI3dlm&#10;2bZvmymgjBiESom8uznINxVfayXyN62Tysz2nLjlemI9D+VsNmtYDQhxNOJCA/6BhQPjqegVagcZ&#10;2E80f0E5IzCkoPNCBNcErY1QtQfqpmv/6OZxhKhqLyROileZ0v+DFV+PW/+AJMMU0yrFByxdnDS6&#10;8iV+7FTFOl/FUqfMxOwU5O1ulzdt1bF5zouY8icVHCtGz1NGMMOYt8F7mkjArmoFx88pU2VKfEoo&#10;RX3YG2vrYKxnE5VYvqMKTADth7aQyXRREqwfOAM70OKJjBUyBWtkSS9ACYfD1iI7Ag3/Zn/XfdjN&#10;j0aQava+v21n8vQa8pcgZ3fXPvmJ2wWm8vwNv5DeQRrnnBqa9ymDsR+9ZPkcaeUzGvCDVSVGcNYX&#10;bqru5qX/Z+mLdQjyXCfSlBvNvaZddrQs1ss72S//pM0vAAAA//8DAFBLAwQUAAYACAAAACEAddmk&#10;Kt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DQAyE70i8w8pIXBDdNEp/CNlUqBIneqHQ&#10;Azc3cZNA1htlt03g6XF7gduMPRp/zlajbdWJet84NjCdRKCIC1c2XBl4f3u+X4LyAbnE1jEZ+CYP&#10;q/z6KsO0dAO/0mkbKiUl7FM0UIfQpVr7oiaLfuI6YtkdXG8xiO0rXfY4SLltdRxFc22xYblQY0fr&#10;moqv7dEa2HwOAeMf3qyHRbS7e9nNPg5JZ8ztzfj0CCrQGP7CcMYXdMiFae+OXHrVip8vHyQqIl4k&#10;oM6Jy2QvYjZNQOeZ/v9D/gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDGv/hW0AEAAJED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB12aQq3wAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAACoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" strokecolor="#4a7ebb" strokeweight="1pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D5C65D4" wp14:editId="4245B989">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="772471FC" wp14:editId="4C35DB50">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2372995</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>967105</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1002323" cy="398584"/>
                 <wp:effectExtent l="0" t="0" r="26670" b="20955"/>
                 <wp:wrapNone/>
                 <wp:docPr id="44" name="Rectangle 44"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1002323" cy="398584"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="46CA9D02" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00370E7A" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                          <w:p w14:paraId="4AC56668" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00370E7A" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00370E7A">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Request Advice from ATSFP</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1D5C65D4" id="Rectangle 44" o:spid="_x0000_s1038" style="position:absolute;margin-left:186.85pt;margin-top:76.15pt;width:78.9pt;height:31.4pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkFmkTaAIAACYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQNZYOKFFUgpkkI&#10;EDDx7Do2ieT4vLPbpPv1OztpigDtYVoeHNt3993583c+v+hbw7YKfQO25LOjnDNlJVSNfSn5z6fr&#10;L6ec+SBsJQxYVfKd8vxi+fnTeecWqoAaTKWQEYj1i86VvA7BLbLMy1q1wh+BU5aMGrAVgZb4klUo&#10;OkJvTVbk+desA6wcglTe0+7VYOTLhK+1kuFOa68CMyWn2kIaMY3rOGbLc7F4QeHqRo5liH+oohWN&#10;paQT1JUIgm2weQfVNhLBgw5HEtoMtG6kSmeg08zyN6d5rIVT6SxEjncTTf7/wcrb7aO7R6Khc37h&#10;aRpP0Wts45/qY30iazeRpfrAJG3O8rw4Lo45k2Q7Pjs9OZ1HNrNDtEMfvitoWZyUHOkyEkdie+PD&#10;4Lp3obhD/jQLO6NiCcY+KM2aijIWKTpJQ10aZFtBlyqkVDbMBlMtKjVsn+T0jfVMEam6BBiRdWPM&#10;hD0CRNm9xx5qHf1jqErKmoLzvxU2BE8RKTPYMAW3jQX8CMDQqcbMg/+epIGayFLo1z1xQ5dRRNe4&#10;tYZqd48MYZC6d/K6IfpvhA/3Aknb1AXUr+GOBm2gKzmMM85qwN8f7Ud/khxZOeuoV0ruf20EKs7M&#10;D0tiPJvN57G50mJ+8q2gBb62rF9b7Ka9BLq5Gb0MTqZp9A9mP9UI7TO19SpmJZOwknKXXAbcLy7D&#10;0MP0MEi1WiU3aignwo19dDKCR6KjvJ76Z4Fu1GAg9d7Cvq/E4o0UB98YaWG1CaCbpNMDr+MVUDMm&#10;LY0PR+z21+vkdXjeln8AAAD//wMAUEsDBBQABgAIAAAAIQCG5C3Y3wAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BToQwFEX3Jv5D80zcOaUgA0HKxJgYEzfGmfmADn0CSl9JWwb0660rZ/lyT+49&#10;r96tZmRndH6wJEFsEmBIrdUDdRKOh+e7EpgPirQaLaGEb/Swa66valVpu9A7nvehY7GEfKUk9CFM&#10;Fee+7dEov7ETUsw+rDMqxNN1XDu1xHIz8jRJttyogeJCryZ86rH92s9GghVv4fWw3M+Ei3sph892&#10;/ClKKW9v1scHYAHX8A/Dn35UhyY6nexM2rNRQlZkRURjkKcZsEjkmciBnSSkIhfAm5pf/tD8AgAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACQWaRNoAgAAJgUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIbkLdjfAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;wgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:rect w14:anchorId="772471FC" id="Rectangle 44" o:spid="_x0000_s1038" style="position:absolute;margin-left:186.85pt;margin-top:76.15pt;width:78.9pt;height:31.4pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdY3UDZQIAAOgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X/1osqVBnSJrkGFA&#10;0QZoi54ZWY4NyJJGKbG7Xz9Kdpq262lYDgopvsSPH3151beKHSS6xuiCZ2cpZ1ILUzZ6V/DHh/WX&#10;GWfOgy5BGS0L/iwdv1p8/nTZ2bnMTW1UKZFREu3mnS147b2dJ4kTtWzBnRkrNRkrgy14UnGXlAgd&#10;ZW9Vkqfp16QzWFo0QjpHt6vByBcxf1VJ4e+qyknPVMHpbT6eGM9tOJPFJcx3CLZuxPgM+IdXtNBo&#10;KvqSagUe2B6bv1K1jUDjTOXPhGkTU1WNkLEH6iZL33VzX4OVsRcCx9kXmNz/SytuD/d2gwRDZ93c&#10;kRi66Ctswz+9j/URrOcXsGTvmaDLLE3z8/ycM0G284vZdDYJaCanaIvO/5CmZUEoONIwIkZwuHF+&#10;cD26hGLOqKZcN0pFBXfba4XsADS4yXqWfV+N2d+4Kc26gufTSUrDFUAEqhR4EltbFtzpHWegdsRM&#10;4THWfhPtPigSi9dQyqH0NKXfsfLgHnt8kyd0sQJXDyHRNIYoHfLJSMSx6RPOQfL9tmcNvTXLQ0i4&#10;2pryeYMMzUBWZ8W6oQI34PwGkNhJrdLG+Ts6KmWofzNKnNUGf390H/yJNGTlrCO2Eza/9oCSM/VT&#10;E50usskkrEdUJtNvOSn42rJ9bdH79trQXDLabSuiGPy9OooVmvaJFnMZqpIJtKDawxRG5doPW0ir&#10;LeRyGd1oJSz4G31vRUgeoAvQPvRPgHZkkSf+3ZrjZsD8HZkG3xCpzXLvTdVEpp1wpekFhdYpznFc&#10;/bCvr/XodfpALf4AAAD//wMAUEsDBBQABgAIAAAAIQBfl1sI4QAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LTsMwEEX3SPyDNUjsqPNQCE3jVAhRsUCoonTDzondOGo8jmy3DX/PsKLL0T2690y9&#10;nu3IztqHwaGAdJEA09g5NWAvYP+1eXgCFqJEJUeHWsCPDrBubm9qWSl3wU993sWeUQmGSgowMU4V&#10;56Ez2sqwcJNGyg7OWxnp9D1XXl6o3I48S5JHbuWAtGDkpF+M7o67kxVw/H7dfmyX+2xj1VubDLFc&#10;Gv8uxP3d/LwCFvUc/2H40yd1aMipdSdUgY0C8jIvCaWgyHJgRBR5WgBrBWRpkQJvan79Q/MLAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXWN1A2UCAADoBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAX5dbCOEAAAALAQAADwAAAAAAAAAAAAAAAAC/&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAM0FAAAAAA==&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="46CA9D02" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00370E7A" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                    <w:p w14:paraId="4AC56668" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00370E7A" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00370E7A">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Request Advice from ATSFP</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3372D59A" wp14:editId="57794066">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="492B7530" wp14:editId="233B8636">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>527050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>972966</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1090247" cy="381000"/>
                 <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="45" name="Rectangle 45"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1090247" cy="381000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2DE81DBE" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00F379CD" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                          <w:p w14:paraId="39913F2C" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00F379CD" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F379CD">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Use Air Operator</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3372D59A" id="Rectangle 45" o:spid="_x0000_s1039" style="position:absolute;margin-left:41.5pt;margin-top:76.6pt;width:85.85pt;height:30pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhPHjFZwIAACYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQpZUBFiioQ0yQE&#10;aDDx7Do2ieT4vLPbpPv1OztpigDtYdpL4vPdfXf+/J0vLvvWsK1C34AteXGUc6ashKqxLyX/+XTz&#10;5YwzH4SthAGrSr5Tnl8uP3+66NxCzaAGUylkBGL9onMlr0Nwiyzzslat8EfglCWnBmxFIBNfsgpF&#10;R+ityWZ5/jXrACuHIJX3tHs9OPky4WutZLjX2qvATMmpt5C+mL7r+M2WF2LxgsLVjRzbEP/QRSsa&#10;S0UnqGsRBNtg8w6qbSSCBx2OJLQZaN1Ilc5ApynyN6d5rIVT6SxEjncTTf7/wcq77aN7QKKhc37h&#10;aRlP0Wts45/6Y30iazeRpfrAJG0W+Xk+m59yJsl3fFbkeWIzO2Q79OGbgpbFRcmRLiNxJLa3PlBF&#10;Ct2HkHGon1ZhZ1RswdgfSrOmooqzlJ2koa4Msq2gSxVSKhuKwVWLSg3bJ9TOvp8pI5VMgBFZN8ZM&#10;2CNAlN177KHXMT6mqqSsKTn/W2ND8pSRKoMNU3LbWMCPAAydaqw8xO9JGqiJLIV+3RM3dBnHMTRu&#10;raHaPSBDGKTunbxpiP5b4cODQNI2TQHNa7injzbQlRzGFWc14O+P9mM8SY68nHU0KyX3vzYCFWfm&#10;uyUxnhfzeRyuZMxPTmdk4GvP+rXHbtoroJsr6GVwMi1jfDD7pUZon2msV7EquYSVVLvkMuDeuArD&#10;DNPDINVqlcJooJwIt/bRyQgeiY7yeuqfBbpRg4HUewf7uRKLN1IcYmOmhdUmgG6STg+8jldAw5i0&#10;ND4ccdpf2ynq8Lwt/wAAAP//AwBQSwMEFAAGAAgAAAAhAKAH92veAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok7SlUYhTISSExAXR8gFuvCQBex3ZThP4epYT3HZnR7Nv&#10;6v3irDhjiIMnBfkqA4HUejNQp+Dt+HhTgohJk9HWEyr4wgj75vKi1pXxM73i+ZA6wSEUK62gT2ms&#10;pIxtj07HlR+R+Pbug9OJ19BJE/TM4c7KIstupdMD8Ydej/jQY/t5mJwCn7+k5+O8mQjn8FQOH639&#10;3pVKXV8t93cgEi7pzwy/+IwODTOd/EQmCqugXHOVxPp2XYBgQ7Hd7ECceMhZkU0t/1dofgAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAhPHjFZwIAACYFAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCgB/dr3gAAAAoBAAAPAAAAAAAAAAAAAAAAAMEE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:rect w14:anchorId="492B7530" id="Rectangle 45" o:spid="_x0000_s1039" style="position:absolute;margin-left:41.5pt;margin-top:76.6pt;width:85.85pt;height:30pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBp311TZQIAAOgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22n6doGdYqsQYYB&#10;RVugLXpmZCk2IEsapcTufv0o2Wn6Og27yKRI8ePjoy8u+1aznUTfWFPy4ijnTBphq8ZsSv74sPp2&#10;xpkPYCrQ1siSP0vPL+dfv1x0biYntra6ksgoiPGzzpW8DsHNssyLWrbgj6yThozKYguBVNxkFUJH&#10;0VudTfL8e9ZZrBxaIb2n2+Vg5PMUXykpwq1SXgamS065hXRiOtfxzOYXMNsguLoRYxrwD1m00BgC&#10;fQm1hABsi82HUG0j0HqrwpGwbWaVaoRMNVA1Rf6umvsanEy1UHO8e2mT/39hxc3u3t0htaFzfuZJ&#10;jFX0Ctv4pfxYn5r1/NIs2Qcm6LLIz/PJ9JQzQbbjsyLPUzezw2uHPvyUtmVRKDnSMFKPYHftAyGS&#10;694lgnmrm2rVaJ0U3KyvNLId0OCmq7PixzLOip68cdOGdSWfnEwJnAkgAikNgcTWVSX3ZsMZ6A0x&#10;UwRM2G9e+09AEngNlRygT6isfV2j+8csYhVL8PXwJEGMyWoT48lExLHoQ5+jFPp1zxrKtTiOT+LV&#10;2lbPd8jQDmT1TqwaArgGH+4AiZ1UKm1cuKVDaUv121HirLb457P76E+kIStnHbGdevN7Cyg5078M&#10;0em8mE7jeiRlenI6IQVfW9avLWbbXlmaS0G77UQSo3/Qe1GhbZ9oMRcRlUxgBGEPUxiVqzBsIa22&#10;kItFcqOVcBCuzb0TMXhsXWztQ/8E6EYWBeLfjd1vBszekWnwjS+NXWyDVU1i2qGvNL2o0DqlOY6r&#10;H/f1tZ68Dj+o+V8AAAD//wMAUEsDBBQABgAIAAAAIQBFKZJ94AAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT8MwDIXvSPyHyEjcWLqOsa00nRBi4oCmibELt7QxTbXGqZJsK/8ec4Kb/fz0/L1y&#10;PbpenDHEzpOC6SQDgdR401Gr4PCxuVuCiEmT0b0nVPCNEdbV9VWpC+Mv9I7nfWoFh1AstAKb0lBI&#10;GRuLTseJH5D49uWD04nX0EoT9IXDXS/zLHuQTnfEH6we8Nlic9yfnILj58tuu1sd8o0zr3XWpcXK&#10;hjelbm/Gp0cQCcf0Z4ZffEaHiplqfyITRa9gOeMqifX5LAfBhnx+vwBR8zBlRVal/F+h+gEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBp311TZQIAAOgEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBFKZJ94AAAAAoBAAAPAAAAAAAAAAAAAAAAAL8E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2DE81DBE" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00F379CD" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                    <w:p w14:paraId="39913F2C" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00F379CD" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F379CD">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Use Air Operator</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61A85F85" wp14:editId="136562B0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D987BF1" wp14:editId="1DD79A7B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2901462</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>533400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="427892" cy="5862"/>
                 <wp:effectExtent l="0" t="0" r="10795" b="32385"/>
                 <wp:wrapNone/>
                 <wp:docPr id="46" name="Straight Connector 46"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="427892" cy="5862"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700"/>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="576A0A2F" id="Straight Connector 46" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="228.45pt,42pt" to="262.15pt,42.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALcl54zgEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJo6Zao6R66Ag4I&#10;KhZ+gNcZN5b8pbFp0n/P2OmGFSAkEBfL9sx78+Z5vLubrGFnwKi96/h6VXMGTvpeu1PHv355+2rL&#10;WUzC9cJ4Bx2/QOR3+5cvdmNoofGDNz0gIxIX2zF0fEgptFUV5QBWxJUP4CioPFqR6IinqkcxErs1&#10;VVPXm2r02Af0EmKk2/s5yPeFXymQ6ZNSERIzHSdtqaxY1se8VvudaE8owqDlVYb4BxVWaEdFF6p7&#10;kQT7hvoXKqsl+uhVWklvK6+UllB6oG7W9U/dPAwiQOmFzIlhsSn+P1r58XxEpvuO32w4c8LSGz0k&#10;FPo0JHbwzpGDHhkFyakxxJYAB3fE6ymGI+a2J4WWKaPDexqCYgS1xqbi82XxGabEJF3eNLfbNw1n&#10;kkKvt5smc1czSSYLGNM78JblTceNdtkE0Yrzh5jm1KeUfG0cG6lqc1uX56yyyllX2aWLgTntMyjq&#10;lOrPCsuMwcEgOwuaDiEluLS+ajGOsjNMaWMWYF10/BF4zc9QKPP3N+AFUSp7lxaw1c7j76qn6Umy&#10;mvPJymd95+2j7y/lxUqABqm4fR36PKnPzwX+42vuvwMAAP//AwBQSwMEFAAGAAgAAAAhAJuxbGDf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6IpYyuWkvTCSpxmYSAsgfw&#10;EtNWNEnVZFv39ngnONr+9fn7y81sB3GkKfTeKXhYJCDIaW961yrYfb3er0GEiM7g4B0pOFOATXV9&#10;VWJh/Ml90rGJrWCICwUq6GIcCymD7shiWPiRHN++/WQx8ji10kx4Yrgd5DJJMmmxd/yhw5HqjvRP&#10;c7AK0pd6+zZ81M1uvMvq9/y8TbRGpW5v5ucnEJHm+BeGiz6rQ8VOe39wJoiBGass56iCdcqdOLBa&#10;po8g9pdFDrIq5f8G1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAC3JeeM4BAADiAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAm7FsYN8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAAAoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADQFAAAA&#10;AA==&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt"/>
+              <v:line w14:anchorId="780A58AE" id="Straight Connector 46" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="228.45pt,42pt" to="262.15pt,42.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxj7nqxAEAAHQDAAAOAAAAZHJzL2Uyb0RvYy54bWysk8tu2zAQRfcF+g8E97VkIQ9HsBygMdwu&#10;+gjQ5gPGFCkR4Asc1rL/vkPKcdJ2V2RDDIfU4dw7o/X90Rp2kBG1dx1fLmrOpBO+127o+NPP3YcV&#10;Z5jA9WC8kx0/SeT3m/fv1lNoZeNHb3oZGUEctlPo+JhSaKsKxSgt4MIH6ehQ+Wgh0TYOVR9hIro1&#10;VVPXN9XkYx+iFxKRstv5kG8KXykp0nelUCZmOk61pbLGsu7zWm3W0A4RwqjFuQz4jyosaEePXlBb&#10;SMB+Rf0PymoRPXqVFsLbyiulhSwaSM2y/kvNjxGCLFrIHAwXm/DtsOLb4cE9RrJhCthieIxZxVFF&#10;y5TR4TP1tOiiStmx2Ha62CaPiQlKXjW3q7uGM0FH16ubJptazZAMCxHTJ+kty0HHjXZZE7Rw+IJp&#10;vvp8Jaed32ljSl+MYxMV0NzW1DoBNB7KQKLQhr7j6AbOwAw0dyLFgkRvdJ8/zyCMw/7BRHYA6v3V&#10;brX8uJ0vjdDLOXt3XRO6vIWQvvp+Ti/r5zzJOGOKpD/4uegt4Dh/U47Oyo3L78syfmeNL+7maO/7&#10;UzG9yjtqbaGfxzDPzus9xa9/ls1vAAAA//8DAFBLAwQUAAYACAAAACEAG6iNoN8AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwWrCQBCG74W+wzKF3uqmNgaN2UgRiqJgqdb7mh2T0OxsyG40vn3H&#10;U3ucmY9/vj9bDLYRF+x87UjB6ygCgVQ4U1Op4Pvw8TIF4YMmoxtHqOCGHhb540OmU+Ou9IWXfSgF&#10;h5BPtYIqhDaV0hcVWu1HrkXi29l1Vgceu1KaTl853DZyHEWJtLom/lDpFpcVFj/73irY7D57f97g&#10;arvu6vXqkCy37fGm1PPT8D4HEXAIfzDc9VkdcnY6uZ6MF42CeJLMGFUwjbkTA5Nx/AbidF/MQOaZ&#10;/N8g/wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCxj7nqxAEAAHQDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAbqI2g3wAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAB4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#4a7ebb" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3387A699" wp14:editId="760EF8F2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="734E108F" wp14:editId="14DE40C7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3333554</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>326878</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="685800" cy="422030"/>
                 <wp:effectExtent l="19050" t="19050" r="38100" b="35560"/>
                 <wp:wrapNone/>
                 <wp:docPr id="47" name="Diamond 47"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="685800" cy="422030"/>
                         </a:xfrm>
                         <a:prstGeom prst="diamond">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="229AD1C9" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00EC12C0" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                          <w:p w14:paraId="455BDFA2" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00EC12C0" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00EC12C0">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>No</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3387A699" id="Diamond 47" o:spid="_x0000_s1040" type="#_x0000_t4" style="position:absolute;margin-left:262.5pt;margin-top:25.75pt;width:54pt;height:33.25pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXrsJOawIAACgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+1kaddFdaooVadJ&#10;VRutnfpMMMRIwDEgsbNfvwM7TtVWe5iWB4fj7r47Pr7j6rozmuyFDwpsRSdnJSXCcqiV3Vb059Pt&#10;p0tKQmS2ZhqsqOhBBHq9+PjhqnVzMYUGdC08QRAb5q2raBOjmxdF4I0wLJyBExadErxhEU2/LWrP&#10;WkQ3upiW5UXRgq+dBy5CwN2b3kkXGV9KweODlEFEoiuKvcX89fm7Sd9iccXmW89co/jQBvuHLgxT&#10;FouOUDcsMrLz6g2UUdxDABnPOJgCpFRc5DPgaSblq9M8NsyJfBYkJ7iRpvD/YPn9/tGtPdLQujAP&#10;uEyn6KQ36R/7I10m6zCSJbpIOG5eXJ5flkgpR9dsOi0/ZzKLU7LzIX4TYEhaVLRWzICtM0tsfxci&#10;1sToYxQapw7yKh60SE1o+0NIomqsOc3ZWRxipT3ZM7xWxrmwcdK7GlaLfvu8xF+6XywyZmQrAyZk&#10;qbQesQeAJLy32D3MEJ9SRdbWmFz+rbE+eczIlcHGMdkoC/49AI2nGir38UeSemoSS7HbdMgNjt4s&#10;haatDdSHtSceerEHx28V3sAdC3HNPKobLw0nNj7gR2poKwrDipIG/O/39lM8ig69lLQ4LRUNv3bM&#10;C0r0d4ty/DqZzdJ4ZWN2/mWKhn/p2bz02J1ZAd7cBN8Gx/MyxUd9XEoP5hkHe5mqootZjrUryqM/&#10;GqvYTzE+DVwslzkMR8qxeGcfHU/giegkr6fumXk3yDCifu/hOFls/kqKfWzKtLDcRZAq6/TE63AF&#10;OI5ZS8PTkeb9pZ2jTg/c4g8AAAD//wMAUEsDBBQABgAIAAAAIQCfY1PF4AAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI8xT8MwEIX3SvwH65BYKuqkJaWEOBVCZUCZaFnY3PgaR8TnKHbawK/nmGC7&#10;u/f07nvFdnKdOOMQWk8K0kUCAqn2pqVGwfvh5XYDIkRNRneeUMEXBtiWV7NC58Zf6A3P+9gIDqGQ&#10;awU2xj6XMtQWnQ4L3yOxdvKD05HXoZFm0BcOd51cJslaOt0Sf7C6x2eL9ed+dApev6vm/o6qj/GE&#10;D7v0sLPzUFmlbq6np0cQEaf4Z4ZffEaHkpmOfiQTRKcgW2bcJfKQZiDYsF6t+HBkZ7pJQJaF/F+h&#10;/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCXrsJOawIAACgFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCfY1PF4AAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAMUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:shape w14:anchorId="734E108F" id="Diamond 47" o:spid="_x0000_s1040" type="#_x0000_t4" style="position:absolute;margin-left:262.5pt;margin-top:25.75pt;width:54pt;height:33.25pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTLhPOZgIAAOoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+1kTpcFdYqsQYYB&#10;RVugHXpmZCkWoNckJXb360fJTtN2PQ3LQSHFx0d+In1x2WtFDtwHaU1NJ2clJdww20izq+nPh82n&#10;OSUhgmlAWcNr+sQDvVx+/HDRuQWf2taqhnuCSUxYdK6mbYxuURSBtVxDOLOOGzQK6zVEVP2uaDx0&#10;mF2rYlqW50VnfeO8ZTwEvF0PRrrM+YXgLN4KEXgkqqZYW8ynz+c2ncXyAhY7D66VbCwD/qEKDdIg&#10;6HOqNUQgey//SqUl8zZYEc+Y1YUVQjKee8BuJuWbbu5bcDz3guQE90xT+H9p2c3h3t15pKFzYRFQ&#10;TF30wuv0j/WRPpP19EwW7yNheHk+n81LpJShqZpOy8+ZzOIU7HyI37nVJAk1bSRoa5rMEhyuQ0RM&#10;9D56JbhglWw2Uqms+N32SnlyAHy6ajOffFun18KQV27KkK6m01mVawEcIaEgYlnaNTUNZkcJqB3O&#10;Jos+Y7+KDu+AZPAWGj5Az0r8HZEH97+rSF2sIbRDSIYYQ5RJ+XgexbHpE9NJiv22JxJrnVQpJF1t&#10;bfN054m3w7gGxzYSAa4hxDvwOJ9IO+5cvMVDKIv921GipLX+93v3yR/HBq2UdDjvyM2vPXhOifph&#10;cKC+TqoqLUhWqtmXKSr+pWX70mL2+sriu0xwux3LYvKP6igKb/UjruYqoaIJDEPs4RVG5SoOe4jL&#10;zfhqld1wKRzEa3PvWEqeqEvUPvSP4N04SBEn8MYedwMWb4Zp8E2Rxq720QqZJ+3EK75eUnCh8juO&#10;y5829qWevU6fqOUfAAAA//8DAFBLAwQUAAYACAAAACEAH5NbIt4AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VIXCrqpJWrkMapUBEf0FBxduMlSYnXIXba9O9ZTnDb3RnNvil2&#10;s+vFBcfQedKQLhMQSLW3HTUaju9vTxmIEA1Z03tCDTcMsCvv7wqTW3+lA16q2AgOoZAbDW2MQy5l&#10;qFt0Jiz9gMTapx+dibyOjbSjuXK46+UqSTbSmY74Q2sG3LdYf1WT05B9LyblFkM9q3j4OD+b22tV&#10;7bV+fJhftiAizvHPDL/4jA4lM538RDaIXoNaKe4SeUgVCDZs1ms+nNiZZgnIspD/K5Q/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFMuE85mAgAA6gQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB+TWyLeAAAACgEAAA8AAAAAAAAAAAAAAAAAwAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="229AD1C9" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00EC12C0" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                    <w:p w14:paraId="455BDFA2" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00EC12C0" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00EC12C0">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>No</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3771530D" wp14:editId="118BEC5F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D67CB77" wp14:editId="01F55E6A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3669323</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-35169</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="357554"/>
                 <wp:effectExtent l="76200" t="0" r="76200" b="61595"/>
                 <wp:wrapNone/>
                 <wp:docPr id="48" name="Straight Arrow Connector 48"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="357554"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="12C6A5B9" id="Straight Arrow Connector 48" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:288.9pt;margin-top:-2.75pt;width:0;height:28.15pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGDCvy2wEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P0zAQfEfiP1h+p0nLlUNV0xPqAS8I&#10;Kg5+gM9ZN5b8pbVpkn/P2klz6JCQQLw4sbMzOzPe7O8Ga9gFMGrvGr5e1ZyBk77V7tzw798+vHrL&#10;WUzCtcJ4Bw0fIfK7w8sX+z7sYOM7b1pARiQu7vrQ8C6lsKuqKDuwIq58AEcflUcrEm3xXLUoemK3&#10;ptrU9Zuq99gG9BJipNP76SM/FH6lQKYvSkVIzDSctKWyYlkf81od9mJ3RhE6LWcZ4h9UWKEdNV2o&#10;7kUS7Afq36isluijV2klva28UlpC8UBu1vUzNw+dCFC8UDgxLDHF/0crP19OyHTb8Bu6KScs3dFD&#10;QqHPXWLvEH3Pjt45ytEjoxLKqw9xR7CjO+G8i+GE2fyg0OYn2WJDyXhcMoYhMTkdSjp9vb3dbm8y&#10;XfWECxjTR/CW5ZeGx1nHImBdIhaXTzFNwCsgNzWO9TSBm9u6LmVJaPPetSyNgTwl1MKdDcwdjaPG&#10;2cgkvbyl0cBE9BUURUJip4ZlGOFokF0EjZGQElxaL0xUnWFKG7MAJwl/BM71GQplUP8GvCBKZ+/S&#10;ArbaeSwBPOuehqtkNdVfE5h85wgefTuWSy3R0MSV25n/jjzSv+4L/OkfPvwEAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBiDYix3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhc0JYw&#10;qe0oTSdAQtoFEIMLt6zx2mqNU5qsLf8eIw5ws5+f3vtcbGbXiRGH0HrScL1UIJAqb1uqNby/PS7W&#10;IEI0ZE3nCTV8YYBNeX5WmNz6iV5x3MVacAiF3GhoYuxzKUPVoDNh6Xskvh384EzkdailHczE4a6T&#10;K6VS6UxL3NCYHh8arI67k9Mwjc/p1Ud2f/OZPR0Gl74ct9uV0vryYr67BRFxjn9m+MFndCiZae9P&#10;ZIPoNCRZxuhRwyJJQLDhV9jzoNYgy0L+/6D8BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AIYMK/LbAQAACwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAGINiLHfAAAACQEAAA8AAAAAAAAAAAAAAAAANQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <v:shape w14:anchorId="5B9E3919" id="Straight Arrow Connector 48" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:288.9pt;margin-top:-2.75pt;width:0;height:28.15pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfmv300AEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGnZskvVdCVaygXY&#10;lYAPmNpOYsmxrRnTtH/P2Ol2F7ghLu543Hkz783L+v40OHE0SDb4Rs5ntRTGq6Ct7xr54/v+zZ0U&#10;lMBrcMGbRp4NyfvN61frMa7MIvTBaYOCQTytxtjIPqW4qipSvRmAZiEaz49twAESX7GrNMLI6IOr&#10;FnX9rhoD6ohBGSLO7qZHuSn4bWtUemhbMkm4RvJsqZxYzkM+q80aVh1C7K26jAH/MMUA1nPTK9QO&#10;EoifaP+CGqzCQKFNMxWGKrStVaZwYDbz+g8233qIpnBhcSheZaL/B6u+Hrf+EVmGMdKK4iNmFqcW&#10;h/zL84lTEet8FcucklBTUnH27fJ2ubzJOlbPdREpfTJhEDloJCUE2/VpG7znjQScF63g+JnSVPhU&#10;kJv6sLfOlcU4L0Z21eK25t0pYH+0DhKHQ9QM6zspwHVsPJWwQFJwVufyDETYHbYOxRF4+Tf7u/mH&#10;3fSnHrSZsu+XNUOXXgTpS9BTel4/5ZnUBaYQ/A0/D70D6qea8jRBJbDuo9cinSNbPqEF3zlz0cj5&#10;PJsp3rzwf5Y+R4egz2UjVb7x3kvni0ezsV7eOX75JW1+AQAA//8DAFBLAwQUAAYACAAAACEAMqM5&#10;7d4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DQAyFdyT+w8lILKi9UBFShVwqVImJLrR0&#10;YHNzbhLI+aLctQn8eowYYLOfn977XKwm16kzDaH1bOB2noAirrxtuTbwunuaLUGFiGyx80wGPinA&#10;qry8KDC3fuQXOm9jrSSEQ44Gmhj7XOtQNeQwzH1PLLejHxxGWYda2wFHCXedXiTJvXbYsjQ02NO6&#10;oepje3IGNu9jxMUXb9Zjluxvnvfp2/GuN+b6anp8ABVpin9m+MEXdCiF6eBPbIPqDKRZJujRwCxN&#10;QYnhVzjIkCxBl4X+/0H5DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN+a/fTQAQAAkQMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADKjOe3eAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;" strokecolor="#4a7ebb" strokeweight="1pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FF7B966" wp14:editId="1D90636F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D33B53E" wp14:editId="03BCCFDD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2801814</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-35169</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="861647" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="49" name="Straight Connector 49"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="861647" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700"/>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="02877648" id="Straight Connector 49" o:spid="_x0000_s1026" style="position:absolute;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="220.6pt,-2.75pt" to="288.45pt,-2.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPpjfJwwEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KMwEkFyzk4aC5F&#10;azTNBzDU0iLAF5aMJf99l7StBE2AokUvFMndmd1Zjta3kzXsABi1dx1vFjVn4KTvtdt3/PHnl083&#10;nMUkXC+Md9DxI0R+u/n4YT2GFpZ+8KYHZETiYjuGjg8phbaqohzAirjwARwFlUcrEh1xX/UoRmK3&#10;plrW9aoaPfYBvYQY6fbuFOSbwq8UyPRdqQiJmY5Tb6msWNanvFabtWj3KMKg5bkN8Q9dWKEdFZ2p&#10;7kQS7Bn1GyqrJfroVVpIbyuvlJZQNJCapv5NzcMgAhQtNJwY5jHF/0crvx12yHTf8avPnDlh6Y0e&#10;Egq9HxLbeudogh4ZBWlSY4gtAbZuh+dTDDvMsieFNn9JEJvKdI/zdGFKTNLlzapZXV1zJi+h6gUX&#10;MKZ78JblTceNdlm3aMXha0xUi1IvKfnaODaS25bXdXnBKjd2aqXs0tHAKe0HKBJHxZtCV2wFW4Ps&#10;IMgQQkpwqcnSqIBxlJ1hShszA+s/A8/5GQrFcn8DnhGlsndpBlvtPL5XPU2XltUpn9p/pTtvn3x/&#10;LI9UAuSdovDs82zO1+cCf/kbN78AAAD//wMAUEsDBBQABgAIAAAAIQCFWhLT3wAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjctnTTuo/SdEJIgDgxyqRpt6wxbbXEKU22lX+P&#10;EQc42n70vo/z9eCsOGMfWk8KJuMEBFLlTUu1gu3742gJIkRNRltPqOALA6yL66tcZ8Zf6A3PZawF&#10;h1DItIImxi6TMlQNOh3GvkPi24fvnY489rU0vb5wuLNymiRz6XRL3NDoDh8arI7lyXHJ8+KFthtc&#10;tcmnfQ17vTs+lTulbm+G+zsQEYf4B8OPPqtDwU4HfyIThFUwm02mjCoYpSkIBtLFfAXi8LuQRS7/&#10;f1B8AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM+mN8nDAQAA1QMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIVaEtPfAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAHQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt"/>
+              <v:line w14:anchorId="235F8396" id="Straight Connector 49" o:spid="_x0000_s1026" style="position:absolute;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="220.6pt,-2.75pt" to="288.45pt,-2.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTTs43uQEAAGcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N7aDbTY14izQDdJL&#10;Hwts+wGMHrYAWRJENU7+vpScZLftrehFpkhxOEPSm4fTaNlRRTTedbxZ1JwpJ7w0ru/4j+/7d2vO&#10;MIGTYL1THT8r5A/bt282U2jV0g/eShUZgThsp9DxIaXQVhWKQY2ACx+Uo6D2cYRE19hXMsJE6KOt&#10;lnW9qiYfZYheKETy7uYg3xZ8rZVI37RGlZjtOHFL5YzlPOSz2m6g7SOEwYgLDfgHFiMYR0VvUDtI&#10;wH5G8xfUaET06HVaCD9WXmsjVNFAapr6DzXPAwRVtFBzMNzahP8PVnw9PrqnSG2YArYYnmJWcdJx&#10;zF/ix06lWedbs9QpMUHO9apZ3d1zJq6h6iUvREyflB9ZNjpujcsyoIXjZ0xUi55en2S383tjbRmF&#10;dWyiPVre1zQtAbQR2kIicwyy4+h6zsD2tGoixQKJ3hqZ0zMQxv7waCM7Ao37br9uPu7mRwNINXs/&#10;vK8JutRCSF+8nN1NffUTtwtM4fkbfia9AxzmnBLKUJRiXa6vysZdNL40NFsHL8+lz1W+0TRL2mXz&#10;8rq8vpP9+v/Y/gIAAP//AwBQSwMEFAAGAAgAAAAhAGGzLHneAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8tOwzAQRfdI/QdrKrFBrdOoCTTEqSAS3bEg8AFuPHkQexzFbpv+fY1YwHJmju6cm+9n&#10;o9kZJ9dbErBZR8CQaqt6agV8fb6tnoA5L0lJbQkFXNHBvljc5TJT9kIfeK58y0IIuUwK6LwfM85d&#10;3aGRbm1HpHBr7GSkD+PUcjXJSwg3msdRlHIjewofOjli2WE9VCcjoBnjdND6tfpOm8ND+T6UtJuv&#10;Qtwv55dnYB5n/wfDj35QhyI4He2JlGNawHa7iQMqYJUkwAKQPKY7YMffBS9y/r9BcQMAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCTTs43uQEAAGcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBhsyx53gAAAAkBAAAPAAAAAAAAAAAAAAAAABMEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="#4a7ebb" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58511A4C" wp14:editId="0F5C0209">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D7F0E93" wp14:editId="0E5F0D93">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1072662</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-41031</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="404446"/>
                 <wp:effectExtent l="76200" t="0" r="57150" b="53340"/>
                 <wp:wrapNone/>
                 <wp:docPr id="51" name="Straight Arrow Connector 51"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="404446"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0A8E43A2" id="Straight Arrow Connector 51" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:84.45pt;margin-top:-3.25pt;width:0;height:31.85pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBp6V2W3QEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P0zAQfEfiP1h+p0mrcqCo6Qn1gBcE&#10;FQc/wOfYjSV/ab00zb9n7aQ5dEhInO7FiZ2d2ZnxZnd7cZadFSQTfMvXq5oz5WXojD+1/OePT2/e&#10;c5ZQ+E7Y4FXLR5X47f71q90QG7UJfbCdAkYkPjVDbHmPGJuqSrJXTqRViMrTRx3ACaQtnKoOxEDs&#10;zlabur6phgBdhCBVSnR6N33k+8KvtZL4TeukkNmWkzYsK5T1Ia/VfieaE4jYGznLEM9Q4YTx1HSh&#10;uhMo2C8wf1E5IyGkoHElg6uC1kaq4oHcrOsnbu57EVXxQuGkuMSUXo5Wfj0fgZmu5W/XnHnh6I7u&#10;EYQ59cg+AISBHYL3lGMARiWU1xBTQ7CDP8K8S/EI2fxFg8tPssUuJeNxyVhdkMnpUNLptt5utzeZ&#10;rnrERUj4WQXH8kvL06xjEbAuEYvzl4QT8ArITa1nA03g5l1dlzIUxn70HcMxkicEI/zJqrmj9dQ4&#10;G5mklzccrZqIvitNkZDYqWEZRnWwwM6CxkhIqTyWKEi79VSdYdpYuwAnCf8EzvUZqsqg/g94QZTO&#10;weMCdsYHKAE86Y6Xq2Q91V8TmHznCB5CN5ZLLdHQxJXbmf+OPNJ/7gv88R/e/wYAAP//AwBQSwME&#10;FAAGAAgAAAAhAP7WhGnfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvEPkSVzQ&#10;llJp6dY1nQAJaRdADC7cssZrqzVOSbK2vD0ZFzj+9qffn4vtZDo2oPOtJQl3iwQYUmV1S7WEj/en&#10;+QqYD4q06iyhhG/0sC2vrwqVazvSGw77ULNYQj5XEpoQ+pxzXzVolF/YHinujtYZFWJ0NddOjbHc&#10;dDxNEsGNaileaFSPjw1Wp/3ZSBiHF3H7mT2sv7LnozPi9bTbpYmUN7PpfgMs4BT+YLjoR3Uoo9PB&#10;nkl71sUsVuuISpiLJbAL8Ds4SFhmKfCy4P8/KH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAaeldlt0BAAALBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA/taEad8AAAAJAQAADwAAAAAAAAAAAAAAAAA3BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <v:shape w14:anchorId="1ECADCCD" id="Straight Arrow Connector 51" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:84.45pt;margin-top:-3.25pt;width:0;height:31.85pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbKRcx0AEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wEWdcFcQosWXbZ&#10;R4GuP4CRZFuALAmkFif/fpScpt12G3pRKCp85Ht8Xt+dBieOBskG38j5rJbCeBW09V0jH3/u391K&#10;QQm8Bhe8aeTZkLzbvH2zHuPKLEIfnDYoGMTTaoyN7FOKq6oi1ZsBaBai8fzYBhwg8RW7SiOMjD64&#10;alHXN9UYUEcMyhBxdjc9yk3Bb1uj0o+2JZOEayTPlsqJ5Tzks9qsYdUhxN6qyxjwH1MMYD03vULt&#10;IIH4hfYfqMEqDBTaNFNhqELbWmUKB2Yzr/9i89BDNIULi0PxKhO9Hqz6ftz6e2QZxkgriveYWZxa&#10;HPIvzydORazzVSxzSkJNScXZZb1cLm+yjtVzXURKX0wYRA4aSQnBdn3aBu95IwHnRSs4fqU0FT4V&#10;5KY+7K1zZTHOi5FdtfhQ8+4UsD9aB4nDIWqG9Z0U4Do2nkpYICk4q3N5BiLsDluH4gi8/OX+dv5p&#10;N/2pB22m7Mf3NUOXXgTpW9BTel4/5ZnUBaYQ/AM/D70D6qea8jRBJbDus9cinSNbPqEF3zlz0cj5&#10;PJsp3rzwf5Y+R4egz2UjVb7x3kvni0ezsV7eOX75JW1+AwAA//8DAFBLAwQUAAYACAAAACEArng1&#10;Nd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7CQBCG7yS+w2ZIvBDY2tiCtVtiSDzJRZSD&#10;t6E7tJXubNNdaPXpXbzo8Z/58s83+Xo0rbhQ7xrLCu4WEQji0uqGKwXvb8/zFQjnkTW2lknBFzlY&#10;FzeTHDNtB36ly85XIpSwy1BB7X2XSenKmgy6he2Iw+5oe4M+xL6SuschlJtWxlGUSoMNhws1drSp&#10;qTztzkbB9nPwGH/zdjMso/3sZZ98HO87pW6n49MjCE+j/4Phqh/UoQhOB3tm7UQbcrp6CKiCeZqA&#10;uAK/g4OCZBmDLHL5/4PiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANspFzHQAQAAkQMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK54NTXeAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;" strokecolor="#4a7ebb" strokeweight="1pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CB3CDFD" wp14:editId="08F22C91">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F9870BB" wp14:editId="462995D7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1072857</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-53535</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="743829" cy="5862"/>
                 <wp:effectExtent l="0" t="0" r="18415" b="32385"/>
                 <wp:wrapNone/>
                 <wp:docPr id="52" name="Straight Connector 52"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1" flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="743829" cy="5862"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700"/>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="38AD64F5" id="Straight Connector 52" o:spid="_x0000_s1026" style="position:absolute;flip:x y;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="84.5pt,-4.2pt" to="143.05pt,-3.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRDBdM1AEAAOwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadLA7pao6R66Ag4I&#10;Kha4e51xY8lfGpsm/feMnW5YAUICcbHGM/Nm3huPt7eTNewEGLV3HV+vas7ASd9rd+z4l89vXmw4&#10;i0m4XhjvoONniPx29/zZdgwtNH7wpgdkVMTFdgwdH1IKbVVFOYAVceUDOAoqj1YkuuKx6lGMVN2a&#10;qqnr62r02Af0EmIk790c5LtSXymQ6aNSERIzHSduqZxYzod8VrutaI8owqDlhYb4BxZWaEdNl1J3&#10;Ign2DfUvpayW6KNXaSW9rbxSWkLRQGrW9U9q7gcRoGih4cSwjCn+v7Lyw+mATPcdv2o4c8LSG90n&#10;FPo4JLb3ztEEPTIK0qTGEFsC7N0BL7cYDphlTwotU0aHd7QEvFhfs5VjJJJNZeLnZeIwJSbJefPq&#10;5aZ5zZmk0NXmunSp5nIZGjCmt+Aty0bHjXZ5HKIVp/cxEQVKfUzJbuPYSF2bm7o8bJX5zgyLlc4G&#10;5rRPoEgz9Z8Zlm2DvUF2ErQnQkpwaZ0VUwPjKDvDlDZmAdaFxx+Bl/wMhbKJfwNeEKWzd2kBW+08&#10;/q57mh4pqzmf6D/Rnc0H35/L25UArVRReFn/vLNP7wX+45PuvgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AP73d4zfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHhrlzaKFFkaNfFg&#10;ahqtvfS2sCMQ2FlkF4r/3vGkx/fm5c33su1sOzHh4BtHClbLCARS6UxDlYLjx/MiAeGDJqM7R6jg&#10;Gz1s88uLTKfGnekdp0OoBJeQT7WCOoQ+ldKXNVrtl65H4tunG6wOLIdKmkGfudx2ch1FsbS6If5Q&#10;6x6faizbw2gVtPvN9PL45V/9afc2Tr0pWkM7pa6v5od7EAHn8BeGX3xGh5yZCjeS8aJjHW94S1Cw&#10;SG5AcGCdxCsQBRt3tyDzTP5fkP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0QwXTNQB&#10;AADsAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/vd3&#10;jN8AAAAJAQAADwAAAAAAAAAAAAAAAAAuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt"/>
+              <v:line w14:anchorId="224BD371" id="Straight Connector 52" o:spid="_x0000_s1026" style="position:absolute;flip:x y;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="84.5pt,-4.2pt" to="143.05pt,-3.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBr3pA3xwEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfadKyj27UdCW2KhyA&#10;XYnHfepHYsmxLY9p2n/P2MmWBW6Iy2ge9uf5vhlv7k+DZUcV0XjX8uWi5kw54aVxXcu/fd2/WXOG&#10;CZwE651q+Vkhv9++frUZQ6NWvvdWqsgIxGEzhpb3KYWmqlD0agBc+KAcFbWPAyQKY1fJCCOhD7Za&#10;1fVNNfooQ/RCIVJ2NxX5tuBrrUR61BpVYrbl1FsqNhZ7yLbabqDpIoTeiLkN+IcuBjCOHr1A7SAB&#10;+xHNX1CDEdGj12kh/FB5rY1QhQOxWdZ/sPnSQ1CFC4mD4SIT/j9Y8fn44J4iyTAGbDA8xczipOPA&#10;tDXhA82UF+979nKNemanIuD5IqA6JSYoeXv1dr2640xQ6Xp9s8ryVhNcvhoipvfKDyw7LbfGZXbQ&#10;wPEjpuno85Gcdn5vrC0Tso6N1MDqtqYhCqBF0RYSuUOQLUfXcQa2ow0UKRZI9NbIfD0DYewODzay&#10;I9AWXO3Xy3e76VAPUk3Zu+uaoMtbCOmTl1N6WT/nicYMUyj9hp+b3gH2051Smplbl99XZRFnjr90&#10;zt7By3ORv8oRDbmgzwuZt+hlTP7Lb7P9CQAA//8DAFBLAwQUAAYACAAAACEAoZWnxeAAAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFDrpIIkhDgVqlQ40AuliKsbL0nAP8F2&#10;mvD2LCc4zuxo9ptqPRvNTuhD76yAdJkAQ9s41dtWwOFluyiAhSitktpZFPCNAdb1+VklS+Um+4yn&#10;fWwZldhQSgFdjEPJeWg6NDIs3YCWbu/OGxlJ+pYrLycqN5qvkiTjRvaWPnRywE2Hzed+NAKe2mn3&#10;6PUhn9+u8s1Dlm7Hr49XIS4v5vs7YBHn+BeGX3xCh5qYjm60KjBNOrulLVHAorgGRoFVkaXAjmTk&#10;N8Driv9fUP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAa96QN8cBAAB+AwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAoZWnxeAAAAAJAQAADwAA&#10;AAAAAAAAAAAAAAAhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="#4a7ebb" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DA47F5B" wp14:editId="3AB6A73E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44664620" wp14:editId="229D1E7B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1817077</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-257908</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="984738" cy="427893"/>
                 <wp:effectExtent l="0" t="0" r="25400" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="53" name="Rectangle 53"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="984738" cy="427893"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="49EC165F" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="0029757B" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                          <w:p w14:paraId="2303DC2A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="0029757B" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0029757B">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Air Operator in UNDP Boking List?</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4DA47F5B" id="Rectangle 53" o:spid="_x0000_s1041" style="position:absolute;margin-left:143.1pt;margin-top:-20.3pt;width:77.55pt;height:33.7pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCarkmpaAIAACUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X52k6ZJGdaqoVadJ&#10;URutnfpMMNSWMMcOEjv79Tuw41RttYdpfsDA3X13fHzH1XVbG7ZX6CuwOR+fjThTVkJR2Zec/3y6&#10;+zLnzAdhC2HAqpwflOfXy8+frhq3UBMowRQKGYFYv2hczssQ3CLLvCxVLfwZOGXJqAFrEWiJL1mB&#10;oiH02mST0ehr1gAWDkEq72n3tjPyZcLXWsnwoLVXgZmcU20hjZjGbRyz5ZVYvKBwZSX7MsQ/VFGL&#10;ylLSAepWBMF2WL2DqiuJ4EGHMwl1BlpXUqUz0GnGozeneSyFU+ksRI53A03+/8HK+/2j2yDR0Di/&#10;8DSNp2g11vFP9bE2kXUYyFJtYJI2L+fT2TndriTTdDKbX55HMrNTsEMfvimoWZzkHOkuEkViv/ah&#10;cz26UNwpfZqFg1GxAmN/KM2qghJOUnRShroxyPaC7lRIqWwYd6ZSFKrbvhjR19czRKTqEmBE1pUx&#10;A3YPEFX3HrurtfePoSoJawge/a2wLniISJnBhiG4rizgRwCGTtVn7vyPJHXURJZCu22JG+q7i+ga&#10;t7ZQHDbIEDqleyfvKqJ/LXzYCCRpUxNQu4YHGrSBJufQzzgrAX9/tB/9SXFk5ayhVsm5/7UTqDgz&#10;3y1p8XI8ncbeSovpxWxCC3xt2b622F19A3RzY3oYnEzT6B/McaoR6mfq6lXMSiZhJeXOuQx4XNyE&#10;roXpXZBqtUpu1E9OhLV9dDKCR6KjvJ7aZ4Gu12Ag8d7Dsa3E4o0UO98YaWG1C6CrpNMTr/0VUC8m&#10;LfXvRmz21+vkdXrdln8AAAD//wMAUEsDBBQABgAIAAAAIQCK6l+s3gAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BSsQwFEX3gv8QnuBuJm0tNXSaDiKI4Eac8QMyzZu2mryUJJ1Wv9640uXjHu49&#10;r9mv1rAL+jA6kpBvM2BIndMj9RLej08bASxERVoZRyjhCwPs2+urRtXaLfSGl0PsWSqhUCsJQ4xT&#10;zXnoBrQqbN2ElLKz81bFdPqea6+WVG4NL7Ks4laNlBYGNeHjgN3nYbYSXP4aX45LORMu/lmMH535&#10;vhdS3t6sDztgEdf4B8OvflKHNjmd3Ew6MCOhEFWRUAmbMquAJaIs8ztgpxRVAnjb8P8vtD8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmq5JqWgCAAAlBQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAiupfrN4AAAAKAQAADwAAAAAAAAAAAAAAAADC&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAM0FAAAAAA==&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:rect w14:anchorId="44664620" id="Rectangle 53" o:spid="_x0000_s1041" style="position:absolute;margin-left:143.1pt;margin-top:-20.3pt;width:77.55pt;height:33.7pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFnGyBZQIAAOcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kzpoGdYqsQYYB&#10;RRugHXpmZCk2IEsapcTufv0o2WnarqdhOSik+CU+Pvrqums0O0j0tTUFH5+NOJNG2LI2u4L/fFx/&#10;mXHmA5gStDWy4M/S8+vF509XrZvLia2sLiUySmL8vHUFr0Jw8yzzopIN+DPrpCGjsthAIBV3WYnQ&#10;UvZGZ5PR6GvWWiwdWiG9p9tVb+SLlF8pKcK9Ul4GpgtObwvpxHRu45ktrmC+Q3BVLYZnwD+8ooHa&#10;UNGXVCsIwPZY/5WqqQVab1U4E7bJrFK1kKkH6mY8etfNQwVOpl4IHO9eYPL/L624Ozy4DRIMrfNz&#10;T2LsolPYxH96H+sSWM8vYMkuMEGXl7P84pymK8iUTy5ml+cRzOwU7NCH79I2LAoFR5pFgggOtz70&#10;rkeXWMtbXZfrWuuk4G57o5EdgOaWr2fjb6sh+xs3bVhb8Mk0H9FsBRB/lIZAYuPKgnuz4wz0jogp&#10;Aqbab6L9B0VS8QpK2Zeejuh3rNy7px7f5IldrMBXfUgyDSHaxHwy8XBo+gRzlEK37VhNbx1PY0i8&#10;2tryeYMMbc9V78S6pgK34MMGkMhJrdLChXs6lLbUvx0kziqLvz+6j/7EGbJy1hLZCZtfe0DJmf5h&#10;iE2X4zyP25GUfHoxIQVfW7avLWbf3Fiay5hW24kkRv+gj6JC2zzRXi5jVTKBEVS7n8Kg3IR+CWmz&#10;hVwukxtthINwax6ciMkjdBHax+4J0A0sCkS/O3tcDJi/I1PvGyONXe6DVXVi2glXml5UaJvSHIfN&#10;j+v6Wk9ep+/T4g8AAAD//wMAUEsDBBQABgAIAAAAIQBvxDq64AAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcWrshCmmIUyFExQGhitILNyc2cdR4HdluG/6e5QTH1TzNvK03&#10;sxvZ2YQ4eJSwWgpgBjuvB+wlHD62ixJYTAq1Gj0aCd8mwqa5vqpVpf0F3815n3pGJRgrJcGmNFWc&#10;x84ap+LSTwYp+/LBqURn6LkO6kLlbuSZEAV3akBasGoyT9Z0x/3JSTh+Pu/edutDtnX6pRVDul/b&#10;8Crl7c38+AAsmTn9wfCrT+rQkFPrT6gjGyVkZZERKmGRiwIYEXm+ugPWUlSUwJua/3+h+QEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFnGyBZQIAAOcEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBvxDq64AAAAAoBAAAPAAAAAAAAAAAAAAAAAL8E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="49EC165F" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="0029757B" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                    <w:p w14:paraId="2303DC2A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="0029757B" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0029757B">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Air Operator in UNDP Boking List?</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60FF3684" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="1846509A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CA68F59" w14:textId="6BC0A29F" w:rsidR="00A472EA" w:rsidRDefault="00C20055" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="5C8ED612" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="474369F2" wp14:editId="3987A934">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00A71AE5" wp14:editId="25BF7E3D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>687822</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>28479</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="760651" cy="421640"/>
                 <wp:effectExtent l="0" t="0" r="20955" b="16510"/>
                 <wp:wrapNone/>
                 <wp:docPr id="50" name="Diamond 50"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="760651" cy="421640"/>
                         </a:xfrm>
                         <a:prstGeom prst="diamond">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3CE30F3B" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00EC12C0" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                          <w:p w14:paraId="43A64160" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00EC12C0" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00EC12C0">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Yes</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="474369F2" id="Diamond 50" o:spid="_x0000_s1042" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:54.15pt;margin-top:2.25pt;width:59.9pt;height:33.2pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbUIXmagIAACgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+1ESbpFdaooVadJ&#10;VVu1nfpMMNRIwDEgsbNfvwM7TtVWe5iWB8Jxd98dH9/54rIzmuyFDwpsRSdnJSXCcqiVfanoz6fr&#10;L18pCZHZmmmwoqIHEejl6vOni9YtxRQa0LXwBEFsWLauok2MblkUgTfCsHAGTlh0SvCGRTT9S1F7&#10;1iK60cW0LBdFC752HrgIAU+veiddZXwpBY93UgYRia4o9hbz6vO6TWuxumDLF89co/jQBvuHLgxT&#10;FouOUFcsMrLz6h2UUdxDABnPOJgCpFRc5DvgbSblm9s8NsyJfBckJ7iRpvD/YPnt/tHde6ShdWEZ&#10;cJtu0Ulv0j/2R7pM1mEkS3SRcDw8X5SL+YQSjq7ZdLKYZTKLU7LzIX4XYEjaVLRWzICtM0tsfxMi&#10;1sToYxQapw7yLh60SE1o+yAkUTXWnObsLA6x0Z7sGT4r41zYOOldDatFfzwv8ZfeF4uMGdnKgAlZ&#10;Kq1H7AEgCe89dg8zxKdUkbU1Jpd/a6xPHjNyZbBxTDbKgv8IQOOthsp9/JGknprEUuy2HXKDo7dI&#10;oeloC/Xh3hMPvdiD49cKX+CGhXjPPKob5wAnNt7hIjW0FYVhR0kD/vdH5ykeRYdeSlqcloqGXzvm&#10;BSX6h0U5fpvM8P1JzMZsfj5Fw7/2bF977M5sAF8O1YPd5W2Kj/q4lR7MMw72OlVFF7Mca1eUR380&#10;NrGfYvw0cLFe5zAcKcfijX10PIEnopO8nrpn5t0gw4j6vYXjZLHlGyn2sSnTwnoXQaqs0xOvwxPg&#10;OGYtDZ+ONO+v7Rx1+sCt/gAAAP//AwBQSwMEFAAGAAgAAAAhAKkBhH/eAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMjzFPwzAUhHck/oP1kFgQdRIKTUOcCqEyoEy0LGxu/BpHxM9R7LSBX89jgvF0&#10;p7vvys3senHCMXSeFKSLBARS401HrYL3/cttDiJETUb3nlDBFwbYVJcXpS6MP9MbnnaxFVxCodAK&#10;bIxDIWVoLDodFn5AYu/oR6cjy7GVZtRnLne9zJLkQTrdES9YPeCzxeZzNzkFr991u1pS/TEdcb1N&#10;91t7E2qr1PXV/PQIIuIc/8Lwi8/oUDHTwU9kguhZJ/kdRxUs70Gwn2V5CuKgYJWsQVal/H+g+gEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbUIXmagIAACgFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCpAYR/3gAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AMQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:shape w14:anchorId="00A71AE5" id="Diamond 50" o:spid="_x0000_s1042" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:54.15pt;margin-top:2.25pt;width:59.9pt;height:33.2pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJop0+ZQIAAOoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N5IM20mNyIEbw0WB&#10;IA2QFDmPKdIiwK0kbSn9+g4pOc52KuoDPUPO+uaNLq96rciB+yCtqWl1VlLCDbONNLua/nrYfLmg&#10;JEQwDShreE2feKBXy8+fLju34BPbWtVwTzCICYvO1bSN0S2KIrCWawhn1nGDj8J6DRFVvysaDx1G&#10;16qYlOW86KxvnLeMh4C36+GRLnN8ITiLP4UIPBJVU6wt5tPnc5vOYnkJi50H10o2lgH/UIUGaTDp&#10;c6g1RCB7L9+F0pJ5G6yIZ8zqwgohGc89YDdV+aab+xYcz70gOME9wxT+X1h2e7h3dx5h6FxYBBRT&#10;F73wOv1jfaTPYD09g8X7SBhens/L+ayihOHTdFLNpxnM4uTsfIjfudUkCTVtJGhrmowSHG5CxJxo&#10;fbRK6YJVstlIpbLid9tr5ckBcHTTzUX1bZ2mhS6vzJQhXU0ns2mJ42WAFBIKIoraNTUNZkcJqB1y&#10;k0Wfc7/yDh8kyclbaPiQelbi75h5MH9fRepiDaEdXHKK0UWZFI9nKo5Nn5BOUuy3PZFYazVPLulq&#10;a5unO0+8HegaHNtITHADId6BR35iq7hz8SceQlns344SJa31fz66T/ZIG3ylpEO+Iza/9+A5JeqH&#10;QUJ9raY4QRKzMp2dT1DxL1+2L1/MXl9bnAvOH6vLYrKP6igKb/UjruYqZcUnMAxzD1MYles47CEu&#10;N+OrVTbDpXAQb8y9Yyl4gi5B+9A/gncjkSIy8NYedwMWb8g02CZPY1f7aIXMTDvhitNLCi5UnuO4&#10;/GljX+rZ6vSJWv4FAAD//wMAUEsDBBQABgAIAAAAIQDTLZty3AAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUhcqtZuICUNcSpUxAc0IM7beEkC8TrETpv+PeYEx9GMZt4Uu9n2&#10;4kSj7xxrWK8UCOLamY4bDW+vL8sMhA/IBnvHpOFCHnbl9VWBuXFnPtCpCo2IJexz1NCGMORS+rol&#10;i37lBuLofbjRYohybKQZ8RzLbS8TpTbSYsdxocWB9i3VX9VkNWTfiym1i6Ge03B4/9zi5bmq9lrf&#10;3sxPjyACzeEvDL/4ER3KyHR0Exsv+qhVdhejGu5TENFPkmwN4qjhQW1BloX8f6D8AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAEminT5lAgAA6gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANMtm3LcAAAACAEAAA8AAAAAAAAAAAAAAAAAvwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3CE30F3B" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00EC12C0" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                    <w:p w14:paraId="43A64160" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00EC12C0" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00EC12C0">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Yes</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF66D55" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="6EB75E3B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BE39797" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="0BA6FAA4" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E3137E8" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="1FEA2D23" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="625B718D" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="75D25D18" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D4F5A93" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="224A6991" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C9DCB9E" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="1BC09F4B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FFD1A42" w14:textId="2CD85DB2" w:rsidR="00A472EA" w:rsidRDefault="00C20055" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="47ABBBE4" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B949E0C" wp14:editId="732BC229">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E5AA2BC" wp14:editId="3621CA98">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4215950</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>121313</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="744468" cy="426608"/>
                 <wp:effectExtent l="0" t="0" r="17780" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="36" name="Diamond 36"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="744468" cy="426608"/>
                         </a:xfrm>
                         <a:prstGeom prst="diamond">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="329F4256" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="0094529D" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                          <w:p w14:paraId="59755369" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="0094529D" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0094529D">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>No</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3B949E0C" id="Diamond 36" o:spid="_x0000_s1043" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:331.95pt;margin-top:9.55pt;width:58.6pt;height:33.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+Nu07aQIAACgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+1EbtpFdaqoVadJ&#10;VVutnfpMMNRIwDEgsbNfvwM7TtVWe5jmB3xwdx/Hx3dcXPZGk53wQYGt6eykpERYDo2yLzX9+XTz&#10;5ZySEJltmAYraroXgV6uPn+66NxSzKEF3QhPEMSGZedq2sbolkUReCsMCyfghEWnBG9YxKl/KRrP&#10;OkQ3upiX5aLowDfOAxch4Or14KSrjC+l4PFeyiAi0TXF2mIefR43aSxWF2z54plrFR/LYP9QhWHK&#10;4qYT1DWLjGy9egdlFPcQQMYTDqYAKRUX+Qx4mln55jSPLXMinwXJCW6iKfw/WH63e3QPHmnoXFgG&#10;NNMpeulN+mN9pM9k7SeyRB8Jx8WzqqoWeLscXdV8sSjPE5nFMdn5EL8JMCQZNW0UM2CbzBLb3YY4&#10;RB+iMPVYQbbiXotUhLY/hCSqwT3nOTuLQ1xpT3YMr5VxLmycDa6WNWJYPi3xG0uaMnKBGTAhS6X1&#10;hD0CJOG9xx5qHeNTqsjampLLvxU2JE8ZeWewcUo2yoL/CEDjqcadh/gDSQM1iaXYb3rkBlvvLIWm&#10;pQ00+wdPPAxiD47fKLyBWxbiA/OobuwD7Nh4j4PU0NUURouSFvzvj9ZTPIoOvZR02C01Db+2zAtK&#10;9HeLcvw6q6rUXnlSnZ7NceJfezavPXZrrgBvboZvg+PZTPFRH0zpwTxjY6/TruhiluPeNeXRHyZX&#10;cehifBq4WK9zGLaUY/HWPjqewBPRSV5P/TPzbpRhRP3ewaGz2PKNFIfYlGlhvY0gVdbpkdfxCrAd&#10;s5bGpyP1++t5jjo+cKs/AAAA//8DAFBLAwQUAAYACAAAACEAnLIxVd8AAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvBi7YA0FytIYUw+Gk60Xb1uYsqTsLGGXFn16x5O9zeT/&#10;8s83xWa2vTjj6DtHCuJFBAKpdk1HrYLP/dtjCsIHTY3uHaGCb/SwKW9vCp037kIfeN6FVnAJ+Vwr&#10;MCEMuZS+Nmi1X7gBibOjG60OvI6tbEZ94XLby6coSqTVHfEFowd8NVifdpNV8P5Ttatnqr6mI2bb&#10;eL81D74ySt3fzS9rEAHn8A/Dnz6rQ8lOBzdR40WvIEmWGaMcZDEIBlZpzMNBQZosQZaFvP6g/AUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA+Nu07aQIAACgFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCcsjFV3wAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AMMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:shape w14:anchorId="3E5AA2BC" id="Diamond 36" o:spid="_x0000_s1043" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:331.95pt;margin-top:9.55pt;width:58.6pt;height:33.6pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMZ5gyZQIAAOoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+0EbtoFdYqsQYYB&#10;RRugHXpmZCkWoNckJXb360fJTtN2PQ3LQSHFl/jxo6+ue63Igfsgranp5KykhBtmG2l2Nf35uP5y&#10;SUmIYBpQ1vCaPvNArxefP111bs6ntrWq4Z5gEhPmnatpG6ObF0VgLdcQzqzjBo3Ceg0RVb8rGg8d&#10;ZteqmJblrOisb5y3jIeAt6vBSBc5vxCcxXshAo9E1RTfFvPp87lNZ7G4gvnOg2slG58B//AKDdJg&#10;0ZdUK4hA9l7+lUpL5m2wIp4xqwsrhGQ894DdTMp33Ty04HjuBcEJ7gWm8P/SsrvDg9t4hKFzYR5Q&#10;TF30wuv0j+8jfQbr+QUs3kfC8PKiqqoZTpehqZrOZuVlArM4BTsf4nduNUlCTRsJ2pomowSH2xAH&#10;76NXKhesks1aKpUVv9veKE8OgKOr1peTb6uxwBs3ZUhX0+l5VeJ4GSCFhIKIonZNTYPZUQJqh9xk&#10;0efab6LDB0Vy8RYaPpQ+L/F3rDy45zbf5EldrCC0Q0g2jSHKpHw8U3Fs+oR0kmK/7YnEt04uUki6&#10;2trmeeOJtwNdg2NriQVuIcQNeOQntoo7F+/xEMpi/3aUKGmt//3RffJH2qCVkg75jtj82oPnlKgf&#10;Bgn1dVJVaUGyUp1fTFHxry3b1xaz1zcW5zLB7XYsi8k/qqMovNVPuJrLVBVNYBjWHqYwKjdx2ENc&#10;bsaXy+yGS+Eg3poHx1LyBF2C9rF/Au9GIkVk4J097gbM35Fp8E2Rxi730QqZmXbCFaeXFFyoPMdx&#10;+dPGvtaz1+kTtfgDAAD//wMAUEsDBBQABgAIAAAAIQCSNezl3AAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BToNAEIbvJr7DZky8NHbBpgjI0pgaH6BoPE9hBJSdRXZp6ds7nvQ2k//PN98Uu8UO&#10;6kST7x0biNcRKOLaNT23Bt5eX+5SUD4gNzg4JgMX8rArr68KzBt35gOdqtAqgbDP0UAXwphr7euO&#10;LPq1G4kl+3CTxSDr1OpmwrPA7aDvoyjRFnuWCx2OtO+o/qpmayD9Xs1buxrrZRsO758ZXp6ram/M&#10;7c3y9Agq0BL+yvCrL+pQitPRzdx4NRhIkk0mVQmyGJQUHtJYhqPQkw3ostD/Pyh/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAAxnmDJlAgAA6gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJI17OXcAAAACQEAAA8AAAAAAAAAAAAAAAAAvwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="329F4256" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="0094529D" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                    <w:p w14:paraId="59755369" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="0094529D" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0094529D">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>No</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186171E0" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="2253E3C9" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D228872" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="07565437" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BDB76F5" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="15E96C51" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09F30401" w14:textId="39B5AB84" w:rsidR="00A472EA" w:rsidRDefault="00C20055" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="36ED2AF4" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D54D025" wp14:editId="3485C6CC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49660588" wp14:editId="69EF03DA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2548991</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>37499</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="784928" cy="427355"/>
                 <wp:effectExtent l="0" t="0" r="15240" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="43" name="Diamond 43"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="784928" cy="427355"/>
                         </a:xfrm>
                         <a:prstGeom prst="diamond">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2D84C31F" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="0094529D" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                          <w:p w14:paraId="7C42D3C4" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="0094529D" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0094529D">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Yes</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3D54D025" id="Diamond 43" o:spid="_x0000_s1044" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:200.7pt;margin-top:2.95pt;width:61.8pt;height:33.65pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUQOLsagIAACgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X51kydpGdaooVadJ&#10;VRu1nfpMMMRIwDEgsbNfvwM7TtVWe5jmB3xwdx/Hx3dcXbdGk73wQYEt6fhsRImwHCpltyX9+Xz7&#10;5YKSEJmtmAYrSnoQgV4vPn+6atxcTKAGXQlPEMSGeeNKWsfo5kUReC0MC2fghEWnBG9YxKnfFpVn&#10;DaIbXUxGo29FA75yHrgIAVdvOiddZHwpBY8PUgYRiS4p1hbz6PO4SWOxuGLzrWeuVrwvg/1DFYYp&#10;i5sOUDcsMrLz6h2UUdxDABnPOJgCpFRc5DPgacajN6d5qpkT+SxITnADTeH/wfL7/ZNbe6ShcWEe&#10;0EynaKU36Y/1kTaTdRjIEm0kHBfPL6aXE7xdjq7p5PzrbJbILE7Jzof4XYAhyShppZgBW2WW2P4u&#10;xC76GIWppwqyFQ9apCK0fRSSqAr3nOTsLA6x0p7sGV4r41zYOO5cNatEtzwb4deXNGTkAjNgQpZK&#10;6wG7B0jCe4/d1drHp1SRtTUkj/5WWJc8ZOSdwcYh2SgL/iMAjafqd+7ijyR11CSWYrtpkRtsvYsU&#10;mpY2UB3WnnjoxB4cv1V4A3csxDXzqG7sA+zY+ICD1NCUFHqLkhr874/WUzyKDr2UNNgtJQ2/dswL&#10;SvQPi3K8HE+nqb3yZDo7n+DEv/ZsXnvszqwAb26Mb4Pj2UzxUR9N6cG8YGMv067oYpbj3iXl0R8n&#10;q9h1MT4NXCyXOQxbyrF4Z58cT+CJ6CSv5/aFedfLMKJ+7+HYWWz+RopdbMq0sNxFkCrr9MRrfwXY&#10;jllL/dOR+v31PEedHrjFHwAAAP//AwBQSwMEFAAGAAgAAAAhAByyNZbfAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPg0AUhO8m/ofNM/Fi7AKCbZGlMaYeDCdbL71t4ZUlsm8Ju7Tor/d50uNk&#10;JjPfFJvZ9uKMo+8cKYgXEQik2jUdtQo+9q/3KxA+aGp07wgVfKGHTXl9Vei8cRd6x/MutIJLyOda&#10;gQlhyKX0tUGr/cINSOyd3Gh1YDm2shn1hcttL5MoepRWd8QLRg/4YrD+3E1Wwdt31S5Tqg7TCdfb&#10;eL81d74ySt3ezM9PIALO4S8Mv/iMDiUzHd1EjRe9gjSKU44qyNYg2M+SjL8dFSwfEpBlIf8fKH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlEDi7GoCAAAoBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHLI1lt8AAAAIAQAADwAAAAAAAAAAAAAA&#10;AADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:shape w14:anchorId="49660588" id="Diamond 43" o:spid="_x0000_s1044" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:200.7pt;margin-top:2.95pt;width:61.8pt;height:33.65pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGzPKyZgIAAOoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5ukmxIiNiglSlUJ&#10;QSRAnCdeO2vJr9pOdumv79i7IUA5Vc3BmfG8PN98s5dXnVbkwH2Q1lR0fDaihBtma2l2FX18WH+Z&#10;URIimBqUNbyizzzQq8XnT5etm/OJbayquSeYxIR56yraxOjmRRFYwzWEM+u4QaOwXkNE1e+K2kOL&#10;2bUqJqPRt6K1vnbeMh4C3q56I13k/EJwFu+ECDwSVVF8W8ynz+c2ncXiEuY7D66RbHgG/MMrNEiD&#10;RV9SrSAC2Xv5VyotmbfBinjGrC6sEJLx3AN2Mx696+a+AcdzLwhOcC8whf+Xlt0e7t3GIwytC/OA&#10;YuqiE16nf3wf6TJYzy9g8S4Shpfns/JigtNlaCon51+n0wRmcQp2PsQf3GqShIrWErQ1dUYJDjch&#10;9t5Hr1QuWCXrtVQqK363vVaeHABHV65n4++rocAbN2VIW9HJtBzheBkghYSCiKJ2dUWD2VECaofc&#10;ZNHn2m+iwwdFcvEGat6Xno7wd6zcu+c23+RJXawgNH1INg0hyqR8PFNxaPqEdJJit+2IxLeOZykk&#10;XW1t/bzxxNuersGxtcQCNxDiBjzyE1vFnYt3eAhlsX87SJQ01v/+6D75I23QSkmLfEdsfu3Bc0rU&#10;T4OEuhiXZVqQrJTT8wkq/rVl+9pi9vra4lzGuN2OZTH5R3UUhbf6CVdzmaqiCQzD2v0UBuU69nuI&#10;y834cpndcCkcxBtz71hKnqBL0D50T+DdQKSIDLy1x92A+Tsy9b4p0tjlPlohM9NOuOL0koILlec4&#10;LH/a2Nd69jp9ohZ/AAAA//8DAFBLAwQUAAYACAAAACEAZp4qm90AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VIXKrWaahpG7KpUBEf0IA4b2OTBGI7xE6b/j3LiR5HM5p5k+8m&#10;24mTGULrHcJykYAwrvK6dTXC+9vrfAMiRHKaOu8MwsUE2BW3Nzll2p/dwZzKWAsucSEjhCbGPpMy&#10;VI2xFBa+N469Tz9YiiyHWuqBzlxuO5kmyaO01DpeaKg3+8ZU3+VoETY/s1HZWV9NKh4+vrZ0eSnL&#10;PeL93fT8BCKaKf6H4Q+f0aFgpqMfnQ6iQ1glyxVHEdQWBPsqVfztiLB+SEEWubw+UPwCAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEABszysmYCAADqBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZp4qm90AAAAIAQAADwAAAAAAAAAAAAAAAADABAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2D84C31F" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="0094529D" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                    <w:p w14:paraId="7C42D3C4" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="0094529D" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0094529D">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Yes</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AADDB5A" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="4395B014" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B313245" w14:textId="77777777" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="6090B625" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="437340E6" w14:textId="5BCBBAD9" w:rsidR="00A472EA" w:rsidRDefault="004964D7" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="2AA8A334" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15FD93C0" wp14:editId="0DB2FB6E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1173AD0C" wp14:editId="1DC25996">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2273300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>143510</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1341755" cy="317500"/>
                 <wp:effectExtent l="0" t="0" r="10795" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="26" name="Rectangle 26"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1341755" cy="317500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="195C4278" w14:textId="25217D12" w:rsidR="00072627" w:rsidRPr="006B464D" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                          <w:p w14:paraId="15CB61B0" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="006B464D" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006B464D">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Use Air Operator</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">                      </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="15FD93C0" id="Rectangle 26" o:spid="_x0000_s1045" style="position:absolute;left:0;text-align:left;margin-left:179pt;margin-top:11.3pt;width:105.65pt;height:25pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApBFzzZQIAACYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5faQpZYyKFFVFTJMQ&#10;IGDi2XXsJpLj885uk+7X7+ykKQK0h2kvydl3993583e+vOoaw3YKfQ224PnJhDNlJZS13RT85/PN&#10;l2+c+SBsKQxYVfC98vxq8fnTZevmagoVmFIhIxDr560reBWCm2eZl5VqhD8Bpyw5NWAjAi1xk5Uo&#10;WkJvTDadTL5mLWDpEKTynnaveydfJHytlQz3WnsVmCk49RbSF9N3Hb/Z4lLMNyhcVcuhDfEPXTSi&#10;tlR0hLoWQbAt1u+gmloieNDhREKTgda1VOkMdJp88uY0T5VwKp2FyPFupMn/P1h5t3tyD0g0tM7P&#10;PZnxFJ3GJv6pP9YlsvYjWaoLTNJmfjrLz8/OOJPkOyVzktjMjtkOffiuoGHRKDjSZSSOxO7WB6pI&#10;oYcQWhzrJyvsjYotGPuoNKtLqjhN2UkaamWQ7QRdqpBS2ZD3rkqUqt+mbsZ+xoxUMgFGZF0bM2IP&#10;AFF277H7Xof4mKqSssbkyd8a65PHjFQZbBiTm9oCfgRg6FRD5T7+QFJPTWQpdOuOuKHLuIihcWsN&#10;5f4BGUIvde/kTU303wofHgSStmkKaF7DPX20gbbgMFicVYC/P9qP8SQ58nLW0qwU3P/aClScmR+W&#10;xHiRz2ZxuNJidnY+pQW+9qxfe+y2WQHdXE4vg5PJjPHBHEyN0LzQWC9jVXIJK6l2wWXAw2IV+hmm&#10;h0Gq5TKF0UA5EW7tk5MRPBId5fXcvQh0gwYDqfcODnMl5m+k2MfGTAvLbQBdJ50eeR2ugIYxaWl4&#10;OOK0v16nqOPztvgDAAD//wMAUEsDBBQABgAIAAAAIQCn30l73wAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqNOUpiGNUyEkhMQF0fIBbrwkKfE6sp0m8PUsJ3qcndHsm3I3&#10;216c0YfOkYLlIgGBVDvTUaPg4/B8l4MIUZPRvSNU8I0BdtX1VakL4yZ6x/M+NoJLKBRaQRvjUEgZ&#10;6hatDgs3ILH36bzVkaVvpPF64nLbyzRJMml1R/yh1QM+tVh/7UerwC3f4uthuh8JJ/+Sd6e6/9nk&#10;St3ezI9bEBHn+B+GP3xGh4qZjm4kE0SvYLXOeUtUkKYZCA6ss4cViKOCDR9kVcrLBdUvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACkEXPNlAgAAJgUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKffSXvfAAAACQEAAA8AAAAAAAAAAAAAAAAAvwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:rect w14:anchorId="1173AD0C" id="Rectangle 26" o:spid="_x0000_s1045" style="position:absolute;left:0;text-align:left;margin-left:179pt;margin-top:11.3pt;width:105.65pt;height:25pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCg0yzvYwIAAOgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nydoGdYqsQYYB&#10;RRugLXpmZCk2IEsapcTufv0o2U36Og27yKRI8fHxoy+vukazvURfW1Pw/GTEmTTClrXZFvzxYfXt&#10;nDMfwJSgrZEFf5aeX82/frls3UyObWV1KZFREONnrSt4FYKbZZkXlWzAn1gnDRmVxQYCqbjNSoSW&#10;ojc6G49G37PWYunQCuk93S57I5+n+EpJEe6U8jIwXXCqLaQT07mJZza/hNkWwVW1GMqAf6iigdpQ&#10;0kOoJQRgO6w/hGpqgdZbFU6EbTKrVC1k6oG6yUfvurmvwMnUC4Hj3QEm///Citv9vVsjwdA6P/Mk&#10;xi46hU38Un2sS2A9H8CSXWCCLvPTSX42nXImyHZK4iihmR1fO/Thp7QNi0LBkYaRMIL9jQ+UkVxf&#10;XGIyb3Vdrmqtk4LbzbVGtgca3GR1nv9YxlnRkzdu2rC24OPphJIzAUQgpSGQ2Liy4N5sOQO9JWaK&#10;gCn3m9f+kyQpeQWl7FNTV4e+BvePVcQuluCr/klKMRSrTYwnExGHpo84Ryl0m47VVGt+EZ/Eq40t&#10;n9fI0PZk9U6sakpwAz6sAYmd1CptXLijQ2lL/dtB4qyy+Oez++hPpCErZy2xnbD5vQOUnOlfhuh0&#10;kU8mcT2SMpmejUnB15bNa4vZNdeW5pLTbjuRxOgf9Iuo0DZPtJiLmJVMYATl7qcwKNeh30JabSEX&#10;i+RGK+Eg3Jh7J2LwCF2E9qF7AnQDiwLx79a+bAbM3pGp940vjV3sglV1YtoRV5peVGid0hyH1Y/7&#10;+lpPXscf1PwvAAAA//8DAFBLAwQUAAYACAAAACEAeH+ocuAAAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3KhDqqZNmk2FEBUHhCpKL9yceJtEje3Idtvw9ywnOM7OaPZNuZnM&#10;IC7kQ+8swuMsAUG2cbq3LcLhc/uwAhGisloNzhLCNwXYVLc3pSq0u9oPuuxjK7jEhkIhdDGOhZSh&#10;6cioMHMjWfaOzhsVWfpWaq+uXG4GmSZJJo3qLX/o1EjPHTWn/dkgnL5edu+7/JBujX6tkz4u886/&#10;Id7fTU9rEJGm+BeGX3xGh4qZane2OogBYb5Y8ZaIkKYZCA4ssnwOokZY8kFWpfy/oPoBAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAoNMs72MCAADoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAeH+ocuAAAAAJAQAADwAAAAAAAAAAAAAAAAC9BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="195C4278" w14:textId="25217D12" w:rsidR="00072627" w:rsidRPr="006B464D" w:rsidRDefault="00072627" w:rsidP="00C20055">
+                    <w:p w14:paraId="15CB61B0" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="006B464D" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006B464D">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Use Air Operator</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">                      </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D90FB8B" w14:textId="1F076EEC" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="2289BBBD" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C3113B3" w14:textId="3EF14F18" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="18F3FDD5" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73D17E4C" w14:textId="4A7418F8" w:rsidR="00A472EA" w:rsidRDefault="004964D7" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="635D8262" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658293" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61D7618B" wp14:editId="4D4D997B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43F39A1F" wp14:editId="736C6DCD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2959100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5715</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="188106"/>
                 <wp:effectExtent l="76200" t="0" r="57150" b="59690"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Straight Arrow Connector 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="188106"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7980CF92" id="Straight Arrow Connector 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:233pt;margin-top:.45pt;width:0;height:14.8pt;z-index:251662387;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/WG0Z2AEAAAkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAUfEfiHyy/0yR92FZV0xXqAi8I&#10;Kpb9AK9z3FjyTcemaf6eYyfNokVCAvHixJeZMzM+3t9frWEXwKi9a3mzqjkDJ32n3bnlT98/vtty&#10;FpNwnTDeQctHiPz+8PbNfgg7WPvemw6QEYmLuyG0vE8p7Koqyh6siCsfwNGm8mhFoimeqw7FQOzW&#10;VOu6vqsGj11ALyFGWn2YNvmh8CsFMn1VKkJipuWkLZURy/icx+qwF7szitBrOcsQ/6DCCu2o6EL1&#10;IJJgP1D/RmW1RB+9SivpbeWV0hKKB3LT1K/cPPYiQPFC4cSwxBT/H638cjkh013LN5w5YemKHhMK&#10;fe4Te4/oB3b0zlGMHtkmpzWEuCPQ0Z1wnsVwwmz9qtDmL5li15LwuCQM18TktChptdlum/ou01Uv&#10;uIAxfQJvWf5peZxlLPWbErC4fI5pAt4AuahxbCDe9aauy7EktPngOpbGQJYSauHOBuaKxlHhbGSS&#10;Xv7SaGAi+gaKAiGxU8HSinA0yC6CmkhICS41CxOdzjCljVmAk4Q/AufzGQqlTf8GvCBKZe/SArba&#10;eSwBvKqerjfJajp/S2DynSN49t1YLrVEQ/1Wbmd+G7mhf50X+MsLPvwEAAD//wMAUEsDBBQABgAI&#10;AAAAIQDIlF373QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELUpkNKQ&#10;TQVISL0AonDh5sbbJGq8DrabhL/HiAMcRzOaeVOsJtuJgXxoHSNczBQI4sqZlmuE97fH8xsQIWo2&#10;unNMCF8UYFUeHxU6N27kVxo2sRaphEOuEZoY+1zKUDVkdZi5njh5O+etjkn6Whqvx1RuOzlXKpNW&#10;t5wWGt3TQ0PVfnOwCOPwnJ19LO6Xn4unnbfZy369nivE05Pp7hZEpCn+heEHP6FDmZi27sAmiA7h&#10;KsvSl4iwBJHsX7lFuFTXIMtC/ucvvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/WG0Z&#10;2AEAAAkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDI&#10;lF373QAAAAcBAAAPAAAAAAAAAAAAAAAAADIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" strokecolor="#4579b8 [3044]" strokeweight="1pt">
+              <v:shape w14:anchorId="4A775F3D" id="Straight Arrow Connector 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:233pt;margin-top:.45pt;width:0;height:14.8pt;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtqaplzwEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12v0zAMfUfiP0R5Z20nuIxp3ZXYGC98&#10;XAn4AV6StpHSJLLDuv17nHR39wJviJfUdupjn2Nnc38enTgZJBt8K5tFLYXxKmjr+1b++H54tZKC&#10;EngNLnjTyosheb99+WIzxbVZhiE4bVAwiKf1FFs5pBTXVUVqMCPQIkTj+bILOEJiF/tKI0yMPrpq&#10;Wdd31RRQRwzKEHF0P1/KbcHvOqPS164jk4RrJfeWyonlPOaz2m5g3SPEwaprG/APXYxgPRe9Qe0h&#10;gfiJ9i+o0SoMFLq0UGGsQtdZZQoHZtPUf7D5NkA0hQuLQ/EmE/0/WPXltPMPyDJMkdYUHzCzOHc4&#10;5i/3J85FrMtNLHNOQs1BxdFmtWrqu6xj9ZQXkdJHE0aRjVZSQrD9kHbBe55IwKZoBadPlObEx4Rc&#10;1IeDda4MxnkxcYnl25pnp4D3o3OQ2ByjZljfSwGu58VTCQskBWd1Ts9AhP1x51CcgIf/+rBq3u/n&#10;nwbQZo6+e1MzdKlFkD4HPYeb+jHOpK4wheBv+LnpPdAw55SrGSqBdR+8FukSeeUTWvC9M1eNnM+9&#10;mbKbV/5P0mfrGPSlTKTKHs+9VL7uaF6s5z7bz1/S9hcAAAD//wMAUEsDBBQABgAIAAAAIQALJZpS&#10;3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+xTsNAEER7JP7htEg0KDkTEgPG6whFoiINISno&#10;Nr6NbfDtWb5LbPh6DlFAOZrRzJt8OdpWnbj3jROE62kCiqV0ppEKYfv6NLkD5QOJodYJI3yyh2Vx&#10;fpZTZtwgL3zahErFEvEZIdQhdJnWvqzZkp+6jiV6B9dbClH2lTY9DbHctnqWJKm21EhcqKnjVc3l&#10;x+ZoEdbvQ6DZl6xXw22yu3reLd4O8w7x8mJ8fAAVeAx/YfjBj+hQRKa9O4rxqkWYp2n8EhDuQUX7&#10;V+4RbpIF6CLX//mLbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAtqaplzwEAAJEDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQALJZpS3QAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAACkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" strokecolor="#4a7ebb" strokeweight="1pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AF8B2E" w14:textId="7B37046F" w:rsidR="00A472EA" w:rsidRDefault="004964D7" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="155FD7AD" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658292" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C171D32" wp14:editId="08B21914">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21BD49CF" wp14:editId="75C5593F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>7620</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1341755" cy="457200"/>
                 <wp:effectExtent l="0" t="0" r="10795" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1341755" cy="457200"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4F81BD"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7DE0A1D1" w14:textId="521F2FF4" w:rsidR="00072627" w:rsidRPr="006B464D" w:rsidRDefault="00072627" w:rsidP="004964D7">
+                          <w:p w14:paraId="68F69276" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="006B464D" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>The Air Operator is added to UNDP Booking List</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0C171D32" id="Rectangle 1" o:spid="_x0000_s1046" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.6pt;width:105.65pt;height:36pt;z-index:251658292;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkIPV+ZQIAACYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r46zZN2COEXQosOA&#10;og3aDj0rslQbkEWNUmJnXz9KdpyiLXYYloMjieQj+fSo5UXXGLZX6GuwBc/PJpwpK6Gs7XPBfz5e&#10;f/rKmQ/ClsKAVQU/KM8vVh8/LFu3UFOowJQKGYFYv2hdwasQ3CLLvKxUI/wZOGXJqAEbEWiLz1mJ&#10;oiX0xmTTyeRL1gKWDkEq7+n0qjfyVcLXWslwp7VXgZmCU20hfTF9t/GbrZZi8YzCVbUcyhD/UEUj&#10;aktJR6grEQTbYf0GqqklggcdziQ0GWhdS5V6oG7yyatuHirhVOqFyPFupMn/P1h5u39wGyQaWucX&#10;npaxi05jE/+pPtYlsg4jWaoLTNJh/nmWn8/nnEmyzebndBuRzewU7dCH7woaFhcFR7qMxJHY3/jQ&#10;ux5dKO6UP63CwahYgrH3SrO6pIzTFJ2koS4Nsr2gSxVSKhvy3lSJUvXH8wn9hnrGiFRdAozIujZm&#10;xB4AouzeYve1Dv4xVCVljcGTvxXWB48RKTPYMAY3tQV8D8BQV0Pm3v9IUk9NZCl02464IWpSr/Fo&#10;C+Vhgwyhl7p38rom+m+EDxuBpG2aAprXcEcfbaAtOAwrzirA3++dR3+SHFk5a2lWCu5/7QQqzswP&#10;S2L8ls9mcbjSJkmBM3xp2b602F1zCXRzOb0MTqYlBWMwx6VGaJ5orNcxK5mElZS74DLgcXMZ+hmm&#10;h0Gq9Tq50UA5EW7sg5MRPBId5fXYPQl0gwYDqfcWjnMlFq+k2PvGSAvrXQBdJ52eeB2ugIYxaWl4&#10;OOK0v9wnr9PztvoDAAD//wMAUEsDBBQABgAIAAAAIQCIahNj2gAAAAUBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqJMU0SjEqRASQuKCaPsBbrwkae11ZDtN4OtZTnDcmdHM23q7&#10;OCsuGOLgSUG+ykAgtd4M1Ck47F/uShAxaTLaekIFXxhh21xf1boyfqYPvOxSJ7iEYqUV9CmNlZSx&#10;7dHpuPIjEnufPjid+AydNEHPXO6sLLLsQTo9EC/0esTnHtvzbnIKfP6e3vbz/UQ4h9dyOLX2e1Mq&#10;dXuzPD2CSLikvzD84jM6NMx09BOZKKwCfiSxWoBgs8jzNYijgs26ANnU8j998wMAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBkIPV+ZQIAACYFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCIahNj2gAAAAUBAAAPAAAAAAAAAAAAAAAAAL8EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:rect w14:anchorId="21BD49CF" id="Rectangle 1" o:spid="_x0000_s1046" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.6pt;width:105.65pt;height:36pt;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZYdVwYgIAAOgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nydoFcYqsQYYB&#10;RRugHXpmZCk2IEsapcTufv0o2WmarqdhOSik+PHER9Lz667R7CDR19YUPL8YcSaNsGVtdgX/+bj+&#10;dMWZD2BK0NbIgj9Lz68XHz/MWzeTY1tZXUpklMT4WesKXoXgZlnmRSUb8BfWSUNGZbGBQCrushKh&#10;peyNzsaj0ZestVg6tEJ6T7er3sgXKb9SUoR7pbwMTBec3hbSiencxjNbzGG2Q3BVLYZnwD+8ooHa&#10;EOhLqhUEYHus/0rV1AKttypcCNtkVqlayFQDVZOP3lTzUIGTqRYix7sXmvz/SyvuDg9ug0RD6/zM&#10;kxir6BQ28Z/ex7pE1vMLWbILTNBl/nmSX06nnAmyTaaX1I3IZnaKdujDd2kbFoWCIzUjcQSHWx96&#10;16NLBPNW1+W61jopuNveaGQHoMZN1lf5t9WQ/cxNG9YWfDydEDgTQAOkNAQSG1cW3JsdZ6B3NJki&#10;YMI+i/bvgCTwCkrZQ09H9Dsi9+6pxrM8sYoV+KoPSaYhRJuYT6ZBHIo+8Ryl0G07VtNbxwklXm1t&#10;+bxBhrYfVu/EuiaAW/BhA0jTSaXSxoV7OpS2VL8dJM4qi7/fu4/+NDRk5aylaSdufu0BJWf6h6Fx&#10;+ppPJnE9kpKayRm+tmxfW8y+ubHUl5x224kkUjAGfRQV2uaJFnMZUckERhB234VBuQn9FtJqC7lc&#10;JjdaCQfh1jw4EZNH6iK1j90ToBumKND83dnjZsDszTD1vjHS2OU+WFWnSTvxSt2LCq1T6uOw+nFf&#10;X+vJ6/SBWvwBAAD//wMAUEsDBBQABgAIAAAAIQBRCdME3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtZW4USeuRGmIUyFExQGhqqUXbk68jaPG6yh22/D3LCc47sxo5m25nnwv&#10;LjjGLpCGfJ6BQGqC7ajVcPjc3D+CiMmQNX0g1PCNEdbV7U1pChuutMPLPrWCSygWRoNLaSikjI1D&#10;b+I8DEjsHcPoTeJzbKUdzZXLfS9Vlj1IbzriBWcGfHHYnPZnr+H09br92K4OauPtW511ably47vW&#10;d7Pp+QlEwin9heEXn9GhYqY6nMlG0WvgRxKrCgSbKs8XIGoNy4UCWZXyP331AwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhABlh1XBiAgAA6AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAFEJ0wTcAAAABQEAAA8AAAAAAAAAAAAAAAAAvAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#4f81bd" strokecolor="#385d8a" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7DE0A1D1" w14:textId="521F2FF4" w:rsidR="00072627" w:rsidRPr="006B464D" w:rsidRDefault="00072627" w:rsidP="004964D7">
+                    <w:p w14:paraId="68F69276" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="006B464D" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>The Air Operator is added to UNDP Booking List</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="351B8A12" w14:textId="4DEE8CFD" w:rsidR="00A472EA" w:rsidRDefault="00A472EA" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="18E1B4CF" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53A3921D" w14:textId="77777777" w:rsidR="004964D7" w:rsidRDefault="004964D7" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="25E21C14" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B5FD806" w14:textId="77777777" w:rsidR="004964D7" w:rsidRDefault="004964D7" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="6E5BEB8D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54FBC77C" w14:textId="77777777" w:rsidR="00F04DAE" w:rsidRDefault="00F04DAE" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="57687A94" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E504475" w14:textId="3378C665" w:rsidR="00D6067D" w:rsidRPr="00192654" w:rsidRDefault="00D6067D" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="5E33716E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN Contracted Chartered Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185F3930" w14:textId="77777777" w:rsidR="00CF2B8E" w:rsidRPr="00192654" w:rsidRDefault="00CF2B8E" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="769377DA" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="77"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1821A382" w14:textId="090D0265" w:rsidR="000A47BE" w:rsidRPr="00192654" w:rsidRDefault="00D6067D" w:rsidP="008E76FB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1269DFCF" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:before="2"/>
+        <w:spacing w:before="2" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77" w:hanging="450"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Air charter agreements refer to a contractual arrangement between an air operator and an organization employing its aircraft, crew and other necessary personnel for the sole purpose of providing short-term or long-term air transport services. Air charter agreements, procured for use to support UN-mandated activities are governed by the UN Aviation Standards for Peacekeeping and Humanitarian Air Transport Operations (AVSTADS), which are establ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>shed</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>om</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="18"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>iation stand</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rds</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="30"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rt</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="28"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>humanita</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ian</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="18"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="30"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ee</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pi</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="17"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="28"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>tr</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nsport</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="28"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ons to</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="13"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rop</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">y </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="11"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="13"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ppl</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ic</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ble</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="13"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NSMS</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>organizations invo</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>he</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rt</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ment</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="000A47BE" w:rsidRPr="00192654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8A6720" w14:textId="77777777" w:rsidR="009D777D" w:rsidRPr="00192654" w:rsidRDefault="009D777D" w:rsidP="009D777D">
-[...2 lines deleted...]
-        <w:ind w:right="77"/>
+    <w:p w14:paraId="02BBB430" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21A3199C" w14:textId="4A67F36A" w:rsidR="00EB6C03" w:rsidRPr="002077CB" w:rsidRDefault="00D812F3" w:rsidP="009D777D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="75FC3A73" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...60 lines deleted...]
-        <w:t xml:space="preserve">does not provide assessment of airlines for chartering purposes. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charter services offered by air carriers that are available on the UNDP Global Booking List may be accepted by UNDP. It should be noted that CATSU does not provide assessment of airlines for chartering purposes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091A2721" w14:textId="77777777" w:rsidR="009D777D" w:rsidRPr="00192654" w:rsidRDefault="009D777D" w:rsidP="009D777D">
-[...2 lines deleted...]
-        <w:ind w:right="77"/>
+    <w:p w14:paraId="685B43A4" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B5BCBF8" w14:textId="77777777" w:rsidR="00D6067D" w:rsidRPr="00192654" w:rsidRDefault="00DE4B1C" w:rsidP="008E76FB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="103ED0B5" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="72"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...18 lines deleted...]
-        <w:t>:</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The following process should be adhered to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BACBEAA" w14:textId="77777777" w:rsidR="00DE4B1C" w:rsidRPr="00192654" w:rsidRDefault="00DE4B1C" w:rsidP="008E76FB">
+    <w:p w14:paraId="54D97955" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1343"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A0779C3" w14:textId="109BF739" w:rsidR="00DC6D27" w:rsidRPr="00FB49E1" w:rsidRDefault="00DE4B1C" w:rsidP="008E76FB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="361099F5" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="72"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">UNDP offices can charter </w:t>
-[...41 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>UNDP offices can charter one-time or short-term services of an air operator that appear on the UNDP Global Booking List.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD6E6B5" w14:textId="00FAB224" w:rsidR="00A04599" w:rsidRPr="00192654" w:rsidRDefault="00FD73EE" w:rsidP="008E76FB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="35EF0AF2" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="72"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...39 lines deleted...]
-        <w:r w:rsidR="004A7FF6" w:rsidRPr="00D979BE">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The services can be procured only under the standard </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>UN</w:t>
-[...20 lines deleted...]
-          <w:t>Agreement</w:t>
+          <w:t>UNDP Air Charter Agreement</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004A7FF6" w:rsidRPr="00D979BE">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Any deviation should be cleared by the Legal Office. </w:t>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Any deviation should be cleared by the Legal Office. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5DA8C8" w14:textId="77777777" w:rsidR="00DC6D27" w:rsidRPr="00192654" w:rsidRDefault="00DC6D27" w:rsidP="00DC6D27">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2E83AF92" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53D61F0C" w14:textId="61A7E99B" w:rsidR="00B414F1" w:rsidRPr="00E20DD3" w:rsidRDefault="00B414F1" w:rsidP="00DC6D27">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0CF33CB9" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> to facilitate procurement of the charter service is as follows:</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Although the procurement is decentralized, BMS can assist in chartering on behalf of the CO. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The focal point in BMS to facilitate procurement of the charter service is as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B645FE8" w14:textId="77777777" w:rsidR="009D4D83" w:rsidRDefault="006F2D87" w:rsidP="00F534A9">
-      <w:pPr>
+    <w:p w14:paraId="6A6D4006" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Adenike Akoh, </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ms. Adenike Akoh, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5871E48D" w14:textId="180177FA" w:rsidR="00B414F1" w:rsidRPr="00E20DD3" w:rsidRDefault="00B414F1" w:rsidP="00F534A9">
-      <w:pPr>
+    <w:p w14:paraId="7C3E1692" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procurement Specialist</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276EA7B3" w14:textId="77777777" w:rsidR="00B414F1" w:rsidRPr="00192654" w:rsidRDefault="00B414F1" w:rsidP="00F534A9">
-      <w:pPr>
+    <w:p w14:paraId="74F4CA8F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="00192654">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>adenike.akoh@undp.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B243506" w14:textId="77777777" w:rsidR="00B414F1" w:rsidRPr="00192654" w:rsidRDefault="00B414F1" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="6E0BC2F6" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17130D76" w14:textId="0AE62ACC" w:rsidR="00AE1FCA" w:rsidRPr="00192654" w:rsidRDefault="00DE4B1C" w:rsidP="007458EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="544350AD" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any one-time, short-term or long-term charter services by airlines not included in the “UNDP Global Booking List of Airlines” pre-approved for travel by UNDP personnel, should be contracted solely via Air Transport Unit, WFP. WFP has expertise and makes a safety assessment of airlines in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00E155B9" w:rsidRPr="00192654">
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e with the UN Avi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00B25CDA" w:rsidRPr="00192654">
-[...85 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>TA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
-        </w:rPr>
-[...37 lines deleted...]
-          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00C54EF6" w:rsidRPr="00192654">
-[...106 lines deleted...]
-        <w:t xml:space="preserve"> such services, they should contact ATSFPs for further guidance.</w:t>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) as a part of their procurement process. Should UNDP offices require such services, they should contact ATSFPs for further guidance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CEE25CF" w14:textId="77777777" w:rsidR="00156613" w:rsidRDefault="00156613" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="357AD9AF" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50F81905" w14:textId="18407C52" w:rsidR="00541859" w:rsidRPr="00525EC4" w:rsidRDefault="00541859" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="44FDEA70" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Donated Flights</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E4B4A6" w14:textId="77777777" w:rsidR="000A47BE" w:rsidRPr="00525EC4" w:rsidRDefault="000A47BE" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="5C1798B0" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="77"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03ACCE0A" w14:textId="572D761A" w:rsidR="00F534A9" w:rsidRDefault="00646692" w:rsidP="00EF4E56">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="10497527" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...132 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Donated flight references air transport offered and provided at no cost to UNDP by the air operator, whether the flight is operated by commercial air operator, by a private operator or by a civilian, government or military entity of a member state. The approval for the use of donated flight rests with the UNDP Managers with Signature Authority as detailed in Table 1 above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06189FB0" w14:textId="77777777" w:rsidR="00156613" w:rsidRPr="00694C89" w:rsidRDefault="00156613" w:rsidP="00156613">
-[...2 lines deleted...]
-        <w:ind w:right="77"/>
+    <w:p w14:paraId="6D200B25" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1768F51B" w14:textId="272C49F2" w:rsidR="000A47BE" w:rsidRPr="00F534A9" w:rsidRDefault="001E7269" w:rsidP="00F534A9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="01586A34" w14:textId="382B99CB" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...51 lines deleted...]
-        <w:r w:rsidRPr="0052260D">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The assessment of the donated flight is initiated by completing the “</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Donor Flight </w:t>
-[...6 lines deleted...]
-          <w:t>Information Collection Template</w:t>
+          <w:t>Donor Flight Information Collection Template</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F7286B" w:rsidRPr="0052260D">
-[...183 lines deleted...]
-        <w:t xml:space="preserve">delay or make it impossible to conduct an assessment.   </w:t>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”  (Attachment 3) and forwarding it to UNDSS CATSU,  via UNDP ATSPF and/or UNDSS personnel in the field. CATSU requires at least three (3) working days for a special assessments of donated flights. It is recommended that the Form contains well-elaborated justification for taking the flight, availability of other options for travel if any, and also as much information as possible about an aircraft to be used. Incomplete or inaccurate information may delay or make it impossible to conduct an assessment.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308FCB60" w14:textId="77777777" w:rsidR="00007575" w:rsidRPr="00007575" w:rsidRDefault="00007575" w:rsidP="00007575">
-[...2 lines deleted...]
-        <w:ind w:right="77"/>
+    <w:p w14:paraId="37EF05C3" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1779EF0E" w14:textId="4A75410A" w:rsidR="001E7269" w:rsidRPr="00240F11" w:rsidRDefault="001E7269" w:rsidP="00240F11">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="67BCDE82" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="19"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="19"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>risis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="15"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00525EC4">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="36"/>
+          <w:kern w:val="0"/>
           <w:position w:val="11"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>wh</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="12"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>medi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pl</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="18"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>quir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="15"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ppro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>va</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="11"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nted</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Managers with Signature Authority</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00064C0A">
-[...9 lines deleted...]
-          <w:spacing w:val="-5"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B1C9E">
-[...8 lines deleted...]
-          <w:spacing w:val="-5"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ieu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...2 lines deleted...]
-          <w:spacing w:val="1"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>don</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...8 lines deleted...]
-          <w:spacing w:val="-4"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F11">
-[...87 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ssessment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD4A302" w14:textId="77777777" w:rsidR="00240F11" w:rsidRDefault="00240F11" w:rsidP="00240F11">
-[...2 lines deleted...]
-        <w:ind w:right="77"/>
+    <w:p w14:paraId="53B11045" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="677E6309" w14:textId="09F88246" w:rsidR="00C67D3B" w:rsidRPr="00240F11" w:rsidRDefault="00F7286B" w:rsidP="00240F11">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4ACA0840" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="77"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP personnel are sometimes offered transport with little or no notice in private aircraft or aircraft operated by an airline which is not in UNDP booking list. In such cases CATSU and UNDP ATSFP will not be in a position to provide advice on the operator’s safety in a timely manner. In such cases the unknown safety risk should be weighed against other security and non-security risks that may arise from declining the offer. The manager with signature authority is responsible for taking these elements into consideration and inform UNDP ATSFP of such decision.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43AB4947" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="77"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...224 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BAD604F" w14:textId="77777777" w:rsidR="00F04DAE" w:rsidRDefault="00F04DAE" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="1D271451" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="77"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Fly/Don’t Fly Decision</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7F1BF80B" w14:textId="77777777" w:rsidR="00A17AE8" w:rsidRPr="00525EC4" w:rsidRDefault="00A17AE8" w:rsidP="000B221C">
-[...21 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7F433400" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="83"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18B0A9EA" w14:textId="77777777" w:rsidR="003C0E65" w:rsidRPr="00F64502" w:rsidRDefault="00A27029" w:rsidP="00F64502">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="502ED644" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="227"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>All</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rsonn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="25"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ec</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ted</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="19"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="25"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>omp</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="15"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="23"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="25"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>quir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="14"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="28"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ovided</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ll</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>op</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64502">
-[...45 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rs. It is advisable to take into account seasonal and local weather conditions in travel planning. Excessively bad weather or a forecast of such weather should be considered good reason for postponing travel to avoid delayed flights, and additional risks. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C732656" w14:textId="77777777" w:rsidR="00F64502" w:rsidRDefault="00F64502" w:rsidP="00F64502">
-[...2 lines deleted...]
-        <w:ind w:right="227"/>
+    <w:p w14:paraId="2FDEC8B1" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="227"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78929126" w14:textId="77777777" w:rsidR="005A1A4F" w:rsidRPr="00F64502" w:rsidRDefault="005A1A4F" w:rsidP="00F64502">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="10C60DEA" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="227"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">are "fit to fly", so a prior medical clearance certificate should be obtained and carried to ensure that there are no problems with travel plans. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Airlines may require assurance that pregnant travelers are "fit to fly", so a prior medical clearance certificate should be obtained and carried to ensure that there are no problems with travel plans. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B08628" w14:textId="77777777" w:rsidR="00913BAA" w:rsidRDefault="00913BAA" w:rsidP="00913BAA">
-[...2 lines deleted...]
-        <w:ind w:right="77"/>
+    <w:p w14:paraId="191074CB" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A347AEC" w14:textId="0A2E0633" w:rsidR="00D60C48" w:rsidRDefault="00A17AE8" w:rsidP="00913BAA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="275D5EB9" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...54 lines deleted...]
-        <w:t>These concerns may include the following:</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Having arrived for a flight, the Traveler may see something which causes concern. UNDP Personnel are fully authorized and expected to refuse to fly in any circumstance where travelers have serious concerns about the general conditions of the proposed flight to the extent that it threatens their personal safety. These concerns may include the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6428AD" w14:textId="77777777" w:rsidR="001C7F2B" w:rsidRPr="001C7F2B" w:rsidRDefault="001C7F2B" w:rsidP="001C7F2B">
-[...2 lines deleted...]
-        <w:ind w:right="77"/>
+    <w:p w14:paraId="4407A3EB" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A9658CE" w14:textId="77777777" w:rsidR="00156613" w:rsidRDefault="00A17AE8" w:rsidP="00156613">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="74283780" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>There is no co-pilot on the plane;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E8FBBC" w14:textId="03C9AA49" w:rsidR="00A17AE8" w:rsidRPr="00156613" w:rsidRDefault="00A17AE8" w:rsidP="00156613">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="45E60E21" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...36 lines deleted...]
-        <w:t>r freight visible in the cabin;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The aircraft is clearly overloaded, such as too many passengers for the number of seats, excess and/or unsecured baggage or freight visible in the cabin;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1EBA1B" w14:textId="77777777" w:rsidR="00A17AE8" w:rsidRDefault="00A17AE8" w:rsidP="001C7F2B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="25B8DFBB" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">, even though there may be room in the cabin; </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no seat with attached safety belt available for the Traveler, even though there may be room in the cabin; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7901DC" w14:textId="77777777" w:rsidR="001E7269" w:rsidRDefault="00A17AE8" w:rsidP="001C7F2B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="406BD74F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In winter, snow and ice removal procedures for aircraft are not being adequately observed prior to flight.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31804F75" w14:textId="66F882A1" w:rsidR="001E7269" w:rsidRPr="001C7F2B" w:rsidRDefault="001E7269" w:rsidP="001C7F2B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="042FCB64" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> to be impaired.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The crewmember(s) seem(s) to be impaired.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227514BF" w14:textId="77777777" w:rsidR="00CE279E" w:rsidRDefault="00CE279E" w:rsidP="00CE279E">
-[...2 lines deleted...]
-        <w:ind w:right="77"/>
+    <w:p w14:paraId="389A7F10" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00A9A3AE" w14:textId="2FA43FAB" w:rsidR="00A17AE8" w:rsidRPr="00CE279E" w:rsidRDefault="00713C0D" w:rsidP="00CE279E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1A096A72" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Personnel should confer with their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manager with Signature Authority </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or UNDP’s ATSFP prior to the departure of the proposed flight. If this is not possible, a written report should be made as soon as possible to their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manager with Signature Authority </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with copy to UNDP’s ATSFP, indicating the deficiencies observed and the action taken by the UNDP traveler. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F8F7D9" w14:textId="77777777" w:rsidR="00CE279E" w:rsidRDefault="00CE279E" w:rsidP="00CE279E">
-[...2 lines deleted...]
-        <w:spacing w:before="13"/>
+    <w:p w14:paraId="764564E3" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1848E4B3" w14:textId="497A9505" w:rsidR="008B5B1A" w:rsidRPr="00CE279E" w:rsidRDefault="003C0E65" w:rsidP="00CE279E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5F3C519F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:before="13"/>
+        <w:spacing w:before="13" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> Advisors. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Travelers are expected to report any abnormality. All information that may increase risks for travelling with air operators should be reported to ATSFP copying the UNDP Regional Security Advisors. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1781D816" w14:textId="77777777" w:rsidR="00F04DAE" w:rsidRDefault="00F04DAE" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="28143607" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F7A7417" w14:textId="24D9D012" w:rsidR="008B5B1A" w:rsidRDefault="00CE279E" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="2A696849" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        <w:t>rranging Air Travel for other UN Agencies</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Arranging Air Travel for other UN Agencies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53101855" w14:textId="77777777" w:rsidR="00156613" w:rsidRPr="00525EC4" w:rsidRDefault="00156613" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="28D285C6" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27E41AC9" w14:textId="694EE52C" w:rsidR="00252E1E" w:rsidRPr="003E60B0" w:rsidRDefault="007E0FA5" w:rsidP="003E60B0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2F62BAD2" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When UNDP offices provide a service by arranging air travel it should be limited to administration of travel only. If travel involves use of airlines not included in the UNDP Booking List (but excluding those with time limited authorizations, which are for use of UNDP personnel only), prior Agency authorization should be obtained by the requesting unit. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150662C1" w14:textId="77777777" w:rsidR="00F04DAE" w:rsidRDefault="00F04DAE" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="79A5E579" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74E4556D" w14:textId="079CDFDA" w:rsidR="00114FF0" w:rsidRPr="00525EC4" w:rsidRDefault="00DA0E18" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="6C615554" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Roles and Responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1379D0" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="76AE3094" w14:textId="77777777" w:rsidR="00114FF0" w:rsidRPr="00525EC4" w:rsidRDefault="00114FF0" w:rsidP="000B221C">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1F351BF9" w14:textId="7BB7DAA8" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="75"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDSS Commercial Air Travel Safety Unit (CATSU):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> serves as a central repository of commercial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">aviation safety information from specialized industry sources, analyses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the information, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="it-IT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ased on advice provided by the Aviation Technical Advisory Group (ATAG)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and establishes a list of commercial air operators that are recommended </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="it-IT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for official travel of personnel within the UNSMS. CATSU also provides aviation safety information and advice regarding the air operators that are not on the recommended list and on donated flights upon request and as available</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Real-time information is posted on the UNSMIN web page, which is accessible by UNDSS senior security professionals and Air </w:t>
+      </w:r>
+      <w:r w:rsidR="00897CBF" w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Travel Safety</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00434C90" w:rsidRPr="004C676C">
-[...152 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Focal Points (</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C676C">
-[...15 lines deleted...]
-        <w:t>FPs) appointed by Agencies.</w:t>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ATSFPs) appointed by Agencies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655541CC" w14:textId="77777777" w:rsidR="00A92B6B" w:rsidRDefault="00A92B6B" w:rsidP="00A92B6B">
-[...2 lines deleted...]
-        <w:ind w:right="75"/>
+    <w:p w14:paraId="537ED93A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="75"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="516EF77B" w14:textId="332163B2" w:rsidR="00415766" w:rsidRPr="00213B3E" w:rsidRDefault="00415766" w:rsidP="00FD4405">
-[...2 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="446061A2" w14:textId="27C0549D" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Designated Official (DO)</w:t>
+      </w:r>
+      <w:r w:rsidR="00897CBF" w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00897CBF" w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...91 lines deleted...]
-        <w:t>or their designate(s). In emergency situations, the DO may also contact CATSU directly when urgent information is needed.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Designated Official has authority, in emergency situations, such as CASEVAC/MEDEVAC, evacuation and relocation for safety and security purposes, to approve the use of any commercial air operator or commercially operated donated flight in the interest of ensuring UN personnel safety and security. Whenever practicable, such approval should be taken in consultation with the Representatives of UNSMS organizations or their designate(s). In emergency situations, the DO may also contact CATSU directly when urgent information is needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214E3C60" w14:textId="77777777" w:rsidR="00415766" w:rsidRPr="00156613" w:rsidRDefault="00415766" w:rsidP="00A92B6B">
-[...2 lines deleted...]
-        <w:ind w:right="75"/>
+    <w:p w14:paraId="408E5C58" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="75"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FBD8118" w14:textId="11695BED" w:rsidR="001706A1" w:rsidRPr="00156613" w:rsidRDefault="00114FF0" w:rsidP="00A46DBC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3079634D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDSS Senior Security Professionals: </w:t>
       </w:r>
-      <w:r w:rsidR="004C676C" w:rsidRPr="00156613">
-[...32 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the most senior security professional advising the DO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  is the channel of communication between the DO and CATSU.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">He or she conveys to the DO and the SMT, advice and guidance on the interpretation and application of this policy. He or she refers all issues regarding commercial aviation safety to the CATSU. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DAF611" w14:textId="77777777" w:rsidR="00A46DBC" w:rsidRPr="00156613" w:rsidRDefault="00A46DBC" w:rsidP="00A46DBC">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+    <w:p w14:paraId="3BE357D1" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6291D5A2" w14:textId="57F614F2" w:rsidR="001706A1" w:rsidRPr="00156613" w:rsidRDefault="00D236FA" w:rsidP="00912D8E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1BACB469" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Manager with Signature Authority:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...147 lines deleted...]
-        <w:t>.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> authorizes travel of UNDP personnel and based on the information and analysis available, and importance/criticality of the mission, may authorize the use of flight operated by an airline not on the UNDP booking list and the use of donated flight (refer to the table at paragraph 9).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDC1D53" w14:textId="77777777" w:rsidR="00912D8E" w:rsidRPr="00912D8E" w:rsidRDefault="00912D8E" w:rsidP="00912D8E">
-[...3 lines deleted...]
-        <w:ind w:right="72"/>
+    <w:p w14:paraId="4B91DE8F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="2" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="72"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="035DDBD6" w14:textId="47AFF281" w:rsidR="00114FF0" w:rsidRPr="00912D8E" w:rsidRDefault="00114FF0" w:rsidP="00912D8E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3613F98E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:before="2"/>
+        <w:spacing w:before="2" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="72"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP Security Office:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00912D8E">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP Senior Security Manager (Director, Security Office/BMS), supported by Regional Security Advisors, is responsible for coordinating the organization’s response to security and safety concerns and provides advice to the Senior UNDP Managers, including Regional Bureau Directors and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Managers with Signature Authority </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for the implementation of security policies and procedures, including guidance and procedures related to air travel safety. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C75CAF" w14:textId="77777777" w:rsidR="00912D8E" w:rsidRDefault="00912D8E" w:rsidP="00912D8E">
-[...2 lines deleted...]
-        <w:ind w:right="77"/>
+    <w:p w14:paraId="37597BC0" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="753B8B66" w14:textId="798142CD" w:rsidR="00114FF0" w:rsidRPr="00912D8E" w:rsidRDefault="00114FF0" w:rsidP="00912D8E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7EED534E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP Air</w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="13"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A71044" w:rsidRPr="00713488">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Safety</w:t>
       </w:r>
-      <w:r w:rsidR="00A71044">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="13"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>oint</w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="13"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>TS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="00216CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C53CEE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="2"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="35"/>
+          <w:kern w:val="0"/>
+          <w:position w:val="11"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ass</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d UNDP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="17"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ind</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>viduals,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="14"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s liaison with UNDSS CATSU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:position w:val="11"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00912D8E">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>onsible for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>spondi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>qu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00912D8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l safety in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>acc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00912D8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00912D8E">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006044D0">
-[...8 lines deleted...]
-          <w:spacing w:val="17"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00912D8E">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00912D8E">
-[...452 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNSMS Commercial Air Travel Safety Guidance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2" w:rsidDel="00DF75C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and these </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...83 lines deleted...]
-          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="00912D8E">
-[...58 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>uidelines. Based on available information, ATSFPs prepare an analysis and provide a recommendation to UNDP units on the use of airlines not on UNDP booking list. UNDP ATSFPs are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7267ED4C" w14:textId="77777777" w:rsidR="00271E69" w:rsidRPr="00525EC4" w:rsidRDefault="00114FF0" w:rsidP="00271E69">
-[...1 lines deleted...]
-        <w:spacing w:before="16"/>
+    <w:p w14:paraId="4558419B" w14:textId="77777777" w:rsidR="00897CBF" w:rsidRDefault="00897CBF" w:rsidP="00897CBF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="77"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF687E4" w14:textId="77777777" w:rsidR="00897CBF" w:rsidRPr="00E776A2" w:rsidRDefault="00897CBF" w:rsidP="00FC2AC9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="77"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A1E061" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:before="16" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...32 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ms. Nurana Sadikhova </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00271E69">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00271E69">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00271E69">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00271E69">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Mr. Andrei Voicu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54AA7D89" w14:textId="38648B4F" w:rsidR="00271E69" w:rsidRPr="00525EC4" w:rsidRDefault="009478B2" w:rsidP="00271E69">
-[...1 lines deleted...]
-        <w:spacing w:before="16"/>
+    <w:p w14:paraId="6A29CB9E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:before="16" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...48 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Management Specialist (Security) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00271E69">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00271E69">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...22 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Management Specialist (Security)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B483FD" w14:textId="65EFCD14" w:rsidR="00271E69" w:rsidRPr="00525EC4" w:rsidRDefault="00114FF0" w:rsidP="00271E69">
-[...1 lines deleted...]
-        <w:spacing w:before="16"/>
+    <w:p w14:paraId="60755945" w14:textId="187AE09B" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:before="16" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Security Office, BMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00271E69">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00271E69">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00271E69">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00271E69">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>BMS</w:t>
+        <w:t xml:space="preserve">Security </w:t>
+      </w:r>
+      <w:r w:rsidR="00897CBF" w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Office, BMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B704E39" w14:textId="0D19F9FA" w:rsidR="00271E69" w:rsidRPr="00525EC4" w:rsidRDefault="00000000" w:rsidP="00271E69">
-[...1 lines deleted...]
-        <w:spacing w:before="16"/>
+    <w:p w14:paraId="10EE82FD" w14:textId="3D075E6B" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00897CBF" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:before="16" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00271E69" w:rsidRPr="00704A87">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00FC2AC9">
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>nurana.sadikhova@undp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00271E69" w:rsidRPr="00704A87">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00271E69" w:rsidRPr="00704A87">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00897CBF" w:rsidDel="00897CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E776A2" w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E776A2" w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00271E69">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00E776A2" w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00271E69">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00E776A2" w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00704A87">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00E776A2" w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00271E69" w:rsidRPr="00525EC4">
-[...5 lines deleted...]
-        <w:t>andrei.voicu@undp.org</w:t>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="0053215A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>andrei.voicu@undp.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E52B9BC" w14:textId="77777777" w:rsidR="00114FF0" w:rsidRPr="00525EC4" w:rsidRDefault="00114FF0" w:rsidP="000B221C">
-[...1 lines deleted...]
-        <w:spacing w:before="16"/>
+    <w:p w14:paraId="2923CC00" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:before="16" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23E905A7" w14:textId="24CAC669" w:rsidR="00114FF0" w:rsidRPr="003F695D" w:rsidRDefault="00D43F24" w:rsidP="003F695D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5D55D64B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="214"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:t>:</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Duty Travel Focal Points:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E07D52D" w14:textId="01183198" w:rsidR="00022C32" w:rsidRDefault="00022C32" w:rsidP="003F695D">
-      <w:pPr>
+    <w:p w14:paraId="410AE139" w14:textId="5EBE0CFB" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="214"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:t>Mr. George Peradze</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mr. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00897CBF" w:rsidRPr="00897CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kanwarjit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00897CBF" w:rsidRPr="00897CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SACHDEVA</w:t>
+      </w:r>
+      <w:r w:rsidR="00897CBF" w:rsidRPr="00897CBF" w:rsidDel="00897CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18333C75" w14:textId="2DF5B62E" w:rsidR="00022C32" w:rsidRDefault="00022C32" w:rsidP="003F695D">
-      <w:pPr>
+    <w:p w14:paraId="7860D081" w14:textId="20EF558B" w:rsidR="00897CBF" w:rsidRPr="00E776A2" w:rsidRDefault="00897CBF" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="214"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:t>Chief</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Director </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00897CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a.i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00897CBF" w:rsidDel="00897CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0C9B0C" w14:textId="77777777" w:rsidR="00022C32" w:rsidRPr="00525EC4" w:rsidRDefault="00022C32" w:rsidP="00022C32">
-      <w:pPr>
+    <w:p w14:paraId="18A01B70" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="214"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> Services</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>General Operations, Bureau for Management Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465ADD99" w14:textId="7B2064DF" w:rsidR="00022C32" w:rsidRDefault="00000000" w:rsidP="003F695D">
-      <w:pPr>
+    <w:p w14:paraId="05706971" w14:textId="6A8A9950" w:rsidR="00E776A2" w:rsidRPr="00897CBF" w:rsidRDefault="00897CBF" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="214"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00022C32" w:rsidRPr="00380F71">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00FC2AC9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>George.Peradze@undp.org</w:t>
+          <w:t>kanwarjit.sachdeva@undp.org</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2AC9" w:rsidDel="00897CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5E7301F2" w14:textId="77777777" w:rsidR="00022C32" w:rsidRDefault="00022C32" w:rsidP="003F695D">
-      <w:pPr>
+    <w:p w14:paraId="04324B99" w14:textId="77777777" w:rsidR="00897CBF" w:rsidRDefault="00897CBF" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="214"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D8AAAFD" w14:textId="0A68B581" w:rsidR="00114FF0" w:rsidRPr="00525EC4" w:rsidRDefault="00114FF0" w:rsidP="003F695D">
-      <w:pPr>
+    <w:p w14:paraId="4489B937" w14:textId="5333C5A6" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="214"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ms. Jillian Kellow</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BCE8527" w14:textId="77777777" w:rsidR="00114FF0" w:rsidRPr="00525EC4" w:rsidRDefault="00114FF0" w:rsidP="003F695D">
-      <w:pPr>
+    <w:p w14:paraId="7293506A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="214"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Manager, Travel Section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD6E976" w14:textId="3632BDF3" w:rsidR="00114FF0" w:rsidRPr="00525EC4" w:rsidRDefault="00C96507" w:rsidP="003F695D">
-      <w:pPr>
+    <w:p w14:paraId="1880DFC2" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="214"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> Services</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>General Operations, Bureau for Management Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC70180" w14:textId="77777777" w:rsidR="00114FF0" w:rsidRPr="00525EC4" w:rsidRDefault="00114FF0" w:rsidP="003F695D">
-      <w:pPr>
+    <w:p w14:paraId="2314C2A9" w14:textId="42B379B8" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00897CBF" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="214"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:t>jillian.kellow@undp.org</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="002B53A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>jillian.kellow@undp.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9156BB" w14:textId="77777777" w:rsidR="00114FF0" w:rsidRPr="00525EC4" w:rsidRDefault="00114FF0" w:rsidP="000B221C">
-      <w:pPr>
+    <w:p w14:paraId="6E7C952C" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B14B080" w14:textId="77777777" w:rsidR="00114FF0" w:rsidRPr="00CD5EE1" w:rsidRDefault="00114FF0" w:rsidP="00CD5EE1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3C73B9A3" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Acronyms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C416C3" w14:textId="77777777" w:rsidR="00114FF0" w:rsidRPr="00093B0C" w:rsidRDefault="00114FF0" w:rsidP="001D65BC">
-      <w:pPr>
+    <w:p w14:paraId="3EA57769" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EECD555" w14:textId="2C20A81B" w:rsidR="00846BFC" w:rsidRPr="00156613" w:rsidRDefault="00846BFC" w:rsidP="00156613">
+    <w:p w14:paraId="6CE2BEC6" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>AVSTADS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156613">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>United Nations Aviation Standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C13F9F" w14:textId="0A0B95B3" w:rsidR="00114FF0" w:rsidRPr="00156613" w:rsidRDefault="00114FF0" w:rsidP="00156613">
+    <w:p w14:paraId="51BDA4A5" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...32 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ATSFP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Air Travel </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Focal Point </w:t>
+        <w:t xml:space="preserve">Air Travel Safety Focal Point </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797AB00B" w14:textId="58272AF6" w:rsidR="00145FF8" w:rsidRPr="00156613" w:rsidRDefault="00145FF8" w:rsidP="00156613">
+    <w:p w14:paraId="73622B60" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BMS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156613">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Bureau for Management Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57380479" w14:textId="4DAB3259" w:rsidR="00CC5A52" w:rsidRPr="00156613" w:rsidRDefault="00CC5A52" w:rsidP="00156613">
+    <w:p w14:paraId="1826EF20" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CATSU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156613">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Commercial Air Travel Safety Unit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6866CD0E" w14:textId="77777777" w:rsidR="00114FF0" w:rsidRPr="00156613" w:rsidRDefault="00114FF0" w:rsidP="00156613">
+    <w:p w14:paraId="28B04BCF" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156613">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>General Assembly</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD5882C" w14:textId="77777777" w:rsidR="00114FF0" w:rsidRPr="00156613" w:rsidRDefault="00114FF0" w:rsidP="00156613">
+    <w:p w14:paraId="0E590BFC" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>IATA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156613">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>International Air Transport Association</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD5E403" w14:textId="77777777" w:rsidR="00114FF0" w:rsidRPr="00156613" w:rsidRDefault="00114FF0" w:rsidP="00156613">
+    <w:p w14:paraId="092D767A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>IASMN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156613">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Inter-Agency Security Management Network</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349933BD" w14:textId="77777777" w:rsidR="00114FF0" w:rsidRPr="00156613" w:rsidRDefault="00114FF0" w:rsidP="00156613">
+    <w:p w14:paraId="3026D514" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ICAO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156613">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">International Civil Aviation Organization </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74629BD2" w14:textId="77777777" w:rsidR="00114FF0" w:rsidRPr="00156613" w:rsidRDefault="00114FF0" w:rsidP="00156613">
+    <w:p w14:paraId="5CC920ED" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>IOSA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156613">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>IATA Operational Safety Audit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A97CC5" w14:textId="13A63FC3" w:rsidR="00114FF0" w:rsidRPr="00156613" w:rsidRDefault="00114FF0" w:rsidP="00156613">
+    <w:p w14:paraId="2B011AEF" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>OLA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156613">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Office of Legal Affairs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE8CF63" w14:textId="111AED70" w:rsidR="0011385A" w:rsidRPr="00156613" w:rsidRDefault="0011385A" w:rsidP="00156613">
+    <w:p w14:paraId="64731FCF" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RR</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156613">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Resident Representative</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EC2C7A" w14:textId="19D3C059" w:rsidR="00114FF0" w:rsidRPr="00156613" w:rsidRDefault="00114FF0" w:rsidP="00156613">
+    <w:p w14:paraId="2F983200" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SARPS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156613">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Standards and Recommended Practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B86E621" w14:textId="3DDEEAC0" w:rsidR="00875881" w:rsidRPr="00156613" w:rsidRDefault="00875881" w:rsidP="00156613">
+    <w:p w14:paraId="7CC2EFC1" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SMT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156613">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Security Management Team</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D6637E" w14:textId="238FEFFD" w:rsidR="00145FF8" w:rsidRPr="00156613" w:rsidRDefault="00145FF8" w:rsidP="00156613">
+    <w:p w14:paraId="5D74C36F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156613">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Security Office</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C730DAD" w14:textId="61D4FFE1" w:rsidR="00114FF0" w:rsidRPr="00156613" w:rsidRDefault="00114FF0" w:rsidP="00156613">
+    <w:p w14:paraId="637A7122" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>TRIP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156613">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Travel Request Information Processing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328F801F" w14:textId="77777777" w:rsidR="00114FF0" w:rsidRPr="00156613" w:rsidRDefault="00114FF0" w:rsidP="00156613">
+    <w:p w14:paraId="6B531032" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156613">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>United Nations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4632EDCB" w14:textId="77777777" w:rsidR="00114FF0" w:rsidRPr="00156613" w:rsidRDefault="00114FF0" w:rsidP="00156613">
+    <w:p w14:paraId="6CA14F1D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDSS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156613">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>United Nations Department of Safety and Security</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD957FE" w14:textId="77777777" w:rsidR="00114FF0" w:rsidRPr="00156613" w:rsidRDefault="00114FF0" w:rsidP="00156613">
+    <w:p w14:paraId="0364FC9B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNHAS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156613">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">United Nations Humanitarian Air Service </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F117D8B" w14:textId="77777777" w:rsidR="00114FF0" w:rsidRPr="00156613" w:rsidRDefault="00114FF0" w:rsidP="00156613">
+    <w:p w14:paraId="543B7D88" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNSMS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156613">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">United Nations Security Management System </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0A2846" w14:textId="77777777" w:rsidR="00114FF0" w:rsidRPr="00156613" w:rsidRDefault="00114FF0" w:rsidP="00156613">
+    <w:p w14:paraId="094B9F3B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>WFP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156613">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>World Food Programme</w:t>
-      </w:r>
+        <w:t xml:space="preserve">World Food </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="571259D2" w14:textId="77777777" w:rsidR="00156613" w:rsidRDefault="00156613" w:rsidP="00156613">
+    <w:p w14:paraId="35283F39" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:keepNext/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EB0CBF1" w14:textId="77777777" w:rsidR="00156613" w:rsidRDefault="00156613" w:rsidP="00156613">
+    <w:p w14:paraId="640E4EAA" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:keepNext/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57FF6794" w14:textId="20A8C050" w:rsidR="00A6391B" w:rsidRDefault="004B696B" w:rsidP="00156613">
+    <w:p w14:paraId="13ECAB40" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:keepNext/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Forms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E68D8A" w14:textId="77777777" w:rsidR="00093B0C" w:rsidRPr="00525EC4" w:rsidRDefault="00093B0C" w:rsidP="00156613">
+    <w:p w14:paraId="79726168" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:keepNext/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7898D0DF" w14:textId="32229905" w:rsidR="00EB1681" w:rsidRDefault="00A8194C" w:rsidP="001D65BC">
+    <w:p w14:paraId="340FC499" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:keepNext/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-450" w:firstLine="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...34 lines deleted...]
-        <w:t>form</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attachment 1: One Time </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Authorisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C357FB7" w14:textId="5CAB2EE7" w:rsidR="000A47BE" w:rsidRPr="00525EC4" w:rsidRDefault="00EB1681" w:rsidP="001D65BC">
+    <w:p w14:paraId="5BF5F81F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:keepNext/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-450" w:firstLine="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> for Time-Limited Blanket Authorization</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Attachment 2: Air Travel Evaluation Form for Time-Limited Blanket Authorization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B717F5A" w14:textId="0B9F787F" w:rsidR="000A47BE" w:rsidRPr="00525EC4" w:rsidRDefault="00A8194C" w:rsidP="001D65BC">
+    <w:p w14:paraId="063CB59A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:keepNext/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-450" w:firstLine="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...33 lines deleted...]
-        <w:t>Donated Flight Information Collection Template</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Attachment 3: Donated Flight Information Collection Template</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BA7025" w14:textId="77777777" w:rsidR="0060045A" w:rsidRDefault="0060045A" w:rsidP="001D65BC">
-      <w:pPr>
+    <w:p w14:paraId="620F7D7B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="793C9BF2" w14:textId="25379777" w:rsidR="0060045A" w:rsidRDefault="0060045A" w:rsidP="001D65BC">
-      <w:pPr>
+    <w:p w14:paraId="074DBBCB" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId28"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidSect="00E776A2">
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
+          <w:headerReference w:type="first" r:id="rId24"/>
+          <w:footerReference w:type="first" r:id="rId25"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B7BEC7B" w14:textId="1229540C" w:rsidR="005835F1" w:rsidRDefault="005835F1" w:rsidP="005835F1">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="4C2A01A2" w14:textId="2C0C7B90" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00897CBF" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Attachment 1:</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658290" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="095B1BCB" wp14:editId="0745F053">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251716608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C3C4DF5" wp14:editId="40F35F85">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>5734050</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5455920</wp:posOffset>
             </wp:positionH>
-            <wp:positionV relativeFrom="margin">
-              <wp:align>top</wp:align>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="676910" cy="1298575"/>
-[...1 lines deleted...]
-            <wp:wrapTight wrapText="bothSides">
+            <wp:extent cx="982345" cy="1496287"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
-                <wp:start x="0" y="0"/>
-[...3 lines deleted...]
-                <wp:lineTo x="0" y="0"/>
+                <wp:start x="4189" y="2750"/>
+                <wp:lineTo x="4189" y="18703"/>
+                <wp:lineTo x="17174" y="18703"/>
+                <wp:lineTo x="17174" y="2750"/>
+                <wp:lineTo x="4189" y="2750"/>
               </wp:wrapPolygon>
-            </wp:wrapTight>
-            <wp:docPr id="54" name="Picture 54"/>
+            </wp:wrapThrough>
+            <wp:docPr id="674959262" name="Picture 674959262" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="676910" cy="1298575"/>
+                      <a:ext cx="982345" cy="1496287"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00A26F97">
-        <w:rPr>
+      <w:r w:rsidR="00E776A2" w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Attachment 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028D881C" w14:textId="717EE462" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AAB4F00" w14:textId="6228932A" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-        <w:t>N THE UNDP BOOKING LIST</w:t>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>REQUEST FOR AUTHORIZATION FOR ONE TIME TRAVEL ON AIRLINES NOT INCLUDED ON THE UNDP BOOKING LIST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC7C333" w14:textId="77777777" w:rsidR="00E73385" w:rsidRDefault="00E73385" w:rsidP="00E73385">
-      <w:pPr>
+    <w:p w14:paraId="690268A6" w14:textId="4F7367BC" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2698481B" w14:textId="77777777" w:rsidR="00E73385" w:rsidRDefault="00E73385" w:rsidP="00E73385"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1C759B3D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D12FC6" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Background:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B42D739" w14:textId="77777777" w:rsidR="00431C55" w:rsidRPr="002D03C5" w:rsidRDefault="00431C55" w:rsidP="00E73385">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0222BD1D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62E8C308" w14:textId="77777777" w:rsidR="00E73385" w:rsidRDefault="00E73385" w:rsidP="00E73385">
+    <w:p w14:paraId="09BDB085" w14:textId="49A28AD3" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...33 lines deleted...]
-        <w:r w:rsidRPr="00A26F97">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For the implementation of certain </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, UNDP, UNV and UNCDF may require their personnel to travel on an airline which is not included in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNDP Booking List</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005644A4">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">to provide additional information on specific commercial air operator and perform due diligence for decision-making based on the criticality of the mission. </w:t>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. To address this requirement, Managers approving travel should request the UNDP Security Office to provide additional information on specific commercial air operator and perform due diligence for decision-making based on the criticality of the mission. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168EE28D" w14:textId="77777777" w:rsidR="00E73385" w:rsidRDefault="00E73385" w:rsidP="00E73385">
+    <w:p w14:paraId="4D298D86" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The purpose of this form is to bring together both mission criticality and the recommendation of the Security Office to allow Managers with security and safety accountability for personnel to make an informed decision. In line with UNDP’s Framework of Accountability, the approving manager will also carry the accountability for this decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0295EA22" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="002D03C5" w:rsidRDefault="00E73385" w:rsidP="00E73385">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4E2728C8" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Instructions for using the form:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C43C296" w14:textId="6D37C604" w:rsidR="00E73385" w:rsidRDefault="00E73385" w:rsidP="00E73385">
+    <w:p w14:paraId="4F546CC7" w14:textId="58DCF95C" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="77"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">For the first step, the requesting office should fill out the name of the senior manager with safety accountability who would ultimately be approving this travel. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00200ED8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>At this point the approval should not be sought</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="00F47229">
+      <w:r w:rsidR="00897CBF" w:rsidRPr="00897CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00897CBF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>As per POPP</w:t>
+          <w:t>POPP</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, the Line Managers approving travel are as per table below:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="9900" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="48" w:type="dxa"/>
           <w:left w:w="7" w:type="dxa"/>
           <w:right w:w="5" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="4770"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00980BBB" w14:paraId="0C326FDD" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="1D4B6F4A" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5E8CE316" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="74DDEC40" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="75"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF0B7BB" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="00BD4AEA" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="103"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Travel by</w:t>
             </w:r>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="76C55A9F" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="78EFA9A1" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Authorized by</w:t>
             </w:r>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00980BBB" w14:paraId="2881E080" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="52735F19" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05FA2C8F" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="71F93B2D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Headquarters</w:t>
             </w:r>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="698C110F" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="016030A0" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="103"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>General (UNDP, UNV, UNCDF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D77659C" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="62362697" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of the organizational unit funding the travel </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00980BBB" w14:paraId="23AB9E69" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="2869C05F" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="198E4546" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="2F142B22" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02045FCE" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="33C78427" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="103"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Bureau Head </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CDC1F59" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="0825ACFB" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrator or Associate Administrator </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00980BBB" w14:paraId="3E79F3FC" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="32A54B07" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="09E8DD1E" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="7C05D646" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45777980" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="06FA2C80" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="103"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrator </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="137D06C8" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="4689E1B9" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Associate Administrator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00980BBB" w14:paraId="1C9550C3" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="67E71EC5" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6791CF67" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="0A3C16B3" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FCE9FD9" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="3E3F8B9F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="103"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Associate Administrator </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14D72439" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="26DC2E40" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrator </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00980BBB" w14:paraId="51BD540F" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="2B681785" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="27480935" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="28945D62" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="50"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Country Offices and other Business Units outside of HQ locations</w:t>
             </w:r>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1195EADB" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="5ECF4F11" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="103"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">General (UNDP, UNV, UNCDF) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5F9AAA" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="5219308B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">The Senior most UNDP representative at the country level (typically the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Resident Representative)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00980BBB" w14:paraId="59BD0DD3" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="1F1D1E55" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="754"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="674E974B" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="535B06AF" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D0EFBE6" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="661C3858" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="103"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Resident Representatives  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52E296B9" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="00980BBB" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="63AA80D4" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980BBB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of the Regional Bureau </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44C83098" w14:textId="77777777" w:rsidR="00E73385" w:rsidRDefault="00E73385" w:rsidP="00E73385"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3B216A23" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF19098" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...6 lines deleted...]
-        <w:t>At the second step, the requesting office should fill out Part I of the form. The form should then be forwarded to the UNDP Security Office Air Travel Safety Focal Point (contacts: Nurana Sadikhova and Andrei Voicu), who will provide a recommendation from a safety perspective. The form will be returned to the requester for the decision of the senior manager with security and safety accountability of the personnel to approving travel on the airline. The final decision should be shared with the Security Office.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the second step, the requesting office should fill out Part I of the form. The form should then be forwarded to the UNDP Security Office Air Travel Safety Focal Point (contacts: Nurana </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sadikhova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Andrei Voicu), who will provide a recommendation from a safety perspective. The form will be returned to the requester for the decision of the senior manager with security and safety accountability of the personnel to approving travel on the airline. The final decision should be shared with the Security Office.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B42781D" w14:textId="77777777" w:rsidR="00E73385" w:rsidRDefault="00E73385" w:rsidP="00E73385">
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00E73385" w:rsidSect="006F3F4F">
+    <w:p w14:paraId="4D44BC75" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidSect="00E776A2">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FC2AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FEB8E8" w14:textId="30572CA5" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00897CBF" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...13 lines deleted...]
-          <w:b/>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658291" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21214EC3" wp14:editId="15D74192">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709951" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BE2E3FB" wp14:editId="277CF292">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>5734050</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5539740</wp:posOffset>
             </wp:positionH>
-            <wp:positionV relativeFrom="margin">
-              <wp:align>top</wp:align>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="676910" cy="1298575"/>
-[...1 lines deleted...]
-            <wp:wrapTight wrapText="bothSides">
+            <wp:extent cx="982345" cy="1496060"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
-                <wp:start x="0" y="0"/>
-[...3 lines deleted...]
-                <wp:lineTo x="0" y="0"/>
+                <wp:start x="4189" y="2750"/>
+                <wp:lineTo x="4189" y="18703"/>
+                <wp:lineTo x="17174" y="18703"/>
+                <wp:lineTo x="17174" y="2750"/>
+                <wp:lineTo x="4189" y="2750"/>
               </wp:wrapPolygon>
-            </wp:wrapTight>
-            <wp:docPr id="55" name="Picture 55"/>
+            </wp:wrapThrough>
+            <wp:docPr id="2071503539" name="Picture 2071503539" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="676910" cy="1298575"/>
+                      <a:ext cx="982345" cy="1496060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00E776A2" w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>REQUEST FOR AUTHORIZATION FOR ONE TIME TRAVEL ON AIRLINES NOT INCLUDED ON THE UNDP BOOKING LIST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE32BC6" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="00E73385">
-      <w:pPr>
+    <w:p w14:paraId="27088568" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="10350" w:type="dxa"/>
         <w:tblInd w:w="-180" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="4140"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="3FDDB97F" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="56EB8FE8" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10350" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C276F17" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="0CF2BA8E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Considering the operational imperative and the recommendation of the Security Office, I hereby exceptionally                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="75E47930" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="01133B44" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38220598" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="25FCAB92" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t>[    ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3D6480" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="694ED648" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t>Approve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A453288" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="107F649F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t>[    ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB04F71" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="0243E0C9" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t>Do not approve</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="76E642F9" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="681E71CB" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10350" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="590A3028" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="59D554AE" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">the travel of the personnel named below, using the air operator below which is not included on the UNDP Booking list.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7AA43F7E" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="00E73385">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+    <w:p w14:paraId="730056A1" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="10075" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="2245"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="23303D6B" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="7D1B18B5" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A24BA7D" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="6F084F2E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E130EAC" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="2CD278BF" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C26BE56" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="216EF38E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7560F1FC" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="388262F5" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="7CACCFCF" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="7EE411F5" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB108DE" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="138FD171" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name of approver:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EADDBB3" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="0F628EEE" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>(see instructions above)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style1"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-877619538"/>
             <w:placeholder>
-              <w:docPart w:val="414F7565D9ED4A74B3689813A8807F30"/>
+              <w:docPart w:val="EA80FCF13B6F4A11A814CF4687F01F25"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:keywords[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3240" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6ED264ED" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="531200C0" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Enter the name of the approver.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1876BE87" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="74B399BE" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rStyle w:val="Style2"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
               </w:rPr>
               <w:id w:val="-111129786"/>
               <w:placeholder>
-                <w:docPart w:val="E36270FE6FAF4CF69AA129EE12357115"/>
+                <w:docPart w:val="36D545F42C36460B94B807DD995D26CB"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
-                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w14:paraId="1E780036" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="291DFF9E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Enter the title of the approver.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0CAD413F" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="00E73385">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+    <w:p w14:paraId="0E91E1BD" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="10075" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="397"/>
         <w:gridCol w:w="1099"/>
         <w:gridCol w:w="479"/>
         <w:gridCol w:w="896"/>
         <w:gridCol w:w="2143"/>
         <w:gridCol w:w="1101"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="90"/>
         <w:gridCol w:w="168"/>
         <w:gridCol w:w="732"/>
         <w:gridCol w:w="1080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="18CA8FB7" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="1158F4D7" w14:textId="77777777" w:rsidTr="00E776A2">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10075" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DACC9E7" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="0D8DBB59" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>PART I:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>To be completed by the requesting office or traveler)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="25406189" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="7D3DCE31" w14:textId="77777777" w:rsidTr="00E776A2">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10075" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="95B3D7" w:themeFill="accent1" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95B3D7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF82F6E" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="1CB595BA" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Travelers </w:t>
             </w:r>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>(no more than 10 travelers on the same flight)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="4FE80548" w14:textId="77777777" w:rsidTr="00541AA1">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="754D0A8F" w14:textId="77777777" w:rsidTr="00E776A2">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="95B3D7" w:themeFill="accent1" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95B3D7"/>
             <w:tcMar>
               <w:left w:w="14" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31EA7EB1" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="471C34E5" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2474" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="95B3D7" w:themeFill="accent1" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95B3D7"/>
             <w:tcMar>
               <w:left w:w="14" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0B0F71" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="20262237" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Name of traveler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="95B3D7" w:themeFill="accent1" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95B3D7"/>
             <w:tcMar>
               <w:left w:w="14" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F5C0BF0" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="71FB5678" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="95B3D7" w:themeFill="accent1" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95B3D7"/>
             <w:tcMar>
               <w:left w:w="14" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2942BE45" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="5231262A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="95B3D7" w:themeFill="accent1" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95B3D7"/>
             <w:tcMar>
               <w:left w:w="14" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="008A2CDF" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="4291FABD" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Duty Station</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="54247A32" w14:textId="77777777" w:rsidTr="00541AA1">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="59C00B47" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="14" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="131F83AF" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="279B115A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="167843206"/>
             <w:placeholder>
-              <w:docPart w:val="B70DD4F340414618B6D727DFDBBB8495"/>
+              <w:docPart w:val="B205086C46A640D3A214C8FB59FF0C97"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2474" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3B0B9E6D" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="02F577D9" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style5"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="99998408"/>
             <w:placeholder>
-              <w:docPart w:val="D524A41021104AE9A1D3B47C4675336E"/>
+              <w:docPart w:val="B1591C129B214AE2A111BA4209629837"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3244" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="47C98ADF" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="1E03849E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-1679965826"/>
             <w:placeholder>
-              <w:docPart w:val="F20374A3431442338A6222E3FEB70527"/>
+              <w:docPart w:val="C927217807634A01882908F3AAD9F643"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2148" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="19E16D99" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="08037181" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Org setting</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style4"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="1540856085"/>
             <w:placeholder>
-              <w:docPart w:val="9E9FB72811C74DE59DC9FCE43D764589"/>
+              <w:docPart w:val="52D4BD0A3A17427A8EAF13E5A1009982"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1812" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="78363F3A" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="07260CA7" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler DS</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="52B6B9FF" w14:textId="77777777" w:rsidTr="00541AA1">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="480B6B76" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="14" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1670C02F" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="377D8DDE" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="334811580"/>
             <w:placeholder>
-              <w:docPart w:val="4A85FC8746B2409DA078A21E83576AD9"/>
+              <w:docPart w:val="26D9EBC2D0E045569C8D26DB7CF56D56"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2474" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7E8993C0" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="66B846C7" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style5"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-1961108359"/>
             <w:placeholder>
-              <w:docPart w:val="D83A8D603601441EA19B69B5CF521DEC"/>
+              <w:docPart w:val="96E8E14B6D984CE2955F1737F111C8B3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3244" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7EF6344B" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="468024EC" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="1719242369"/>
             <w:placeholder>
-              <w:docPart w:val="A904CCE344DA4639972D30D4B23D37B3"/>
+              <w:docPart w:val="3A2899A5309E4FFA929579DAEEF07E0F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2148" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="464111B7" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="3D154967" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Org setting</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style4"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="963934735"/>
             <w:placeholder>
-              <w:docPart w:val="7041537C0B9E4B23BF74E1DF0F6D4171"/>
+              <w:docPart w:val="3136914B9CD842288C5FA77067DC6107"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1812" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="495165AF" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="74ADBBD2" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler DS</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="5C566B04" w14:textId="77777777" w:rsidTr="00541AA1">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="2760EC25" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="14" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="470A5A28" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="79267796" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-178205543"/>
             <w:placeholder>
-              <w:docPart w:val="1E1C7D48A38D4E31A0BFC0ABDCAE94D4"/>
+              <w:docPart w:val="6FC68CEAD9D04B09A9E5EC05254CB5A4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2474" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7331874C" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="53C6C102" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style5"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="1742296506"/>
             <w:placeholder>
-              <w:docPart w:val="78E2E4B7BBD54AEDB69D3019DE204F88"/>
+              <w:docPart w:val="9C673384956240839BDF99120E7F4C7E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3244" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4E20557C" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="0AE74BF6" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="95599934"/>
             <w:placeholder>
-              <w:docPart w:val="8473245A2CB74D4287F812C2CB434239"/>
+              <w:docPart w:val="9E3677A42DD145CEBB0CD0E0D9108A8A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2148" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="497C5F05" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="6659D4DC" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Org setting</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style4"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="1419986196"/>
             <w:placeholder>
-              <w:docPart w:val="880E07223A674D6399AA1F4E9112C5D5"/>
+              <w:docPart w:val="EDFE99A92CE047B8AE67278FC1F87333"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1812" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="43562F03" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="1F47FA7A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler DS</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="08252D8E" w14:textId="77777777" w:rsidTr="00541AA1">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="5E4CDFCC" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="14" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A546BFD" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="4C500867" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="1909037147"/>
             <w:placeholder>
-              <w:docPart w:val="F98351E376834695BD86FDD5A497851F"/>
+              <w:docPart w:val="FAE568B693CD41BF9FE7999A0E7EBCBE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2474" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="13BFCC90" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="355F43C4" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style5"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="994372938"/>
             <w:placeholder>
-              <w:docPart w:val="DD313FD732F0435389221F14E1F0E460"/>
+              <w:docPart w:val="0A76F58ECC1041E0AA278AA0B5566478"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3244" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="40176955" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="22B782B5" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-1351183308"/>
             <w:placeholder>
-              <w:docPart w:val="905DD39FD7DE4A4FA75ECB0F4B5875CC"/>
+              <w:docPart w:val="2DB57DFD5FC54CE6AE93B189C0A2A718"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2148" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5D30C47C" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="751E1EAF" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Org setting</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style4"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-517933325"/>
             <w:placeholder>
-              <w:docPart w:val="EC5953DE42704254975E83D8FDC9F919"/>
+              <w:docPart w:val="5F2FCD11B5BE43EABE53F1546A9D9569"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1812" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="32EEA463" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="1F8C23FA" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler DS</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="43C78361" w14:textId="77777777" w:rsidTr="00541AA1">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="573FC5BA" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="14" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15514DEC" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="463274DE" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="827338134"/>
             <w:placeholder>
-              <w:docPart w:val="5C6709231D8949F998B205FADCFD1952"/>
+              <w:docPart w:val="DB2E8C5D0FB049FF9924ABF480CE3808"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2474" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6B270616" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="18BA47BC" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style5"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="437637622"/>
             <w:placeholder>
-              <w:docPart w:val="216B6899E4104569A9121C25E4DCC226"/>
+              <w:docPart w:val="B38AAABE7D6D41FFA4572D66D3D6A7DD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3244" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="53217267" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="3D5EBE08" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="882525723"/>
             <w:placeholder>
-              <w:docPart w:val="E12FA67AB7224A2EA93FD1C67FA2A90C"/>
+              <w:docPart w:val="378EEB7D195340FCB1837E7520CEC0A0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2148" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="452EAF5C" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="76ACFE5D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Org setting</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style4"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-532964989"/>
             <w:placeholder>
-              <w:docPart w:val="20ECE050F2E74379B39F427D4CE32DAF"/>
+              <w:docPart w:val="BAB05E2BD44E48B8A78B4DFE3528C32F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1812" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2B0A4360" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="65A71E3C" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler DS</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="34BC8372" w14:textId="77777777" w:rsidTr="00541AA1">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="51910DD8" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="14" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58080158" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="449159EB" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-1547906375"/>
             <w:placeholder>
-              <w:docPart w:val="B310DDE8039C4249A3DAAFA9662703EB"/>
+              <w:docPart w:val="C47ACD9DE3A04415B6CD58DF99E896B8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2474" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="46287665" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="1733750C" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style5"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="2021188284"/>
             <w:placeholder>
-              <w:docPart w:val="78F7A20DAAF9412BA36ABCFA57E94F18"/>
+              <w:docPart w:val="E5EC499E22544DBA80E65616AFE97C0E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3244" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1952C9F9" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="2C1E1DAF" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-1576661164"/>
             <w:placeholder>
-              <w:docPart w:val="E7E30659C2E14AD09AA1F434B2DC1230"/>
+              <w:docPart w:val="6761973366D54E6B9E98DFD5373E455E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2148" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="181B21A9" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="1A6591A0" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Org setting</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style4"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="1268500119"/>
             <w:placeholder>
-              <w:docPart w:val="1E116CA8D1AA4E5CB5726A63E409DA52"/>
+              <w:docPart w:val="3F93CFE82237487B981D8CC8AA3A1B85"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1812" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="63E71FD1" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="459072CD" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler DS</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="5A6C4404" w14:textId="77777777" w:rsidTr="00541AA1">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="46873012" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="14" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F0B832E" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="44CCFC79" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-119768780"/>
             <w:placeholder>
-              <w:docPart w:val="CCB5B86A1EA44CDA9FBA3161DDCB3E80"/>
+              <w:docPart w:val="704A14A357CA49A89CAD540A5F7FCB27"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2474" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="37B46297" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="06FE821B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style5"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="715864430"/>
             <w:placeholder>
-              <w:docPart w:val="9D6910D20335494BAAA689A5C64CFF1B"/>
+              <w:docPart w:val="5D8F1330514245B6A829A95E07454CB6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3244" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1E36FD65" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="6CD1F89C" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-2125076663"/>
             <w:placeholder>
-              <w:docPart w:val="4F4F74AB4EF149BEAF6A2568863AB8A8"/>
+              <w:docPart w:val="9103DF9599A04E2999064DCD984DC760"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2148" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3EA3CA8F" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="4E3B585B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Org setting</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style4"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="1170056937"/>
             <w:placeholder>
-              <w:docPart w:val="538F4DCB40654968BD65D8088AD46AF2"/>
+              <w:docPart w:val="ECAC39FADFAF470A8053E1CC176F37D7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1812" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2C9E92A3" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="55B97340" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler DS</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="1E7097AF" w14:textId="77777777" w:rsidTr="00541AA1">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="72E0E1F6" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="14" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="067A2E44" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="4B4C09DD" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-1532645823"/>
             <w:placeholder>
-              <w:docPart w:val="6C6EA6C515A24F3C960FDEA280DC462B"/>
+              <w:docPart w:val="7274E3FC30B44961A74B62409846C8B3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2474" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="184D8DE5" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="3F234FA2" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style5"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="1532141003"/>
             <w:placeholder>
-              <w:docPart w:val="9EC58993303A42D7945A5504AD4FE011"/>
+              <w:docPart w:val="4274A9FC852445B2A9084CBA963A9132"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3244" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="72493D97" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="48B2C65A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-855422674"/>
             <w:placeholder>
-              <w:docPart w:val="5AE1693B3A9E494D8476B6395936AAE1"/>
+              <w:docPart w:val="BAEA2E31E2F0472CB06E04EE996FF1D1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2148" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7ECCBAEB" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="0D7055FF" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Org setting</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style4"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-863054523"/>
             <w:placeholder>
-              <w:docPart w:val="682B1BF3D7914741AF7930EA0EFB40AD"/>
+              <w:docPart w:val="C77780AFC432403D87A42725189D4B41"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1812" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:left w:w="14" w:type="dxa"/>
                   <w:right w:w="29" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0F2BCD53" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="299FCF4F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Traveler DS</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="1E4A3981" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="7A936698" w14:textId="77777777" w:rsidTr="00E776A2">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10075" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="95B3D7" w:themeFill="accent1" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95B3D7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19459AA4" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="38499985" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Airline and route </w:t>
             </w:r>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>(please only include legs of travel for which airline is not included on the booking list)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="45003B2B" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="5615E667" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="208CDEFC" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="03D3C8E9" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Airline name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style2"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-2043748324"/>
             <w:placeholder>
-              <w:docPart w:val="15D949AFAEA44B04A15EFAAAB8689FA5"/>
+              <w:docPart w:val="6FA4167693094CAB9B0CFB123286E155"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3518" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="57532A35" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="6ECF5780" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Name of Airline. </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C872A17" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="235CC6EF" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ICAO &amp; IATA CODES:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style2"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="254324563"/>
             <w:placeholder>
-              <w:docPart w:val="35C0F86A6993413D89755DB029369F89"/>
+              <w:docPart w:val="478AD461B0644945979AF02B424B1191"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1530" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="58669157" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="39487500" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Codes if known.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71E2A067" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="2BBD40FE" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">One way </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1745599612"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E307B8B" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="16730866" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Round Trip</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1293563759"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="538A5849" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="11E0EF93" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34EAB8E3" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="2134E3D9" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>City and country of departure:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style2"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-130862053"/>
             <w:placeholder>
-              <w:docPart w:val="6A784CCB7A594A97AE03AB440974FF5E"/>
+              <w:docPart w:val="0C53DCA157954AA2877679E9BAF8523F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4500" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2BC3B542" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="0515BAED" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>City and country of departure</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E0D61D2" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="2DB0C754" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Departure date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style2"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="1286001409"/>
             <w:placeholder>
-              <w:docPart w:val="D63D5B9FB6C64A8FA193D36ACEA8FE5B"/>
+              <w:docPart w:val="08F5EBFC0ED1479DB8169240E098B23F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="d MMMM yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1980" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="326E7BA6" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="71DBA1F4" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="38C17A1B" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="29848741" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D69BF35" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="7D539D76" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>City and country of arrival:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="1064305219"/>
             <w:placeholder>
-              <w:docPart w:val="072C52D45F94455E9ADBACD554113D8B"/>
+              <w:docPart w:val="8F24BF79FDD142709365A44E3720580A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4500" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5CD95A86" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="0BCCA784" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>City and country of departure</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1972B3B4" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="454318F1" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Arrival date:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6064BEE1" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="3A20B2EA" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>if round trip, date of return</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="266280986"/>
             <w:placeholder>
-              <w:docPart w:val="D63D5B9FB6C64A8FA193D36ACEA8FE5B"/>
+              <w:docPart w:val="08F5EBFC0ED1479DB8169240E098B23F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="d MMMM yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1980" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="13FBAA50" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="137C7AED" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="4049ECED" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="132A0D30" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71763CBD" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="5C458215" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Purpose of mission:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-906454917"/>
             <w:placeholder>
-              <w:docPart w:val="524C63F2850347088E6F36B2E747ACAE"/>
+              <w:docPart w:val="F6D01FBA16C84674AB3CA8603B9D7D91"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8100" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6005242E" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="719C45AE" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Give details on the mission to be undertaken, including why it is critical that this mission take place</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="7341C7CD" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="12F55583" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F130F5F" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="4F48B058" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Availability of alternatives for travel:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-742640030"/>
             <w:placeholder>
-              <w:docPart w:val="A9D8A22283114222A442322DB8EB9E30"/>
+              <w:docPart w:val="B39AAB3466D245FFBCA0E32B3D4E3B5E"/>
             </w:placeholder>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8100" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="777DF26D" w14:textId="77777777" w:rsidR="004D2143" w:rsidRPr="006D47B4" w:rsidRDefault="004D2143" w:rsidP="006F3F4F">
+              <w:p w14:paraId="32A20BDE" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
-              <w:p w14:paraId="2E89FF6E" w14:textId="77777777" w:rsidR="000F3290" w:rsidRPr="006D47B4" w:rsidRDefault="000F3290" w:rsidP="006F3F4F">
+              <w:p w14:paraId="0DAE0CB5" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
-              <w:p w14:paraId="49419018" w14:textId="796B9041" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="692A330C" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rStyle w:val="Style3"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="67DA76BF" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="0398B554" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D9AF092" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="68DE499F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Submitted by: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C0BD67F" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="32BB3A18" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>(name and title)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="161219019"/>
             <w:placeholder>
-              <w:docPart w:val="89503138D0084C1294D27FD43E9FA520"/>
+              <w:docPart w:val="CE3A6CA75D374AE1BA4B9DFD6A640309"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4140" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6D30AE96" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="53B082AF" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Name and title of the form submitter</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA6926B" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="359256DB" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Date of request:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="604234059"/>
             <w:placeholder>
-              <w:docPart w:val="D63D5B9FB6C64A8FA193D36ACEA8FE5B"/>
+              <w:docPart w:val="08F5EBFC0ED1479DB8169240E098B23F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="d MMMM yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1980" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="344C22A9" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="4A1ADCE2" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="0381070B" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="4F5528BB" w14:textId="77777777" w:rsidTr="00E776A2">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10075" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C4BC96" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C4BC96"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="430A76EC" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="14710839" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please do not write below this line</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07F7D32B" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="00E73385">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+    <w:p w14:paraId="1108665A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="10075" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2155"/>
         <w:gridCol w:w="7920"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="6CE1B822" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="058B596B" w14:textId="77777777" w:rsidTr="00E776A2">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="496CC581" w14:textId="208408D5" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="0A4B4B10" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>PART II:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>(to be completed by the Air Travel Safety Focal Point in Security Office,  BMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="789DD581" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="3D567816" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="43" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A61DB20" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="4DF1FE9D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Airline specific factors:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="1603995687"/>
             <w:placeholder>
-              <w:docPart w:val="F9D66AC20FF74CF2A5E379A2020D332D"/>
+              <w:docPart w:val="9C95AFD700A149F48FF8324E23536735"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7920" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="07202E53" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="57C1B556" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="3998E877" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="7AD409C9" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="43" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A14AE46" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="3949C7A6" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Availability of alternative airlines:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style2"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-114062485"/>
             <w:placeholder>
-              <w:docPart w:val="30BE075E4E714374AAF433F9CF3FB6C1"/>
+              <w:docPart w:val="70A0340209944DAB976CD2692478082C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7920" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="666E895F" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="5E7CF51C" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="25E0A7D8" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="36263BD0" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="43" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A1AE6BC" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="33886353" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Security Office recommendation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-599871257"/>
             <w:placeholder>
-              <w:docPart w:val="D1796630E78945DC8F26F4E5D361D91B"/>
+              <w:docPart w:val="9E4616959FD644B0A68A6A9667A9289F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7920" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="35129B68" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="12573202" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="4EEAEF10" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="75CE4E43" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="43" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3693D2C0" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="73D1602B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Recommended by:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style2"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-95019124"/>
             <w:placeholder>
-              <w:docPart w:val="A03CED0CCCAD438088977677C1E415D4"/>
+              <w:docPart w:val="3ADBB99598E946E38199EB24A6A53F66"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7920" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6008DBF3" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="42634802" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="0D9DA6D2" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="50ED8B5D" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="43" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25E22755" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="069D62DE" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Recommendation endorsed by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style6"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-1776155507"/>
             <w:placeholder>
-              <w:docPart w:val="FFE91E06E51845809C77FEC2618AC4A5"/>
+              <w:docPart w:val="2D38015459344786A90960C2FEBC8832"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7920" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="700BBEA5" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="5EE6A24F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rStyle w:val="Style2"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E73385" w:rsidRPr="00C63D90" w14:paraId="066269AF" w14:textId="77777777" w:rsidTr="006F3F4F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="4B123287" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="43" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="741588E6" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+          <w:p w14:paraId="44084062" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D47B4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Date of recommendation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style3"/>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
             </w:rPr>
             <w:id w:val="-1762444984"/>
             <w:placeholder>
-              <w:docPart w:val="8F452B8E356C4DD4B922CAEFF0AC5863"/>
+              <w:docPart w:val="4E7CA427FA7D4C89A1CD9DA024948865"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
-              <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7920" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7931CBBF" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="006F3F4F">
+              <w:p w14:paraId="0B9AC207" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006D47B4">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="087D0577" w14:textId="77777777" w:rsidR="00E73385" w:rsidRPr="006D47B4" w:rsidRDefault="00E73385" w:rsidP="00E73385">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+    <w:p w14:paraId="1429306D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B0EAC1C" w14:textId="77777777" w:rsidR="00D0173D" w:rsidRDefault="00D0173D" w:rsidP="005835F1">
-[...3 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId33"/>
+    <w:p w14:paraId="0B336EBD" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidSect="00E776A2">
+          <w:headerReference w:type="first" r:id="rId28"/>
+          <w:footerReference w:type="first" r:id="rId29"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1080" w:right="1440" w:bottom="245" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D947C07" w14:textId="77777777" w:rsidR="00675019" w:rsidRDefault="00675019" w:rsidP="001D65BC">
-      <w:pPr>
+    <w:p w14:paraId="63D98EE1" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Attachment 2: </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="08342CB1" w14:textId="6F465423" w:rsidR="00431C55" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="00F9355C">
+    <w:p w14:paraId="24A29B00" w14:textId="77777777" w:rsidR="00897CBF" w:rsidRPr="00E776A2" w:rsidRDefault="00897CBF" w:rsidP="00E776A2">
       <w:pPr>
         <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C4B34FE" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>REQUEST FOR TIME-LIMITED AUTHORIZATION TO USE CATEGORIZED AIRLINES NOT INCLUDED INTO THE UNDP GLOBAL BOOKING LIST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A81FA33" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="5C3CB349" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="422BB985" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="1FB6EE82" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid1"/>
+        <w:tblStyle w:val="TableGrid11"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3055"/>
         <w:gridCol w:w="6295"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="66C56FCC" w14:textId="77777777" w:rsidTr="00E97216">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="108629B5" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="179"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
           </w:tcPr>
-          <w:p w14:paraId="2278EC39" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="47E8B5C9" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="140B166F" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="4592C193" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Approved by Regional Bureau</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08685DFE" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="2A191146" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26EA9F8F" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="1EB88159" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11F7F2F7" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="274701C9" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7030A22D" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="6A1C3650" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Signature:  _____________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14CA9E3F" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="575C810A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C25A124" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="12CF3EA4" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name and Title:   ________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AA3BC25" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="33A2E389" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="467597A8" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="0AFFBCF7" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Date: _________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2847D50F" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="1000FA11" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F5ECCA9" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="05FABBD4" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid1"/>
+        <w:tblStyle w:val="TableGrid11"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4675"/>
         <w:gridCol w:w="4675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="14D492A9" w14:textId="77777777" w:rsidTr="00E97216">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="69EB9CF3" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
           </w:tcPr>
-          <w:p w14:paraId="32DE4A49" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="7F047AE5" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>PART I:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Details of request</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>To be completed by the requesting office)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="599103D9" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="3A50CD07" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A0B2374" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="0EF0F690" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Requesting Office:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="585BEC9C" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="4D2FB573" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="73A12840" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="477EC2BB" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4D7A3E" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="48D64DA0" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Date of Request:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56577144" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="606CC2EC" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="3DC50667" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="69CE49E7" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08920455" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="65016875" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name of the Airline:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64BCE5B4" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="02113942" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="169A7EA3" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="19DB2B45" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A93795B" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="29F61437" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2 digit IATA / 3 digit ICAO Codes if available:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16A36D08" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="60723EAC" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="6F81267C" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="617B809A" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF8E591" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="0817C74B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Route (City-Pairs) of travel </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(e.g. Baghdad, Iraq  – Erbil, Iraq)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8BC7EA" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="134537D4" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="4495871B" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="68488423" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48AE5204" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="5A0183D0" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Type of aircrafts on the route to destination:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="628D3DBD" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="072AA3AC" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F867724" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="09D5C08D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="4E199539" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="05C234F5" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="376CE748" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="41022548" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Schedule of departure/arrival:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67F19224" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="0A5D0A95" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>please indicate if take-off and landing may occur between 12 am and 5.30 am</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="398058E1" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="2E6BBE49" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1738935974"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="0BDE7580" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="766FCD49" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="2004310413"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="704E6718" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="3A235066" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Comments, if any:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AD5FB62" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="77D01BAA" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="33F21E1B" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="7F5FB131" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="467E9581" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="06765993" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Frequency of Travel to the Destination:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="013A61FD" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="05570338" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37CDDE82" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="76233243" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Every day </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1112357092"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="6FDDF286" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="3F4C3A03" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Once a week </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-447704983"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="30ADE70E" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="6A5A60BA" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Few times a week </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1745303504"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="1A85DEFA" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="283D9F08" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">One a month </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1790709977"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="1CC7DCF6" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="5F0AB91E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Less frequently than once a month </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1519469247"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="3A748F6D" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="396C8B1E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24AF1C12" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="1421C1DD" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Comments, if any:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CD49F5A" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="6E16E518" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="5334980E" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="618336B1" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A79C68D" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="151D9F29" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name of alternative Air Carrier/s on the route, if available:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CC2F9C5" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="2C6FB333" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF4DFA5" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="543A740F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="249C2D41" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="01182CA6" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23BA2622" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="01D61CF0" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Availability of alternative travel by road, water :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3755A00C" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="0E20E79A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE9C0F3" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="1F61AC35" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="4FD2BF81" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="7FBED2FE" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1680DD93" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="1775830C" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Assessment of safety of alternative modes of travel:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68C10467" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="12311351" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="559F9CA7" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="02D5509C" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63099AC4" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="56B1442F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Use by International Organizations, Embassies:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0283486B" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="6991A280" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="017DE3FA" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="13140A21" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="234B9524" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="119FE8AB" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6749914B" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="4C822220" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Use by UN Agencies:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C57E728" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="3763FAF9" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="3C4E2D4C" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="0DAFC334" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25A554FB" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="3EADA32A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Criticality of missions to the destination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52B9DEEC" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="26596132" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">PC1 </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-622470393"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="3FA9F759" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="4DF273F6" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">PC2 </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="390006706"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="7682F595" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="69577211" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">PC3 </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1960608026"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="191456AF" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="5ABFDDE0" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">PC4 </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="486441306"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="2529333C" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="15A47537" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E2C9F84" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="2AE059CA" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Justification of criticality</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30F05BCD" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="7BE16130" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0FFEA0F1" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="105A613B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3670EC62" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="7650D265" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="45EA0849" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="60D75B04" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="389F5126" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="613170A8" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Notes: (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pls. provide any other additional information in regard to flights to the destination that may be available on the ground, such flight delays due to maintenance problems, presence of bird flocks on the airport field, missing or faulty seat belts, etc.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52F8FC2A" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="40BBC748" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34EEBD89" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="7ED8DE5C" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="52B1A79E" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="035875DA" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4CB85A" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="40CBA25D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Submitted by </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(name and title):</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20493AC0" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="5F209191" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="345F9A5D" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="7F7D41F6" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="02833F97" w14:textId="77777777" w:rsidTr="00E97216">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="1537F3D5" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
           </w:tcPr>
-          <w:p w14:paraId="04783D55" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="73ADECDB" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13D58CB2" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="72648464" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>UNDP Security Office completes part II</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="002B3CCE" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="1E91DD77" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431C08A1" w14:textId="6DC04ABA" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="5CE9E2B7" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid1"/>
+        <w:tblStyle w:val="TableGrid11"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4675"/>
         <w:gridCol w:w="4675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="4E1E92BE" w14:textId="77777777" w:rsidTr="00E97216">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="30B7BA2B" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
           </w:tcPr>
-          <w:p w14:paraId="2583D8BD" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="13AB6112" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>PART II:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Security Office Review and Recommendation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(to be completed by the UNDP Security Office, BMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="68A0B8D2" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="0B7AF610" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05F052D3" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="136DDA2B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Partnership with other airlines</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FA62D49" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="78574F3A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5524320B" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="48875955" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="5F671619" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="6C4BCC28" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78DF2E8C" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="073E71AC" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Availability of wet-lease agreements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25099E08" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="019B8D42" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1389794515"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="7D006568" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="4786D22D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-305781137"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="133F3215" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="1A39E0D7" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>if positive</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pls indicate airline/category</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A71074C" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="39736AE7" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D31ED3D" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="1BD8EEBF" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="0E34FD46" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="4A560E4A" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10C7AE3A" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="32E41245" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Accidents within the last 3 years (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>number and severity</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5773A52F" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="729D9EBB" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A94EC2C" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="23DF5895" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="0FA84156" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="0A1A8D7C" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21E51D21" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="626F15A1" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Banned by European Aviation Safety Agency</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D9B4564" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="5A9DBF24" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="78C1F553" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="70BAB95E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43ED75DA" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="46663D90" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1154914528"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="07CEFA0D" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="5B54A53D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1613659679"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="2A5B6DA3" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="5953EC86" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-270851346"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="1089C070" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="03A5C8F2" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Comments, if any: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="6C7C5F72" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="64889A26" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44DF4002" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="37B28FE9" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>New aircrafts on order, type</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43A7564E" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="5847AA85" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05A6D66A" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="50659817" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="398944A7" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="064ED8A3" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A66886E" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="678E7DF1" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Age of airplanes on the route</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A8CD314" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="60827418" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="178A8E7E" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="07ACABFE" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="62069889" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="537B9862" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="621B7C14" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="19D9A2E2" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>IATA registration</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5373FB0F" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="4D4A7E62" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23734897" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="3DDF5DFA" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1267354731"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="18B4900A" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="3D251AA2" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="149256330"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="00F2A52C" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="0A269BC3" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3216B5DC" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="4791D825" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>IOSA registration</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C4B7697" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="411DD68A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66114523" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="30BC3078" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1883240339"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="3F963817" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="3E9C383F" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1708713634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="36106A56" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="7DA11AD0" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77B74227" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="06323746" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Volume of operations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C71C2B6" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="4F7F2B15" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43479EC0" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="5CA49660" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Increased </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-2085059928"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="2DA21566" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="3129C13C" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Same level </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-705477748"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="3E1BC83D" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="29E6E4E7" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Decreased </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1275864162"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="4ADDB25D" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="19E83E0C" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Not known </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1445913335"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E97216">
+                <w:r w:rsidRPr="00E776A2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="5FA990D3" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="5AE9E423" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECC22D6" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="288E9034" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>New contributing factors (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pls specify</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68612B0E" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="003EF170" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72BDA494" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="09C1014D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="705FC291" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="4C5B8F83" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24B817CF" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="6F9D60B4" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45761FAA" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="0393DF4B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="71FE4FC1" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="2CF30530" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0725E737" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="59E1ECC7" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Recommendation:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5423E66C" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="4B4574DF" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="004B94FB" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="42A15C0A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E9F0931" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="4354BAFB" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66309CDA" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="249616BD" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97216" w:rsidRPr="00E97216" w14:paraId="158218FE" w14:textId="77777777" w:rsidTr="00D42F55">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="46A48CB3" w14:textId="77777777" w:rsidTr="00207306">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="444682EB" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="021AC295" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6019491C" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="57A76DD3" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Recommended by: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4516ABE9" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="4D2D0B20" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11CDE356" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="5410A271" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22971DFB" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="1D349E66" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Recommendation endorsed by: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A65E174" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="06AD5E43" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5186EC9E" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="4405F473" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40303C32" w14:textId="77777777" w:rsidR="00E97216" w:rsidRPr="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
+          <w:p w14:paraId="337FBDE3" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B057F0C" w14:textId="04FFA24F" w:rsidR="00E97216" w:rsidRDefault="00E97216" w:rsidP="00E97216">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="31B683B3" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E0250FE" w14:textId="19EA0521" w:rsidR="00A40AA4" w:rsidRDefault="00A40AA4">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="41E7273E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1327BDE0" w14:textId="67187035" w:rsidR="00D00801" w:rsidRPr="00B96E68" w:rsidRDefault="00D00801" w:rsidP="001D65BC">
-      <w:pPr>
+    <w:p w14:paraId="5BD95EB9" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Attachment </w:t>
-[...35 lines deleted...]
-        <w:t>Donated Flight Information Collection Template</w:t>
+        <w:t>Attachment 3: Donated Flight Information Collection Template</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76AC01DB" w14:textId="77777777" w:rsidR="00D00801" w:rsidRPr="00525EC4" w:rsidRDefault="00D00801" w:rsidP="001D65BC">
-      <w:pPr>
+    <w:p w14:paraId="3D13B9F2" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FD01356" w14:textId="59BAB96D" w:rsidR="00D00801" w:rsidRPr="00525EC4" w:rsidRDefault="00643043" w:rsidP="001D65BC">
-      <w:pPr>
+    <w:p w14:paraId="38D1517B" w14:textId="1B5870D6" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...21 lines deleted...]
-        <w:r w:rsidR="00A94FE7" w:rsidRPr="00193AB0">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Link: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>“Donor Flight Information Collection Template”</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C82AFEC" w14:textId="26D1BBA5" w:rsidR="00D00801" w:rsidRPr="00525EC4" w:rsidRDefault="00F81398" w:rsidP="001D65BC">
-      <w:pPr>
+    <w:p w14:paraId="512FA9FC" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...10 lines deleted...]
-        <w:object w:dxaOrig="6911" w:dyaOrig="2920" w14:anchorId="4824B5E6">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:object w:dxaOrig="6911" w:dyaOrig="2920" w14:anchorId="3ACF0D85">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:345.6pt;height:146.4pt" o:ole="">
-            <v:imagedata r:id="rId35" o:title=""/>
+            <v:imagedata r:id="rId31" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1749281605" r:id="rId36"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1839014601" r:id="rId32"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA3B6DE" w14:textId="77777777" w:rsidR="00D00801" w:rsidRPr="00525EC4" w:rsidRDefault="00D00801" w:rsidP="001D65BC">
-      <w:pPr>
+    <w:p w14:paraId="2C98FB45" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FAB3D17" w14:textId="77777777" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
+    <w:p w14:paraId="03EC4DED" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:keepNext/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-450" w:firstLine="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>DOCUMENT PROPERTIES [Link]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4817" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4053"/>
         <w:gridCol w:w="4949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w14:paraId="0D3093AB" w14:textId="77777777" w:rsidTr="00A27B2F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="69652A77" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="211"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0753580D" w14:textId="77777777" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
+          <w:p w14:paraId="1B7637FE" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00525EC4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsible Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2365A325" w14:textId="74EC0EFB" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
+          <w:p w14:paraId="214EDC46" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="105"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00525EC4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t>BMS</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Security Office, BMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w14:paraId="464881B0" w14:textId="77777777" w:rsidTr="00A27B2F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="6BE8C0D4" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="211"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9DB6B4" w14:textId="77777777" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
+          <w:p w14:paraId="691B0A8B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00525EC4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Focal Point </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C76D7FB" w14:textId="6F6492DB" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00710AD9" w:rsidP="001D65BC">
+          <w:p w14:paraId="4D70653D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="105"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t>, Andrei Voicu</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nurana Sadikhova, Andrei Voicu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w14:paraId="3BA27984" w14:textId="77777777" w:rsidTr="00A27B2F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="086336DD" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="211"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="66A41E0B" w14:textId="77777777" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
+          <w:p w14:paraId="5B3A85E4" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00525EC4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Issuance/POPP Publishing date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4121756C" w14:textId="1DD97A42" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
+          <w:p w14:paraId="6F2F65D9" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="105"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00525EC4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t>May 2022</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Tentative May 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w14:paraId="55008929" w14:textId="77777777" w:rsidTr="00A27B2F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="789397C9" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="211"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="631C8927" w14:textId="77777777" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
+          <w:p w14:paraId="613C67AB" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00525EC4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Approval Date*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58C692F4" w14:textId="77777777" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
+          <w:p w14:paraId="6561EB7A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="105"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w14:paraId="2DD711F8" w14:textId="77777777" w:rsidTr="00A27B2F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="32C866A3" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="211"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="109AC0AA" w14:textId="77777777" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
+          <w:p w14:paraId="5132EC82" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00525EC4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Effective Date*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BDDFA46" w14:textId="77777777" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
+          <w:p w14:paraId="29A8260C" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="105"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w14:paraId="11C882E4" w14:textId="77777777" w:rsidTr="00A27B2F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="43F3A3E5" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="211"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED915F6" w14:textId="77777777" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
+          <w:p w14:paraId="4D16519B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00525EC4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Planned Review Date*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="592C410D" w14:textId="77777777" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
+          <w:p w14:paraId="6C4591B4" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="105"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w14:paraId="5E01AFF2" w14:textId="77777777" w:rsidTr="00A27B2F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="6AE95F4F" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="211"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="54521F45" w14:textId="77777777" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
+          <w:p w14:paraId="74E36B9E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00525EC4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Last Revision Date*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D868DFA" w14:textId="77777777" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
+          <w:p w14:paraId="53A48E06" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="105"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w14:paraId="33ECDF4D" w14:textId="77777777" w:rsidTr="00A27B2F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="730B6A94" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="211"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="01C7C823" w14:textId="77777777" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
+          <w:p w14:paraId="15FA3F74" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00525EC4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Summary of Changes (One entry per revision)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6855856F" w14:textId="77777777" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
+          <w:p w14:paraId="3C611264" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="105"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00525EC4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>New</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w14:paraId="4848DAEC" w14:textId="77777777" w:rsidTr="00A27B2F">
+      <w:tr w:rsidR="00E776A2" w:rsidRPr="00E776A2" w14:paraId="0A6B2080" w14:textId="77777777" w:rsidTr="00207306">
         <w:trPr>
           <w:trHeight w:val="211"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2251" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="213F4DA3" w14:textId="77777777" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
+          <w:p w14:paraId="1804B152" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00525EC4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Applicability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="149236B1" w14:textId="77777777" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
+          <w:p w14:paraId="07134C84" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="105"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00525EC4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E776A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ALL UNDP personnel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E037989" w14:textId="0CD3ACB1" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
-      <w:pPr>
+    <w:p w14:paraId="4ACA78FC" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="565A4287" w14:textId="77777777" w:rsidR="00A27B2F" w:rsidRPr="00525EC4" w:rsidRDefault="00A27B2F" w:rsidP="001D65BC">
+    <w:p w14:paraId="54903503" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1540"/>
         </w:tabs>
-        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FB71300" w14:textId="77777777" w:rsidR="00A17AE8" w:rsidRPr="00525EC4" w:rsidRDefault="00A17AE8" w:rsidP="001D65BC">
-      <w:pPr>
+    <w:p w14:paraId="3B4E8949" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A17AE8" w:rsidRPr="00525EC4" w:rsidSect="00947C2F">
-      <w:footerReference w:type="default" r:id="rId37"/>
+    <w:p w14:paraId="4EF57D27" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60EE6911" w14:textId="77777777" w:rsidR="00897CBF" w:rsidRPr="00FC2AC9" w:rsidRDefault="00897CBF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00897CBF" w:rsidRPr="00FC2AC9" w:rsidSect="00E776A2">
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="245" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05DFD7DE" w14:textId="77777777" w:rsidR="00F25C6C" w:rsidRDefault="00F25C6C" w:rsidP="006A295A">
+    <w:p w14:paraId="798AFCA6" w14:textId="77777777" w:rsidR="00590A09" w:rsidRDefault="00590A09" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16B3316B" w14:textId="77777777" w:rsidR="00F25C6C" w:rsidRDefault="00F25C6C" w:rsidP="006A295A">
+    <w:p w14:paraId="2573E738" w14:textId="77777777" w:rsidR="00590A09" w:rsidRDefault="00590A09" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="671158D4" w14:textId="77777777" w:rsidR="00F25C6C" w:rsidRDefault="00F25C6C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Grande">
+    <w:altName w:val="Segoe UI"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Grande">
-[...14 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:id w:val="2068752792"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="68ADA2D1" w14:textId="77777777" w:rsidR="00072627" w:rsidRDefault="00072627">
+      <w:p w14:paraId="4A756B8E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00897CBF" w:rsidP="00FC2AC9">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
-            <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+            <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9"/>
           </w:pBdr>
-          <w:jc w:val="right"/>
+          <w:tabs>
+            <w:tab w:val="left" w:pos="2604"/>
+          </w:tabs>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00FC2AC9">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FC2AC9">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FC2AC9">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E776A2" w:rsidRPr="00FC2AC9">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00E776A2" w:rsidRPr="00FC2AC9">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00E776A2" w:rsidRPr="00FC2AC9">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00E776A2" w:rsidRPr="00FC2AC9">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00E776A2" w:rsidRPr="00FC2AC9">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00E776A2" w:rsidRPr="00FC2AC9">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00E776A2" w:rsidRPr="00FC2AC9">
           <w:rPr>
-            <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:spacing w:val="60"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Page</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="684C20D0" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00450700" w:rsidRDefault="00072627" w:rsidP="006F3F4F">
+  <w:p w14:paraId="15AC0B38" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00450700" w:rsidRDefault="00E776A2" w:rsidP="006F3F4F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4D4C3A09" w14:textId="77777777" w:rsidR="00072627" w:rsidRDefault="00072627" w:rsidP="006F3F4F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C85A7D2" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2A379B77" w14:textId="0A8F60D7" w:rsidR="00072627" w:rsidRPr="00BA5B80" w:rsidRDefault="00072627">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E3C197A" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:id w:val="-18321563"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="67DCE677" w14:textId="77777777" w:rsidR="00072627" w:rsidRDefault="00072627">
+      <w:p w14:paraId="3591DC13" w14:textId="6898952D" w:rsidR="00E776A2" w:rsidRPr="00FC2AC9" w:rsidRDefault="00897CBF" w:rsidP="00FC2AC9">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
-            <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+            <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9"/>
           </w:pBdr>
-          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00FC2AC9">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FC2AC9">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E776A2" w:rsidRPr="00FC2AC9">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00E776A2" w:rsidRPr="00FC2AC9">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00E776A2" w:rsidRPr="00FC2AC9">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00E776A2" w:rsidRPr="00FC2AC9">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00E776A2" w:rsidRPr="00FC2AC9">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00E776A2" w:rsidRPr="00FC2AC9">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00E776A2" w:rsidRPr="00FC2AC9">
           <w:rPr>
-            <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:spacing w:val="60"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Page</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="20825F3D" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00450700" w:rsidRDefault="00072627" w:rsidP="006F3F4F">
+  <w:p w14:paraId="37B48857" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00450700" w:rsidRDefault="00E776A2" w:rsidP="006F3F4F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D7DC5B5" w14:textId="77777777" w:rsidR="00F25C6C" w:rsidRDefault="00F25C6C" w:rsidP="006A295A">
+    <w:p w14:paraId="337019C1" w14:textId="77777777" w:rsidR="00590A09" w:rsidRDefault="00590A09" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25C13007" w14:textId="77777777" w:rsidR="00F25C6C" w:rsidRDefault="00F25C6C" w:rsidP="006A295A">
+    <w:p w14:paraId="79A72DB7" w14:textId="77777777" w:rsidR="00590A09" w:rsidRDefault="00590A09" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-    <w:p w14:paraId="0A01C559" w14:textId="11B6CBF9" w:rsidR="00072627" w:rsidRPr="00A21A0A" w:rsidRDefault="00072627" w:rsidP="00C06FF9">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="6D3118AE" w14:textId="4706B114" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7620"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A21A0A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Framework of Accountability for the United Nations Security Management </w:t>
+      </w:r>
+      <w:r w:rsidR="00897CBF" w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>System.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="0F8CCE7D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This includes United Nations Volunteer Agency Personnel and United Nations Volunteers hosted by UNDP. For UNVs hosted by other Agencies Funds and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Programmes the Administrator discharges this responsibility to the Executive Head of the respective host Organisation.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="475D8B52" w14:textId="27AB1823" w:rsidR="00072627" w:rsidRPr="00A21A0A" w:rsidRDefault="00072627">
+    <w:p w14:paraId="27DA4DE1" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A21A0A">
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> This includes United Nations Volunteer Agency Personnel and United Nations Volunteers hosted by UNDP. For UNVs hosted by other Agencies Funds and Programmes the Administrator discharges this responsibility to the Executive Head of the respective host Organisation.</w:t>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> All other references to UNDP personnel will be understood to also encompass applicable UNV and UNCDF personnel.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2E23BCF0" w14:textId="79BFF44A" w:rsidR="00072627" w:rsidRDefault="00072627">
-[...19 lines deleted...]
-    <w:p w14:paraId="31B3093A" w14:textId="427C4EF6" w:rsidR="00072627" w:rsidRPr="00A21A0A" w:rsidRDefault="00072627" w:rsidP="00757354">
+    <w:p w14:paraId="7CEA7A9D" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A21A0A">
+      <w:r w:rsidRPr="00E776A2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>UNDP booking list excludes Taiwanese carriers due to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>standing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rul</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ng</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>effe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rom the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> UN </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>OL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, dat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ng</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ba</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>h 199</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>proscribing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>use</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>arr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ial</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>UN bus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ss</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>due</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>potential</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>impl</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ions r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00A21A0A">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>GA R</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A21A0A">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A21A0A">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>solu</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A21A0A">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:spacing w:val="1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>t</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A21A0A">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>ion</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A21A0A">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:spacing w:val="-9"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00A21A0A">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">2758 </w:t>
         </w:r>
-        <w:r w:rsidRPr="00A21A0A">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:spacing w:val="-3"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>(</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A21A0A">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>X</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A21A0A">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>XV</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A21A0A">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:spacing w:val="1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>I</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A21A0A">
+        <w:r w:rsidRPr="00E776A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">25 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tober</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1971 on the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Re</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sto</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>on of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>he</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ful</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>righ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ople</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>publ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>hina</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ni</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C11A40A" w14:textId="2FCEC638" w:rsidR="00072627" w:rsidRDefault="00072627">
+    <w:p w14:paraId="4A6EDCFC" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="1A208471" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> As defined by the Organization and in line with UNSMS Security Policy Manual, Chapter IV, Section C, "Guidelines for Determining Acceptable Risk”.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="22C48B61" w14:textId="640AD238" w:rsidR="00072627" w:rsidRPr="00A21A0A" w:rsidRDefault="00072627" w:rsidP="001E7269">
+    <w:p w14:paraId="6C85B52B" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A21A0A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> As defined by the Organization and in line with UNSMS Security Policy Manual, Chapter IV, Section C, "Guidelines for Determining Acceptable Risk”.</w:t>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> An inter-agency group established by the General Assembly consisting of aviation specialists from UN Department of Operational Support (DOS) and the World Food </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Programme (WFP) with the International Civil Aviation Organization (ICAO) in an advisory capacity.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="07C95827" w14:textId="77777777" w:rsidR="00072627" w:rsidRPr="00A21A0A" w:rsidRDefault="00072627" w:rsidP="008271BB">
+    <w:p w14:paraId="608435D2" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRPr="008C758A" w:rsidRDefault="00E776A2" w:rsidP="00E776A2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A21A0A">
+      </w:pPr>
+      <w:r w:rsidRPr="00E776A2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A21A0A">
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E776A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Principal/Chief/Security Advisers and Country Security Focal Points in their absence.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7DFB3063" w14:textId="77777777" w:rsidR="00072627" w:rsidRDefault="00072627" w:rsidP="006F3F4F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D2F7297" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="006F3F4F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7C4E1A4A" w14:textId="77777777" w:rsidR="00072627" w:rsidRDefault="00072627" w:rsidP="006F3F4F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="501FEBB6" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRDefault="00E776A2" w:rsidP="006F3F4F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5432BB03" w14:textId="0C8A2762" w:rsidR="00072627" w:rsidRDefault="00072627">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6356F2FA" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRDefault="00E776A2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AF3A1D9" wp14:editId="1F94ED82">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FF88EF4" wp14:editId="0D910820">
           <wp:extent cx="304800" cy="703072"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
-          <wp:docPr id="24" name="Picture 24"/>
+          <wp:docPr id="1810831058" name="Picture 1810831058"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309317" cy="713491"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2B159246" w14:textId="77777777" w:rsidR="00072627" w:rsidRDefault="00072627">
+  <w:p w14:paraId="19B45C4E" w14:textId="77777777" w:rsidR="00E776A2" w:rsidRDefault="00E776A2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="024825D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="710EA9D4"/>
     <w:lvl w:ilvl="0" w:tplc="C61EF970">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E2E87084" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -36086,1353 +38302,134 @@
   <w:num w:numId="36" w16cid:durableId="724335036">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="402991341">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1564679018">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1628583349">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="304895808">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="365059097">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1293943276">
     <w:abstractNumId w:val="38"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006A295A"/>
-[...1227 lines deleted...]
-    <w:rsid w:val="00FF6CB8"/>
+    <w:rsidRoot w:val="00E776A2"/>
+    <w:rsid w:val="00590A09"/>
+    <w:rsid w:val="00594196"/>
+    <w:rsid w:val="0059729F"/>
+    <w:rsid w:val="007200B9"/>
+    <w:rsid w:val="00897CBF"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DD2398"/>
+    <w:rsid w:val="00E776A2"/>
+    <w:rsid w:val="00FC2AC9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4CB9FC82"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{26510CB9-EBAD-423E-93E2-3F99FFED50AD}"/>
+  <w14:docId w14:val="79B5FE99"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5BF1B927-5F52-42B3-BAD3-747996CE9531}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -37771,2573 +38768,2757 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006A295A"/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00E776A2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="-720"/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="00E776A2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E776A2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E776A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E776A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E776A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E776A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E776A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E776A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E776A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E776A2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E776A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E776A2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E776A2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E776A2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E776A2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
+    <w:name w:val="No List1"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E776A2"/>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00077DAE"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
       <w:color w:val="3366FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:qFormat/>
-    <w:rsid w:val="00077DAE"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
       <w:color w:val="3366FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...8 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
     <w:name w:val="Table text"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrontPageTitle">
     <w:name w:val="Front Page Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00E776A2"/>
     <w:pPr>
-      <w:spacing w:before="180"/>
+      <w:spacing w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
+      <w:kern w:val="0"/>
       <w:sz w:val="40"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrontPageSubtitle">
     <w:name w:val="Front Page Subtitle"/>
     <w:basedOn w:val="FrontPageTitle"/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ms-rtethemeforecolor-2-01">
     <w:name w:val="ms-rtethemeforecolor-2-01"/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:rFonts w:ascii="Lucida Grande" w:eastAsia="Times New Roman" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:eastAsia="Times New Roman" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00956154"/>
+    <w:rsid w:val="00E776A2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00956154"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00956154"/>
+    <w:rsid w:val="00E776A2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00956154"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A17AE8"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText1">
+    <w:name w:val="Comment Text1"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="CommentText"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A17AE8"/>
+    <w:rsid w:val="00E776A2"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:spacing w:after="200"/>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:eastAsia="Cambria"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E776A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Cambria"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar1">
+    <w:name w:val="Comment Text Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A17AE8"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A17AE8"/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="200"/>
+    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
-    <w:basedOn w:val="CommentTextChar"/>
+    <w:basedOn w:val="CommentTextChar1"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A17AE8"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:link w:val="NoSpacingChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00A17AE8"/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
     <w:name w:val="No Spacing Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NoSpacing"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00A17AE8"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...16 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD7276"/>
+    <w:rsid w:val="00E776A2"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="001B0CC4"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st1">
     <w:name w:val="st1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="001B0CC4"/>
+    <w:rsid w:val="00E776A2"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-    <w:name w:val="Table Grid"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00A27B2F"/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B91F64"/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DB18D7"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00084B0B"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid0">
     <w:name w:val="TableGrid"/>
-    <w:rsid w:val="005835F1"/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="005835F1"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="005835F1"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="005835F1"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style4">
     <w:name w:val="Style4"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="005835F1"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style5">
     <w:name w:val="Style5"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="005835F1"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00847CA8"/>
+    <w:rsid w:val="00E776A2"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style6">
     <w:name w:val="Style6"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00E73385"/>
+    <w:rsid w:val="00E776A2"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
-    <w:name w:val="Table Grid1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid11">
+    <w:name w:val="Table Grid11"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E97216"/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00E776A2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...323 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10836" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adenike.akoh@undp.org" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/teams/SO/SO%20Documents/Policy%20and%20Guidance/Air%20Travel%20Safety/SOPs%20and%20Templates/Donated%20Flight%20Information%20Collection%20Template.XLSX" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3476" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3476" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:w:/r/teams/SO/SO%20Documents/Policy%20and%20Guidance/Air%20Travel%20Safety/SOPs%20and%20Templates/UNDP%20Air%20Charter%20Agreement%20(Short-term).docx?d=wb767f8f6a24543928bb9dc66d964adb4&amp;csf=1&amp;web=1&amp;e=ykTV18" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:George.Peradze@undp.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/296" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nurana.sadikhova@undp.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:f:/r/teams/SO/SO%20Documents/Policy%20and%20Guidance/Air%20Travel%20Safety?csf=1&amp;web=1&amp;e=rgmDyf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/authorizing-official-business-travel" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/SO/SO%20Documents/Forms/AllItems.aspx?id=%2Fteams%2FSO%2FSO%20Documents%2FPolicy%20and%20Guidance%2FAir%20Travel%20Safety%2FGuidelines%2FUNSMS%20Air%20Travel%20Safety%20Guidance%20%2D%20Jan%202022%2Epdf&amp;parent=%2Fteams%2FSO%2FSO%20Documents%2FPolicy%20and%20Guidance%2FAir%20Travel%20Safety%2FGuidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/teams/SO/SO%20Documents/Policy%20and%20Guidance/Air%20Travel%20Safety/SOPs%20and%20Templates/Donated%20Flight%20Information%20Collection%20Template%20-%20March%202019.XLSX?d=wcbe621ede3dd420394b9714ebdbfe033&amp;csf=1&amp;web=1&amp;e=J3hZtQ" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/oolts/so/_layouts/15/WopiFrame.aspx?sourcedoc=/unit/oolts/so/Doc_Depot/Latest_UNDP_Air_Travel_Booking_List.xlsx&amp;action=default" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/so" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/teams/SO/_layouts/15/Doc.aspx?sourcedoc=%7B4D2A43D1-F6DC-419D-8520-A00A30A163E3%7D&amp;file=Latest_UNDP_Air_Travel_Booking_List.xlsx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jillian.kellow@undp.org" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10836" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nurana.sadikhova@undp.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/teams/SO/_layouts/15/Doc.aspx?sourcedoc=%7B315870D5-2444-49FD-84C7-126D49FCF90A%7D&amp;file=Donated%20Flight%20Information%20Collection%20Template.XLSX&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kanwarjit.sachdeva@undp.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3476" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adenike.akoh@undp.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3476" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrei.voicu@undp.org" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:w:/r/teams/SO/SO%20Documents/Policy%20and%20Guidance/Air%20Travel%20Safety/SOPs%20and%20Templates/UNDP%20Air%20Charter%20Agreement%20(Short-term).docx?d=wb767f8f6a24543928bb9dc66d964adb4&amp;csf=1&amp;web=1&amp;e=ykTV18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/authorizing-official-business-travel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/teams/SO/_layouts/15/Doc.aspx?sourcedoc=%7B315870D5-2444-49FD-84C7-126D49FCF90A%7D&amp;file=Donated%20Flight%20Information%20Collection%20Template.XLSX&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:w:/r/teams/UNMSM/_layouts/15/Doc.aspx?sourcedoc=%7BDBC404A3-CAA0-45D7-BBB8-69B06819CD3A%7D&amp;file=UNMSM_Operational_Guidelines_July_2024.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents-dds-ny.un.org/doc/RESOLUTION/GEN/NR0/327/74/img/NR032774.pdf?OpenElement" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="414F7565D9ED4A74B3689813A8807F30"/>
+        <w:name w:val="EA80FCF13B6F4A11A814CF4687F01F25"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{842C7C99-C7A9-4797-85C8-B3C8C86BE0FB}"/>
+        <w:guid w:val="{97FB39BB-E718-4D4B-A65A-473270D3A769}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="414F7565D9ED4A74B3689813A8807F30"/>
+            <w:pStyle w:val="EA80FCF13B6F4A11A814CF4687F01F25"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter the name of the approver</w:t>
           </w:r>
           <w:r w:rsidRPr="009C4B7C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E36270FE6FAF4CF69AA129EE12357115"/>
+        <w:name w:val="36D545F42C36460B94B807DD995D26CB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{48490865-6A46-4BA9-8830-397DBE128DDF}"/>
+        <w:guid w:val="{BFEEBD76-6C37-404F-B91A-A7D41064A33F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="E36270FE6FAF4CF69AA129EE12357115"/>
+            <w:pStyle w:val="36D545F42C36460B94B807DD995D26CB"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter the title of the approver</w:t>
           </w:r>
           <w:r w:rsidRPr="00722B99">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B70DD4F340414618B6D727DFDBBB8495"/>
+        <w:name w:val="B205086C46A640D3A214C8FB59FF0C97"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A5A3F554-3862-4698-8013-29B2A4B29CC3}"/>
+        <w:guid w:val="{8CF43FAE-7C52-4771-9ACC-AC9CE3432EC7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="B70DD4F340414618B6D727DFDBBB8495"/>
+            <w:pStyle w:val="B205086C46A640D3A214C8FB59FF0C97"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D524A41021104AE9A1D3B47C4675336E"/>
+        <w:name w:val="B1591C129B214AE2A111BA4209629837"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E318E2FD-94E0-45F4-8EED-ADBD27003E06}"/>
+        <w:guid w:val="{2034BD98-EC19-492E-8F8F-54B8C40557DD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="D524A41021104AE9A1D3B47C4675336E"/>
+            <w:pStyle w:val="B1591C129B214AE2A111BA4209629837"/>
           </w:pPr>
           <w:r w:rsidRPr="001E1115">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler title</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F20374A3431442338A6222E3FEB70527"/>
+        <w:name w:val="C927217807634A01882908F3AAD9F643"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A909F12D-F417-4DE5-9FB4-70800288B02E}"/>
+        <w:guid w:val="{530D3637-E5D0-47CE-8F17-6038DEFBD3AB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="F20374A3431442338A6222E3FEB70527"/>
+            <w:pStyle w:val="C927217807634A01882908F3AAD9F643"/>
           </w:pPr>
           <w:r w:rsidRPr="00781938">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Org setting</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9E9FB72811C74DE59DC9FCE43D764589"/>
+        <w:name w:val="52D4BD0A3A17427A8EAF13E5A1009982"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{76FD0D14-95F6-4B92-BF82-697FAD745494}"/>
+        <w:guid w:val="{2F4F59A6-86D5-4BEA-B85A-B2DEE7DBEC8F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="9E9FB72811C74DE59DC9FCE43D764589"/>
+            <w:pStyle w:val="52D4BD0A3A17427A8EAF13E5A1009982"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler DS</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4A85FC8746B2409DA078A21E83576AD9"/>
+        <w:name w:val="26D9EBC2D0E045569C8D26DB7CF56D56"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{DB210DE0-FAB9-4666-B424-AE4B5C5D3268}"/>
+        <w:guid w:val="{954275C8-916B-441B-ABBA-00EF91430D69}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="4A85FC8746B2409DA078A21E83576AD9"/>
+            <w:pStyle w:val="26D9EBC2D0E045569C8D26DB7CF56D56"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D83A8D603601441EA19B69B5CF521DEC"/>
+        <w:name w:val="96E8E14B6D984CE2955F1737F111C8B3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{86BBB7DA-7F9B-42AD-87C3-62531CB1AC1D}"/>
+        <w:guid w:val="{9F2FFA91-A161-45D4-8BE8-73E2E61846A1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="D83A8D603601441EA19B69B5CF521DEC"/>
+            <w:pStyle w:val="96E8E14B6D984CE2955F1737F111C8B3"/>
           </w:pPr>
           <w:r w:rsidRPr="001E1115">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler title</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A904CCE344DA4639972D30D4B23D37B3"/>
+        <w:name w:val="3A2899A5309E4FFA929579DAEEF07E0F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{AD3EAC42-EEE9-4A17-B9F9-BDFACA4140C5}"/>
+        <w:guid w:val="{A1105574-FC31-4C1E-9329-56C687D0D49C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="A904CCE344DA4639972D30D4B23D37B3"/>
+            <w:pStyle w:val="3A2899A5309E4FFA929579DAEEF07E0F"/>
           </w:pPr>
           <w:r w:rsidRPr="00781938">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Org setting</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7041537C0B9E4B23BF74E1DF0F6D4171"/>
+        <w:name w:val="3136914B9CD842288C5FA77067DC6107"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{ACEB0B58-302B-422A-AC19-C8450A32CAE8}"/>
+        <w:guid w:val="{789240E0-FA82-4B59-B079-32B0364D5541}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="7041537C0B9E4B23BF74E1DF0F6D4171"/>
+            <w:pStyle w:val="3136914B9CD842288C5FA77067DC6107"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler DS</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1E1C7D48A38D4E31A0BFC0ABDCAE94D4"/>
+        <w:name w:val="6FC68CEAD9D04B09A9E5EC05254CB5A4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{93026BDA-5DBA-4F6D-ACA8-268EEEAA11D2}"/>
+        <w:guid w:val="{92797185-9C1F-4AB4-955F-E34EE070AF6A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="1E1C7D48A38D4E31A0BFC0ABDCAE94D4"/>
+            <w:pStyle w:val="6FC68CEAD9D04B09A9E5EC05254CB5A4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="78E2E4B7BBD54AEDB69D3019DE204F88"/>
+        <w:name w:val="9C673384956240839BDF99120E7F4C7E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E4CB4AA6-5CD5-4F4A-8135-740970326F8E}"/>
+        <w:guid w:val="{F328FC14-113B-45B9-95A1-F4FD396DCBE0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="78E2E4B7BBD54AEDB69D3019DE204F88"/>
+            <w:pStyle w:val="9C673384956240839BDF99120E7F4C7E"/>
           </w:pPr>
           <w:r w:rsidRPr="001E1115">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler title</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8473245A2CB74D4287F812C2CB434239"/>
+        <w:name w:val="9E3677A42DD145CEBB0CD0E0D9108A8A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7F0A66D5-64B4-40C0-8CC4-FCFC19A3A108}"/>
+        <w:guid w:val="{F8710ABF-2D29-49C8-B402-6E4B2512979B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="8473245A2CB74D4287F812C2CB434239"/>
+            <w:pStyle w:val="9E3677A42DD145CEBB0CD0E0D9108A8A"/>
           </w:pPr>
           <w:r w:rsidRPr="00781938">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Org setting</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="880E07223A674D6399AA1F4E9112C5D5"/>
+        <w:name w:val="EDFE99A92CE047B8AE67278FC1F87333"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{11CC39C0-EC7A-46A1-A7DF-4FBCEDA4E2C9}"/>
+        <w:guid w:val="{74BB2BB0-AEA6-457F-973A-43956EE01179}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="880E07223A674D6399AA1F4E9112C5D5"/>
+            <w:pStyle w:val="EDFE99A92CE047B8AE67278FC1F87333"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler DS</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F98351E376834695BD86FDD5A497851F"/>
+        <w:name w:val="FAE568B693CD41BF9FE7999A0E7EBCBE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2DC6937A-06AA-4EC7-9BE3-427EF1C825A4}"/>
+        <w:guid w:val="{30A0931F-32E4-45B2-9D9B-C59AC12A289C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="F98351E376834695BD86FDD5A497851F"/>
+            <w:pStyle w:val="FAE568B693CD41BF9FE7999A0E7EBCBE"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DD313FD732F0435389221F14E1F0E460"/>
+        <w:name w:val="0A76F58ECC1041E0AA278AA0B5566478"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7154AF0E-8D6D-4F64-B055-52531168D44B}"/>
+        <w:guid w:val="{91B55BEF-B5C1-4BF7-8F39-4AAAC34C4D71}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="DD313FD732F0435389221F14E1F0E460"/>
+            <w:pStyle w:val="0A76F58ECC1041E0AA278AA0B5566478"/>
           </w:pPr>
           <w:r w:rsidRPr="001E1115">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler title</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="905DD39FD7DE4A4FA75ECB0F4B5875CC"/>
+        <w:name w:val="2DB57DFD5FC54CE6AE93B189C0A2A718"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{89516466-347D-4CB7-9C17-70EF1C1F3D02}"/>
+        <w:guid w:val="{90DA07F8-7115-43F1-A67B-72146E2B14FB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="905DD39FD7DE4A4FA75ECB0F4B5875CC"/>
+            <w:pStyle w:val="2DB57DFD5FC54CE6AE93B189C0A2A718"/>
           </w:pPr>
           <w:r w:rsidRPr="00781938">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Org setting</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="EC5953DE42704254975E83D8FDC9F919"/>
+        <w:name w:val="5F2FCD11B5BE43EABE53F1546A9D9569"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{131FE9EF-03D0-41C4-BA4D-C5B2A44F0C67}"/>
+        <w:guid w:val="{3617A5D1-C978-4C59-B24F-9ADA7A81B87A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="EC5953DE42704254975E83D8FDC9F919"/>
+            <w:pStyle w:val="5F2FCD11B5BE43EABE53F1546A9D9569"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler DS</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5C6709231D8949F998B205FADCFD1952"/>
+        <w:name w:val="DB2E8C5D0FB049FF9924ABF480CE3808"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{AC022685-EB9C-4E35-A16F-6A413535C7AD}"/>
+        <w:guid w:val="{DDC72B9F-3562-44CD-AC9F-1F2AAA9FFC50}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="5C6709231D8949F998B205FADCFD1952"/>
+            <w:pStyle w:val="DB2E8C5D0FB049FF9924ABF480CE3808"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="216B6899E4104569A9121C25E4DCC226"/>
+        <w:name w:val="B38AAABE7D6D41FFA4572D66D3D6A7DD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{EC969175-916E-4121-87C0-6A5FCB9C80EF}"/>
+        <w:guid w:val="{3B038C9B-2246-4AA1-8A79-93B52455A65F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="216B6899E4104569A9121C25E4DCC226"/>
+            <w:pStyle w:val="B38AAABE7D6D41FFA4572D66D3D6A7DD"/>
           </w:pPr>
           <w:r w:rsidRPr="001E1115">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler title</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E12FA67AB7224A2EA93FD1C67FA2A90C"/>
+        <w:name w:val="378EEB7D195340FCB1837E7520CEC0A0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{208EDE61-D9A3-4A58-A054-C806956C1B87}"/>
+        <w:guid w:val="{8CF8845C-A6EE-4654-B4D7-AF74A88A78CC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="E12FA67AB7224A2EA93FD1C67FA2A90C"/>
+            <w:pStyle w:val="378EEB7D195340FCB1837E7520CEC0A0"/>
           </w:pPr>
           <w:r w:rsidRPr="00781938">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Org setting</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="20ECE050F2E74379B39F427D4CE32DAF"/>
+        <w:name w:val="BAB05E2BD44E48B8A78B4DFE3528C32F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{5685236B-7395-4154-B820-4E786B65C98B}"/>
+        <w:guid w:val="{E5D094B1-0E96-4741-9AFC-0BE832F1F19F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="20ECE050F2E74379B39F427D4CE32DAF"/>
+            <w:pStyle w:val="BAB05E2BD44E48B8A78B4DFE3528C32F"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler DS</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B310DDE8039C4249A3DAAFA9662703EB"/>
+        <w:name w:val="C47ACD9DE3A04415B6CD58DF99E896B8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1E52C3DE-13B6-4445-9A7B-BAE56B6A7748}"/>
+        <w:guid w:val="{F7C47B8C-FFB5-4AA4-B206-76ECFE2FD1D7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="B310DDE8039C4249A3DAAFA9662703EB"/>
+            <w:pStyle w:val="C47ACD9DE3A04415B6CD58DF99E896B8"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="78F7A20DAAF9412BA36ABCFA57E94F18"/>
+        <w:name w:val="E5EC499E22544DBA80E65616AFE97C0E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{737ACDA9-99FC-4774-A9CE-4787A93505F0}"/>
+        <w:guid w:val="{16209722-A73C-4D88-9CC3-7A924F1EFB34}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="78F7A20DAAF9412BA36ABCFA57E94F18"/>
+            <w:pStyle w:val="E5EC499E22544DBA80E65616AFE97C0E"/>
           </w:pPr>
           <w:r w:rsidRPr="001E1115">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler title</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E7E30659C2E14AD09AA1F434B2DC1230"/>
+        <w:name w:val="6761973366D54E6B9E98DFD5373E455E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{344A6570-CE70-4B65-9F96-7E6DF8B5F3AD}"/>
+        <w:guid w:val="{36E4332D-B428-4533-BDFD-C2626CA1D713}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="E7E30659C2E14AD09AA1F434B2DC1230"/>
+            <w:pStyle w:val="6761973366D54E6B9E98DFD5373E455E"/>
           </w:pPr>
           <w:r w:rsidRPr="00781938">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Org setting</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1E116CA8D1AA4E5CB5726A63E409DA52"/>
+        <w:name w:val="3F93CFE82237487B981D8CC8AA3A1B85"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FF91AAB1-EDE1-4756-9DF0-BA728B82DD3C}"/>
+        <w:guid w:val="{BB9849F8-B510-4412-B790-D5782B43603F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="1E116CA8D1AA4E5CB5726A63E409DA52"/>
+            <w:pStyle w:val="3F93CFE82237487B981D8CC8AA3A1B85"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler DS</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CCB5B86A1EA44CDA9FBA3161DDCB3E80"/>
+        <w:name w:val="704A14A357CA49A89CAD540A5F7FCB27"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{90F3195A-79FD-4A72-93BD-822D88A38EF7}"/>
+        <w:guid w:val="{3B5ED4E2-D625-41E7-A3DA-24091972A124}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="CCB5B86A1EA44CDA9FBA3161DDCB3E80"/>
+            <w:pStyle w:val="704A14A357CA49A89CAD540A5F7FCB27"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9D6910D20335494BAAA689A5C64CFF1B"/>
+        <w:name w:val="5D8F1330514245B6A829A95E07454CB6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{47787C97-2555-4254-873A-0D61D5940E7C}"/>
+        <w:guid w:val="{1F67D9D2-8EFB-4106-B48C-C11832C717D0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="9D6910D20335494BAAA689A5C64CFF1B"/>
+            <w:pStyle w:val="5D8F1330514245B6A829A95E07454CB6"/>
           </w:pPr>
           <w:r w:rsidRPr="001E1115">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler title</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4F4F74AB4EF149BEAF6A2568863AB8A8"/>
+        <w:name w:val="9103DF9599A04E2999064DCD984DC760"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CB632378-930E-48BD-BC20-9A2A3CD17854}"/>
+        <w:guid w:val="{773F102A-4E5E-40E4-87EE-918EBBEFF20D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="4F4F74AB4EF149BEAF6A2568863AB8A8"/>
+            <w:pStyle w:val="9103DF9599A04E2999064DCD984DC760"/>
           </w:pPr>
           <w:r w:rsidRPr="00781938">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Org setting</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="538F4DCB40654968BD65D8088AD46AF2"/>
+        <w:name w:val="ECAC39FADFAF470A8053E1CC176F37D7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{39D5BCDB-C5D5-4938-8376-CC018595BC79}"/>
+        <w:guid w:val="{4DFF792D-CABE-41F0-961A-F96AAB163B5E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="538F4DCB40654968BD65D8088AD46AF2"/>
+            <w:pStyle w:val="ECAC39FADFAF470A8053E1CC176F37D7"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler DS</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6C6EA6C515A24F3C960FDEA280DC462B"/>
+        <w:name w:val="7274E3FC30B44961A74B62409846C8B3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CEC81559-7B31-4BDC-89E7-8F89A7DE4BC9}"/>
+        <w:guid w:val="{78B332B5-ED01-40BC-BC2F-ED18396920A6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="6C6EA6C515A24F3C960FDEA280DC462B"/>
+            <w:pStyle w:val="7274E3FC30B44961A74B62409846C8B3"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9EC58993303A42D7945A5504AD4FE011"/>
+        <w:name w:val="4274A9FC852445B2A9084CBA963A9132"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FE93D95E-741E-4164-9AE1-D67390D37AAC}"/>
+        <w:guid w:val="{5969E98F-DD7D-4917-99B4-FC3086C0E7A6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="9EC58993303A42D7945A5504AD4FE011"/>
+            <w:pStyle w:val="4274A9FC852445B2A9084CBA963A9132"/>
           </w:pPr>
           <w:r w:rsidRPr="001E1115">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler title</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5AE1693B3A9E494D8476B6395936AAE1"/>
+        <w:name w:val="BAEA2E31E2F0472CB06E04EE996FF1D1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{995AF539-06E6-420E-B761-28E77C0BBF24}"/>
+        <w:guid w:val="{94F4003A-D101-4D2D-8EB5-6A45B839A2A8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="5AE1693B3A9E494D8476B6395936AAE1"/>
+            <w:pStyle w:val="BAEA2E31E2F0472CB06E04EE996FF1D1"/>
           </w:pPr>
           <w:r w:rsidRPr="00781938">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Org setting</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="682B1BF3D7914741AF7930EA0EFB40AD"/>
+        <w:name w:val="C77780AFC432403D87A42725189D4B41"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7D5E0172-6775-4951-8D42-4F4A2EA66875}"/>
+        <w:guid w:val="{F2E27898-235F-49F2-816D-F4AACC3AF35B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="682B1BF3D7914741AF7930EA0EFB40AD"/>
+            <w:pStyle w:val="C77780AFC432403D87A42725189D4B41"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Traveler DS</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="15D949AFAEA44B04A15EFAAAB8689FA5"/>
+        <w:name w:val="6FA4167693094CAB9B0CFB123286E155"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0B952A86-46D2-434E-AF1C-E47F6487EB9B}"/>
+        <w:guid w:val="{8C057BBC-986C-49F6-BB62-AB777E00E784}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="15D949AFAEA44B04A15EFAAAB8689FA5"/>
+            <w:pStyle w:val="6FA4167693094CAB9B0CFB123286E155"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">Name of Airline. </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="35C0F86A6993413D89755DB029369F89"/>
+        <w:name w:val="478AD461B0644945979AF02B424B1191"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{40CC13E0-2603-4994-90B6-7F19D4FD73C4}"/>
+        <w:guid w:val="{9E6F2B9A-CB0A-45C9-8F07-53C2DC865B5E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="35C0F86A6993413D89755DB029369F89"/>
+            <w:pStyle w:val="478AD461B0644945979AF02B424B1191"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Codes if known</w:t>
           </w:r>
           <w:r w:rsidRPr="009C4B7C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6A784CCB7A594A97AE03AB440974FF5E"/>
+        <w:name w:val="0C53DCA157954AA2877679E9BAF8523F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6671919A-A860-45E8-AB72-6AF57023D9D7}"/>
+        <w:guid w:val="{0CE48A7E-80CC-4A78-8710-1DAAB9D37836}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="6A784CCB7A594A97AE03AB440974FF5E"/>
+            <w:pStyle w:val="0C53DCA157954AA2877679E9BAF8523F"/>
           </w:pPr>
           <w:r w:rsidRPr="00722B99">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>C</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>ity and country of departure</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D63D5B9FB6C64A8FA193D36ACEA8FE5B"/>
+        <w:name w:val="08F5EBFC0ED1479DB8169240E098B23F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2C064D68-AC04-4E42-8525-AD7DD0877E0F}"/>
+        <w:guid w:val="{21931074-0A05-4D22-B038-F6877ED38E84}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="D63D5B9FB6C64A8FA193D36ACEA8FE5B"/>
+            <w:pStyle w:val="08F5EBFC0ED1479DB8169240E098B23F"/>
           </w:pPr>
           <w:r w:rsidRPr="00722B99">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="072C52D45F94455E9ADBACD554113D8B"/>
+        <w:name w:val="8F24BF79FDD142709365A44E3720580A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{93E08B9F-8704-4A11-84A1-A4DED243D4F9}"/>
+        <w:guid w:val="{2EB3F9BE-45BF-48BB-A1E7-F57F8394FE1E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="072C52D45F94455E9ADBACD554113D8B"/>
+            <w:pStyle w:val="8F24BF79FDD142709365A44E3720580A"/>
           </w:pPr>
           <w:r w:rsidRPr="00722B99">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>C</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>ity and country of departure</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="524C63F2850347088E6F36B2E747ACAE"/>
+        <w:name w:val="F6D01FBA16C84674AB3CA8603B9D7D91"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{8EB5BE2C-9AE0-4DCF-9A04-43B18E03AAFA}"/>
+        <w:guid w:val="{6737EDC6-F3B1-42D7-990E-A7272E35A9A5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="524C63F2850347088E6F36B2E747ACAE"/>
+            <w:pStyle w:val="F6D01FBA16C84674AB3CA8603B9D7D91"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Give details on the mission to be undertaken, including why it is critical that this mission take place</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A9D8A22283114222A442322DB8EB9E30"/>
+        <w:name w:val="B39AAB3466D245FFBCA0E32B3D4E3B5E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2CA1373D-692A-4879-9378-FD2D142C2825}"/>
+        <w:guid w:val="{5C63EDF3-3839-4A54-B6D4-37D5E237F056}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="A9D8A22283114222A442322DB8EB9E30"/>
+            <w:pStyle w:val="B39AAB3466D245FFBCA0E32B3D4E3B5E"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">Indicate any available alternative means of travel for this route, including by air, road or water. If alternative airlines included on the Booking List are available, please advise why these are not preferable </w:t>
           </w:r>
           <w:r w:rsidRPr="003148CA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="89503138D0084C1294D27FD43E9FA520"/>
+        <w:name w:val="CE3A6CA75D374AE1BA4B9DFD6A640309"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9E1C7AD2-FDDC-44FD-9C7F-3D41EC17E8BD}"/>
+        <w:guid w:val="{119D7AAF-2A5E-44BE-B7DC-EB23109F9DA8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="89503138D0084C1294D27FD43E9FA520"/>
+            <w:pStyle w:val="CE3A6CA75D374AE1BA4B9DFD6A640309"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Name and title of the form submitter</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F9D66AC20FF74CF2A5E379A2020D332D"/>
+        <w:name w:val="9C95AFD700A149F48FF8324E23536735"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{157CBBAA-ED9F-4BB3-BCE8-450F8DA1CC97}"/>
+        <w:guid w:val="{7FF3B377-18B8-49F0-8BEC-A9494F8D7130}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="F9D66AC20FF74CF2A5E379A2020D332D"/>
+            <w:pStyle w:val="9C95AFD700A149F48FF8324E23536735"/>
           </w:pPr>
           <w:r w:rsidRPr="00722B99">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="30BE075E4E714374AAF433F9CF3FB6C1"/>
+        <w:name w:val="70A0340209944DAB976CD2692478082C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{5C455CE6-21DE-42CF-91B1-12B227B86C6E}"/>
+        <w:guid w:val="{056DBF85-949B-4238-81F5-457983423B4B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="30BE075E4E714374AAF433F9CF3FB6C1"/>
+            <w:pStyle w:val="70A0340209944DAB976CD2692478082C"/>
           </w:pPr>
           <w:r w:rsidRPr="00722B99">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D1796630E78945DC8F26F4E5D361D91B"/>
+        <w:name w:val="9E4616959FD644B0A68A6A9667A9289F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D52D4E2B-61CF-4D09-960B-3C07AC1B707B}"/>
+        <w:guid w:val="{78025949-BB93-458E-AD51-443A4EA504EF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="D1796630E78945DC8F26F4E5D361D91B"/>
+            <w:pStyle w:val="9E4616959FD644B0A68A6A9667A9289F"/>
           </w:pPr>
           <w:r w:rsidRPr="00722B99">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A03CED0CCCAD438088977677C1E415D4"/>
+        <w:name w:val="3ADBB99598E946E38199EB24A6A53F66"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B99149BB-1EA0-49CE-B36A-B15BDC6BDB35}"/>
+        <w:guid w:val="{2FF66664-5D7C-428F-9F8B-404010080513}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="A03CED0CCCAD438088977677C1E415D4"/>
+            <w:pStyle w:val="3ADBB99598E946E38199EB24A6A53F66"/>
           </w:pPr>
           <w:r w:rsidRPr="00722B99">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="FFE91E06E51845809C77FEC2618AC4A5"/>
+        <w:name w:val="2D38015459344786A90960C2FEBC8832"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7A034A57-0875-497B-9B23-689F3433B48F}"/>
+        <w:guid w:val="{793B8E0A-5833-48D2-B53F-58FA5718503F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="FFE91E06E51845809C77FEC2618AC4A5"/>
+            <w:pStyle w:val="2D38015459344786A90960C2FEBC8832"/>
           </w:pPr>
           <w:r w:rsidRPr="00B15988">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8F452B8E356C4DD4B922CAEFF0AC5863"/>
+        <w:name w:val="4E7CA427FA7D4C89A1CD9DA024948865"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CF38354C-3822-47A5-8786-425DC2B08CAB}"/>
+        <w:guid w:val="{808AB64A-E884-4219-8810-62F5C18A0316}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E14A0C" w:rsidRDefault="000B3CF4" w:rsidP="000B3CF4">
+        <w:p w:rsidR="0061366C" w:rsidRDefault="00392603" w:rsidP="00392603">
           <w:pPr>
-            <w:pStyle w:val="8F452B8E356C4DD4B922CAEFF0AC5863"/>
+            <w:pStyle w:val="4E7CA427FA7D4C89A1CD9DA024948865"/>
           </w:pPr>
           <w:r w:rsidRPr="00722B99">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Grande">
+    <w:altName w:val="Segoe UI"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Grande">
-[...14 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...33 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CA4570"/>
-[...43 lines deleted...]
-    <w:rsid w:val="00FE2DEF"/>
+    <w:rsidRoot w:val="00392603"/>
+    <w:rsid w:val="00105ECC"/>
+    <w:rsid w:val="002730B0"/>
+    <w:rsid w:val="00392603"/>
+    <w:rsid w:val="0059729F"/>
+    <w:rsid w:val="0061366C"/>
+    <w:rsid w:val="007200B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -40711,1596 +41892,561 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000B3CF4"/>
+    <w:rsid w:val="00392603"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="414F7565D9ED4A74B3689813A8807F30">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA80FCF13B6F4A11A814CF4687F01F25">
+    <w:name w:val="EA80FCF13B6F4A11A814CF4687F01F25"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E36270FE6FAF4CF69AA129EE12357115">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="36D545F42C36460B94B807DD995D26CB">
+    <w:name w:val="36D545F42C36460B94B807DD995D26CB"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B70DD4F340414618B6D727DFDBBB8495">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B205086C46A640D3A214C8FB59FF0C97">
+    <w:name w:val="B205086C46A640D3A214C8FB59FF0C97"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D524A41021104AE9A1D3B47C4675336E">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1591C129B214AE2A111BA4209629837">
+    <w:name w:val="B1591C129B214AE2A111BA4209629837"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F20374A3431442338A6222E3FEB70527">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C927217807634A01882908F3AAD9F643">
+    <w:name w:val="C927217807634A01882908F3AAD9F643"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E9FB72811C74DE59DC9FCE43D764589">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="52D4BD0A3A17427A8EAF13E5A1009982">
+    <w:name w:val="52D4BD0A3A17427A8EAF13E5A1009982"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A85FC8746B2409DA078A21E83576AD9">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="26D9EBC2D0E045569C8D26DB7CF56D56">
+    <w:name w:val="26D9EBC2D0E045569C8D26DB7CF56D56"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D83A8D603601441EA19B69B5CF521DEC">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="96E8E14B6D984CE2955F1737F111C8B3">
+    <w:name w:val="96E8E14B6D984CE2955F1737F111C8B3"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A904CCE344DA4639972D30D4B23D37B3">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A2899A5309E4FFA929579DAEEF07E0F">
+    <w:name w:val="3A2899A5309E4FFA929579DAEEF07E0F"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7041537C0B9E4B23BF74E1DF0F6D4171">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3136914B9CD842288C5FA77067DC6107">
+    <w:name w:val="3136914B9CD842288C5FA77067DC6107"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E1C7D48A38D4E31A0BFC0ABDCAE94D4">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6FC68CEAD9D04B09A9E5EC05254CB5A4">
+    <w:name w:val="6FC68CEAD9D04B09A9E5EC05254CB5A4"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78E2E4B7BBD54AEDB69D3019DE204F88">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C673384956240839BDF99120E7F4C7E">
+    <w:name w:val="9C673384956240839BDF99120E7F4C7E"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8473245A2CB74D4287F812C2CB434239">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E3677A42DD145CEBB0CD0E0D9108A8A">
+    <w:name w:val="9E3677A42DD145CEBB0CD0E0D9108A8A"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="880E07223A674D6399AA1F4E9112C5D5">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EDFE99A92CE047B8AE67278FC1F87333">
+    <w:name w:val="EDFE99A92CE047B8AE67278FC1F87333"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F98351E376834695BD86FDD5A497851F">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FAE568B693CD41BF9FE7999A0E7EBCBE">
+    <w:name w:val="FAE568B693CD41BF9FE7999A0E7EBCBE"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD313FD732F0435389221F14E1F0E460">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A76F58ECC1041E0AA278AA0B5566478">
+    <w:name w:val="0A76F58ECC1041E0AA278AA0B5566478"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="905DD39FD7DE4A4FA75ECB0F4B5875CC">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DB57DFD5FC54CE6AE93B189C0A2A718">
+    <w:name w:val="2DB57DFD5FC54CE6AE93B189C0A2A718"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC5953DE42704254975E83D8FDC9F919">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F2FCD11B5BE43EABE53F1546A9D9569">
+    <w:name w:val="5F2FCD11B5BE43EABE53F1546A9D9569"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5C6709231D8949F998B205FADCFD1952">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB2E8C5D0FB049FF9924ABF480CE3808">
+    <w:name w:val="DB2E8C5D0FB049FF9924ABF480CE3808"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="216B6899E4104569A9121C25E4DCC226">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B38AAABE7D6D41FFA4572D66D3D6A7DD">
+    <w:name w:val="B38AAABE7D6D41FFA4572D66D3D6A7DD"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E12FA67AB7224A2EA93FD1C67FA2A90C">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="378EEB7D195340FCB1837E7520CEC0A0">
+    <w:name w:val="378EEB7D195340FCB1837E7520CEC0A0"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20ECE050F2E74379B39F427D4CE32DAF">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BAB05E2BD44E48B8A78B4DFE3528C32F">
+    <w:name w:val="BAB05E2BD44E48B8A78B4DFE3528C32F"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B310DDE8039C4249A3DAAFA9662703EB">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C47ACD9DE3A04415B6CD58DF99E896B8">
+    <w:name w:val="C47ACD9DE3A04415B6CD58DF99E896B8"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78F7A20DAAF9412BA36ABCFA57E94F18">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5EC499E22544DBA80E65616AFE97C0E">
+    <w:name w:val="E5EC499E22544DBA80E65616AFE97C0E"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7E30659C2E14AD09AA1F434B2DC1230">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6761973366D54E6B9E98DFD5373E455E">
+    <w:name w:val="6761973366D54E6B9E98DFD5373E455E"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E116CA8D1AA4E5CB5726A63E409DA52">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F93CFE82237487B981D8CC8AA3A1B85">
+    <w:name w:val="3F93CFE82237487B981D8CC8AA3A1B85"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CCB5B86A1EA44CDA9FBA3161DDCB3E80">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="704A14A357CA49A89CAD540A5F7FCB27">
+    <w:name w:val="704A14A357CA49A89CAD540A5F7FCB27"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D6910D20335494BAAA689A5C64CFF1B">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D8F1330514245B6A829A95E07454CB6">
+    <w:name w:val="5D8F1330514245B6A829A95E07454CB6"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F4F74AB4EF149BEAF6A2568863AB8A8">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9103DF9599A04E2999064DCD984DC760">
+    <w:name w:val="9103DF9599A04E2999064DCD984DC760"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="538F4DCB40654968BD65D8088AD46AF2">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ECAC39FADFAF470A8053E1CC176F37D7">
+    <w:name w:val="ECAC39FADFAF470A8053E1CC176F37D7"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6C6EA6C515A24F3C960FDEA280DC462B">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7274E3FC30B44961A74B62409846C8B3">
+    <w:name w:val="7274E3FC30B44961A74B62409846C8B3"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9EC58993303A42D7945A5504AD4FE011">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4274A9FC852445B2A9084CBA963A9132">
+    <w:name w:val="4274A9FC852445B2A9084CBA963A9132"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5AE1693B3A9E494D8476B6395936AAE1">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BAEA2E31E2F0472CB06E04EE996FF1D1">
+    <w:name w:val="BAEA2E31E2F0472CB06E04EE996FF1D1"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="682B1BF3D7914741AF7930EA0EFB40AD">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C77780AFC432403D87A42725189D4B41">
+    <w:name w:val="C77780AFC432403D87A42725189D4B41"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15D949AFAEA44B04A15EFAAAB8689FA5">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6FA4167693094CAB9B0CFB123286E155">
+    <w:name w:val="6FA4167693094CAB9B0CFB123286E155"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="35C0F86A6993413D89755DB029369F89">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="478AD461B0644945979AF02B424B1191">
+    <w:name w:val="478AD461B0644945979AF02B424B1191"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6A784CCB7A594A97AE03AB440974FF5E">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C53DCA157954AA2877679E9BAF8523F">
+    <w:name w:val="0C53DCA157954AA2877679E9BAF8523F"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D63D5B9FB6C64A8FA193D36ACEA8FE5B">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08F5EBFC0ED1479DB8169240E098B23F">
+    <w:name w:val="08F5EBFC0ED1479DB8169240E098B23F"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="072C52D45F94455E9ADBACD554113D8B">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F24BF79FDD142709365A44E3720580A">
+    <w:name w:val="8F24BF79FDD142709365A44E3720580A"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="524C63F2850347088E6F36B2E747ACAE">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F6D01FBA16C84674AB3CA8603B9D7D91">
+    <w:name w:val="F6D01FBA16C84674AB3CA8603B9D7D91"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9D8A22283114222A442322DB8EB9E30">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B39AAB3466D245FFBCA0E32B3D4E3B5E">
+    <w:name w:val="B39AAB3466D245FFBCA0E32B3D4E3B5E"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="89503138D0084C1294D27FD43E9FA520">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE3A6CA75D374AE1BA4B9DFD6A640309">
+    <w:name w:val="CE3A6CA75D374AE1BA4B9DFD6A640309"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9D66AC20FF74CF2A5E379A2020D332D">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C95AFD700A149F48FF8324E23536735">
+    <w:name w:val="9C95AFD700A149F48FF8324E23536735"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="30BE075E4E714374AAF433F9CF3FB6C1">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70A0340209944DAB976CD2692478082C">
+    <w:name w:val="70A0340209944DAB976CD2692478082C"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D1796630E78945DC8F26F4E5D361D91B">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E4616959FD644B0A68A6A9667A9289F">
+    <w:name w:val="9E4616959FD644B0A68A6A9667A9289F"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A03CED0CCCAD438088977677C1E415D4">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3ADBB99598E946E38199EB24A6A53F66">
+    <w:name w:val="3ADBB99598E946E38199EB24A6A53F66"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FFE91E06E51845809C77FEC2618AC4A5">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D38015459344786A90960C2FEBC8832">
+    <w:name w:val="2D38015459344786A90960C2FEBC8832"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F452B8E356C4DD4B922CAEFF0AC5863">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E7CA427FA7D4C89A1CD9DA024948865">
+    <w:name w:val="4E7CA427FA7D4C89A1CD9DA024948865"/>
+    <w:rsid w:val="00392603"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>4205</Words>
-  <Characters>23975</Characters>
+  <Words>4198</Words>
+  <Characters>23930</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>199</Lines>
   <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>United Nations</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28124</CharactersWithSpaces>
+  <CharactersWithSpaces>28072</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...236 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>TEMPLATE FOR LEVEL 3 PROCESSES and SUB PROCESSES</dc:title>
-  <dc:creator>Valeria Mustafayeva</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>