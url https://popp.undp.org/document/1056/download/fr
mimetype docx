--- v0 (2025-10-02)
+++ v1 (2026-05-27)
@@ -1,5656 +1,5873 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="29FD8656" w14:textId="77777777" w:rsidR="00650074" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="000F5E39">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="48AF1892" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recherche de fournisseurs et études de marché</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E17586C" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="005B7683" w:rsidRDefault="00067B8C" w:rsidP="005B7683">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="004E865D" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Description"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...32 lines deleted...]
-    <w:p w14:paraId="2B7422AA" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="005B7683">
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La recherche inclusive de fournisseurs pour les approvisionnements est essentielle à une mise en concurrence effective ainsi qu’à l’équité, à l’intégrité et à la transparence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8551C9" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="189F681C" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="21629865" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="00D11753">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les éléments clés sont les suivants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3669C51A" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2610"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12BB4280" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Définir la méthode de recherche de fournisseurs ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F2E9FD" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66075F4E" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mener une étude de marché ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E02FB8" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A936D67" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Identifier les fournisseurs ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D8CDCD" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C5C12F5" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...21 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Évaluer et gérer les fournisseurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1350008C" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Procedures"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="21290906" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="00323C33" w:rsidRDefault="000F5E39" w:rsidP="00323C33">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7F31AF88" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recherche de fournisseurs et études de marché</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4BE2ED" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="005B7683" w:rsidRDefault="006C741C" w:rsidP="005B7683">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3027E8D9" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avant de commencer toute activité, il est important de bien comprendre les objectifs de la recherche de fournisseurs. Les questions qu’il convient de prendre en considération comprennent :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061C8ACD" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10059645" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...24 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La recherche de fournisseurs est-elle destinée à une activité d’achat distincte ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41628698" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD25187" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Voulons-nous établir un accord-cadre (également appelé accord à long terme) ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8E9FDA" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5097591E" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avons-nous besoin d’identifier des fournisseurs au niveau international, régional ou local ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5942B574" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F381002" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...47 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>S’agit-il d’un marché international ou régional ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54CB1A01" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB18D2E" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quel est le montant budgétisé pour les biens, les travaux ou les services ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C81D801" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C488458" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quel est le risque associé au processus d’achat proposé ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7509DF9C" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D453FE" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La préqualification est-elle l’approche la plus appropriée ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA6F589" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="222686CD" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...69 lines deleted...]
-        <w:rPr>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est fortement recommandé d’établir des objectifs clairs pour déterminer le niveau d’analyse du marché et l’approche à adopter pour identifier un fournisseur, notamment déterminer s’il est plus approprié de suivre un processus de préqualification ou post-qualification </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0E2DE1" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A02EE8D" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Études de marché</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6168CDEC" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="005A6D7C" w:rsidP="005B7683">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4D865A95" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le niveau d’étude de marché dépend du risque et du niveau d’exigences du projet :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364DEB48" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66480B3C" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Activités d’approvisionnement de petit montant ou standard (par exemple, achat de biens disponibles dans le commerce) : limiter la recherche à l’identification des fournisseurs éligibles et établir un calendrier de livraison et une liste de prix réalistes ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E3F414" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6817AA0F" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Activités d’approvisionnement d´un montant élevé ou à haut risque : nécessite une recherche de fournisseurs élargie et une compréhension plus détaillée du marché. Mener une analyse approfondie du marché dans cinq domaines principaux, y compris, sans toutefois s’y limiter, la structure du marché, la concurrence, la gestion de la chaîne d’approvisionnement, les biens et services de substitution et la valeur de l’agence en tant que client.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE3F8F5" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD2C458" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1800"/>
-[...82 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Chacun des cinq domaines de l’analyse du marché peut être utilisé, en fonction des informations requises :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C328D4" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54022415" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’analyse de la structure du marché fournit des informations telles que :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712F1603" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="366C6FDF" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2610"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le nombre de fournisseurs sur le marché ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790C7E5F" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2610"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5903D6" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2610"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La taille des fournisseurs en matière de capacité de production et de part de marché </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F5165D" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0967BDBD" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2610"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La répartition géographique des fournisseurs ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE6A7DE" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AC2CFEF" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2610"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le niveau de concentration du marché ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EAFC708" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68737B7C" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2610"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’intégration horizontale ou verticale des fournisseurs ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31552E5F" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE0C2B0" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2610"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’identification des leaders et des suiveurs du marché ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68999B0C" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67DE15A4" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2610"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le niveau de différenciation des produits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF11F33" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3646D393" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’analyse de la concurrence fournit des informations telles que :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562F8565" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="781D491B" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le niveau de concurrence entre les fournisseurs, et si ces derniers cherchent ou non à exceller en matière de qualité, de prix, de service ou d’autres domaines ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168A93B6" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2535"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D516D2E" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les obstacles à l’entrée sur le marché ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D6632B" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16A719DA" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les obstacles à la sortie du marché ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239780A3" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="062EA8C9" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’avantage concurrentiel d’un fournisseur ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470DEA01" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD71109" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les tendances du marché ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B57CF6" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4187920E" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les restrictions gouvernementales applicables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FAEEC4" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA69A37" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’analyse de la chaîne d’approvisionnement fournit des informations telles que :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B76EEA0" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CAD1DE8" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La complexité des chaînes d’approvisionnement ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58612672" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2535"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="220CC31A" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La stabilité et vulnérabilité ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA56E32" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2535"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B816562" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le niveau de dépendance vis-à-vis d’autres fournisseurs pour des composantes essentielles ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1B25AF" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2535"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7281968B" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La contribution de chaque membre au produit final ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707948F5" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F0BF95" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les modes de livraison et de transport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F2BC93" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20394093" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1530"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’analyse des biens et services de substitution fournit des informations telles que :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6F13D4" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73589058" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La disponibilité actuelle des biens et des services répondant aux besoins de l’utilisateur final ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A66220" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="350F3DAB" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les produits de substitution en cours de développement susceptibles de modifier le marché dans l´avenir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BD8D02" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2340"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D74EEF" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’analyse de la valeur de l’agence en tant que client fournit des informations telles que :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFBEC0E" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="479BCEFE" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La part de marché de l’agence en tant que client et sa pertinence en tant qu’acteur ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F60D46B" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C1E72A" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’attractivité de l’agence en tant que client.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CDE504" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD78B1E" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1800"/>
-[...75 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Outre ces cinq domaines, d’autres facteurs, tels que des considérations juridiques, politiques ou économiques liées, peuvent aussi faire partie de l’analyse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A00D9E0" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB32B9C" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Identification des fournisseurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9CD337" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145FD321" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sources d’identification de fournisseurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B334CEA" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A1A8221" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...40 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Outre les études de marché qui faciliteront le processus d’identification des fournisseurs, les unités administratives peuvent utiliser d’autres sources internes et externes pour identifier les fournisseurs, y compris les listes existantes de fournisseurs enregistrés ou celles se trouvant sur le Portail mondial pour les fournisseurs des organismes des Nations Unies (UNGM) ou des séminaires d’affaires, le cas échéant ; une manifestation d’intérêt pour des biens ou des services courants, ou au moyen d’un processus de présélection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FEECA7" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC99324" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
-[...315 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les ressources suivantes sont disponibles :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331EA911" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A48B49D" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
-[...1089 lines deleted...]
-        </w:tabs>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:t>ortail mondial pour les fournisseurs des organismes des Nations Unies</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="006774B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Le Portail mondial pour les fournisseurs des organismes des Nations Unies</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009D2744">
-[...27 lines deleted...]
-    <w:p w14:paraId="2C145228" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="006938B4">
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, une base de données de fournisseurs accessible à tout le personnel de l’Organisation des Nations Unies (ONU) chargé de l’approvisionnement ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1245B0CC" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
-[...4 lines deleted...]
-        </w:tabs>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="22A094E3" w14:textId="6663964C" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="009D2744" w:rsidP="006938B4">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’Unité de l’appui aux achats du Bureau des services de gestion du Programme des Nations Unies pour le développement (PNUD) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169C39B6" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
-[...4 lines deleted...]
-        </w:tabs>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Le système </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="006774B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>DACON</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...30 lines deleted...]
-    <w:p w14:paraId="057C8AF8" w14:textId="13F72FCB" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="006938B4">
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (données sur les consultants), une base de données des sociétés de conseil gérée par la Banque Mondiale et la Banque Interaméricaine de Développement ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025EA60E" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
-[...4 lines deleted...]
-        </w:tabs>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="15EBF44C" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="00000000" w:rsidP="006938B4">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Des consultations avec d’autres entités des Nations Unies ayant acheté des biens ou services similaires ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04151DA3" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
-[...4 lines deleted...]
-        </w:tabs>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:t xml:space="preserve">Thomas </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="006774B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Thomas Register</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="009D2744">
-[...6 lines deleted...]
-    <w:p w14:paraId="1807B92D" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="00000000" w:rsidP="006938B4">
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, une ressource en ligne exhaustive sur les entreprises et les produits fabriqués en Amérique du Nord ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391EB2AF" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
-[...4 lines deleted...]
-        </w:tabs>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="009D2744">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="006774B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>Kompass System</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009D2744">
-[...24 lines deleted...]
-    <w:p w14:paraId="7B57BFF5" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="00000000" w:rsidP="006938B4">
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, une base de données avec plus de 23 millions de références sur les produits et services de plus de 1,8 million d’entreprises ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B9C472" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
-[...4 lines deleted...]
-        </w:tabs>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="009D2744">
+        <w:r w:rsidRPr="006774B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>Prosavvy</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="009D2744">
-[...6 lines deleted...]
-    <w:p w14:paraId="706C22EF" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="006938B4">
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, une communauté en ligne de consultants et de fournisseurs de services professionnels ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B23504" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
-[...4 lines deleted...]
-        </w:tabs>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="7F8515E5" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="006938B4">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Des publications spécialisées, des répertoires, des catalogues de fournisseurs et des revues professionnelles ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA887A2" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
-[...4 lines deleted...]
-        </w:tabs>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="2FA5E1C3" w14:textId="77777777" w:rsidR="00517707" w:rsidRPr="000F5E39" w:rsidRDefault="00517707" w:rsidP="00D11753">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>D’autres sites Web relatifs aux approvisionnements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55683FFF" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3060"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B6BF3EE" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...140 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’UNGM, anciennement connue sous le nom de Base de données commune des Nations Unies sur les fournisseurs, est la principale base de données des fournisseurs pour 15 entités des Nations Unies, y compris le PNUD. Il offre des informations complètes sur les fournisseurs, notamment les coordonnées et des renseignements sur l’entreprise, les informations financières, le volume d’exportation, l’expérience antérieure avec l’ONU, et les biens et services enregistrés. Des dispositifs de recherche améliorés permettent d’identifier plus précisément les fournisseurs appropriés en fonction des produits, des zones géographiques et du système de codes communs des Nations Unies, entre autres options. Les fonctionnalités comprennent la présélection et l’exportation de données, ainsi qu’un forum de discussion. Une liste d’inadmissibilité comprend les fournisseurs soumis à des sanctions qui ont une incidence sur leur admissibilité. Pour plus d’informations, voir le lien Section 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1779A038" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30044502" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...68 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’enregistrement des fournisseurs auprès de l’UNGM n’est pas obligatoire ; les contrats du PNUD peuvent être attribués à des fournisseurs non enregistrés. Dans les deux cas, chaque unité administrative du PNUD doit procéder à une vérification adéquate des antécédents en fonction de besoins concrets en matière d’approvisionnement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED82E33" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36713784" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...87 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les bureaux sont encouragés à tenir une liste de fournisseurs qualifiés pour répondre à des besoins précis. Lors de l’identification des fournisseurs, le personnel chargé des achats doit faire preuve de diligence raisonnable pour assurer que la création d’une relation d’affaires avec un fournisseur est dans le meilleur intérêt du PNUD. Une première étape cruciale consiste à vérifier l’existence d’un fournisseur par une simple confirmation physique de l’adresse de son siège social. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306B8664" w14:textId="77777777" w:rsidR="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70DF4F7D" w14:textId="77777777" w:rsidR="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="602D72FA" w14:textId="77777777" w:rsidR="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78DE0579" w14:textId="77777777" w:rsidR="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365A46F7" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="280F7017" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Publicité pour les opportunités commerciales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="734BD9F3" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF536F0" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La publicité désigne la diffusion d’informations sur les appels à la concurrence à venir au moyen d’une demande de renseignements, d’un appel à manifestation d’intérêt, d’une annonce de présélection ou d’une annonce ouverte pour encourager la concurrence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D49722D" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45ADEBC8" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Demande de renseignements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3B43C7" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48A40741" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...63 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une demande de renseignements est une méthode rentable pour actualiser régulièrement la base de données des fournisseurs d’un bureau du PNUD et pour approfondir la compréhension des marchés et des technologies existantes. Les communications écrites du fournisseur donnent le profil de l’entreprise et des informations sur les produits, les services, les ressources, les qualifications et l’expérience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B719E9" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2669DC8F" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Manifestation d’intérêt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463F166B" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4BD0BF" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
-[...109 lines deleted...]
-        <w:r w:rsidRPr="0086147A">
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’appel à </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="006774B8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>manifestation d</w:t>
-[...11 lines deleted...]
-          <w:t>intérêt</w:t>
+          <w:t>manifestation d’intérêt</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00247724">
-[...109 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est une notification utilisée pour évaluer l’intérêt d’un appel d’offres à venir pour des biens, des travaux ou des services. Les fournisseurs sont invités à manifester leur intérêt et à fournir des informations sur les produits, les services, les ressources, les qualifications et leur expérience avant une date limite fixée. Cette méthode peut être utilisée pour actualiser régulièrement la base de données des fournisseurs d’un bureau du PNUD, où la planification des approvisionnements a permis de prévoir les besoins futurs en biens, services ou travaux de génie civil spécifiques. Les informations fournies par les prestataires intéressés sont évaluées et, selon la complexité du besoin, peuvent mener à l’une ou l’autre des situations suivantes : a) une longue liste de fournisseurs pouvant faire l’objet d’un examen détaillé de leur admissibilité et de leurs qualifications au moment de l’appel d’offre ; ou b) si les documents requis sont très précis et détaillés, une liste restreinte de fournisseurs considérés comme présélectionnés et donc invités à soumettre des offres détaillées ultérieurement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60943355" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30823F23" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Préqualification des fournisseurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBCF3D7" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE33594" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En particulier pour les opérations d’approvisionnement pour des montants élevés ou complexes, un appel à la concurrence peut être limité aux fournisseurs qui répondent à des critères établis en matière de capacité et de ressources, selon un processus de présélection. Le processus de présélection vise à garantir que les dossiers d’invitation à soumissionner ne soient diffusés qu’aux personnes ayant les capacités et les ressources nécessaires pour fournir les biens, les services ou les travaux de génie civil requis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8B4AA1" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73BAD07C" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Étant donné que le processus d’appel à la concurrence sera limité aux seuls fournisseurs </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>préqualifiés ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> il est important que les annonces de préqualification soient ouvertes à un public international, de fournir une brève description des biens, travaux de génie civil ou services à acquérir, de décrire les termes du contrat, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>y compris les conditions générales applicables du PNUD, et préciser les conditions d’éligibilité. Les bureaux du PNUD doivent laisser suffisamment de temps pour que les fournisseurs potentiels puissent préparer des soumissions conformes au processus d’approvisionnement spécifique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DD289F" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F6C341B" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il est conseillé d’exiger des documents tels que des documents d’enregistrement, des états financiers vérifiés, de l´expérience passée, des listes de clients, des rapports annuels, des catalogues, des échantillons ou toute autre preuve tangible qui permettrait d’établir que les demandeurs sont des fournisseurs fiables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1517A935" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47C30EF9" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une fois qu’une liste de fournisseurs présélectionnés a été établie, les unités administratives doivent informer les fournisseurs et leur demander de confirmer leur intention de soumettre des offres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2122538E" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CEC340C" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annonce ouverte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C957272" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C546133" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
-[...56 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cette méthode de recherche de fournisseurs sensibilise les milieux d’affaires à une perspective liée à un projet spécifique, et nécessite une diffusion sur un support approprié (y compris, mais sans s’y limiter, le site web mondial du PNUD) en fonction de la nature de du processus d’achat. Dans le cadre d’un processus ouvert d’appel à la concurrence, il n’y aura pas de sociétés présélectionnées ; par conséquent, tous les fournisseurs souhaitant participer au processus sont invités à le faire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C219693" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9A7651" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">appel à la concurrence sera limité aux seuls fournisseurs </w:t>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les annonces d’un processus ouvert d’appel à la concurrence entraînent souvent une procédure d’évaluation plus exhaustive en raison du grand nombre d’offres reçues, mais elles ont l’avantage d’offrir une concurrence plus large.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B9F770" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="505660BF" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Évaluation des fournisseurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCA7028" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D3D702C" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour que les fournisseurs soient qualifiés à soumettre une offre et se voient potentiellement attribuer un contrat, ils doivent démontrer et, dans certains cas, certifier qu’ils peuvent répondre aux critères suivants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5904FFF4" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FDC27C8" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avoir la capacité technique de répondre de façon satisfaisante aux exigences requises lors du processus ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEEEBF7" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07DF2113" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avoir des ressources financières suffisantes pour exécuter le contrat ou être en mesure de les obtenir, comme le prouvent les états financiers vérifiés pour les années d’exploitation précédentes ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16048E2D" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47CF17A2" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avoir des ressources matérielles suffisantes et d’autres ressources non financières pour satisfaire tous les engagements commerciaux existants ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECA8009" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="699EBF78" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Être en mesure de se conformer pleinement et efficacement aux conditions générales du PNUD ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A245582" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF119D2" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disposer des installations, de l’expérience, des contrôles comptables et opérationnels, des assurances et des compétences techniques nécessaires (y compris, au besoin, pour le contrôle de la qualité, le contrôle des propriétés et de la production, ou les normes et les programmes de sécurité applicables aux marchandises produites ou aux services fournis) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72784C9A" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C1F9C72" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avoir des expériences passées satisfaisantes avec d´ancien </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>clients ,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...43 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y compris le PNUD éventuellement ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C1757E" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FC51F78" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
-[...54 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avoir une excellente cote de crédit attestée par des agences d’évaluation réputées (par exemple Dunn &amp; Bradstreet, Moody’s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Investor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Services) dans les rapports portant sur les installations de production de l’entreprise, ainsi que sur sa situation financière et son statut en matière de gestion ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6854F703" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E9525AE" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Être conforme aux normes de qualité nationales ou internationales pour le produit offert, ou pouvoir prouver l’acceptation de ses services aux niveaux national et international ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD333CA" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7376B355" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adhérer aux pratiques de durabilité environnementale attestées par des certifications (par exemple, certification ISO 14000).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCAB3C0" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3783B612" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Eligibilité des fournisseurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EC95B2" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5937C09A" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un fournisseur est présumé être éligible à moins qu’il ne figure sur la liste d’inadmissibilité administrée par l’UNGM en vertu des sanctions imposées par le PNUD ou une autre entité des Nations Unies participante et que les sanctions n’ont pas été révisées ou révoquées. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE4C636" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4594DF88" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsque le fournisseur est un consortium, une société holding ou une société mère, tous ses membres ou filiales doivent satisfaire à cette exigence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B503D0B" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5042CAA1" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Liste de fournisseurs éligibles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D64513D" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C8D6753" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
-[...74 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les bureaux ou les unités administratives peuvent trouver utile de tenir une liste de fournisseurs éligibles. Les listes de l’UNGM et du bureau du PNUD peuvent être utilisées pour trouver des fournisseurs locaux et internationaux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C1D702" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42624B4E" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Évaluation de la performance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEFD889" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F52DA82" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
-[...92 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La performance des fournisseurs doit être évaluée de façon continue et les mauvais résultats doivent être communiqués à l’UNGM ou consignés dans </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les base</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de données existantes du PNUD, selon le cas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689585CA" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B3A8B0C" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="1D9CFF7D" w14:textId="6BE13888" w:rsidR="00245FBD" w:rsidRPr="00757705" w:rsidRDefault="006C741C" w:rsidP="00245FBD">
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les critères d’évaluation doivent inclure, sans toutefois s’y limiter : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF51E15" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198FD37D" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La qualité des biens et services ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB11D4E" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBE0A55" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le respect des délais de livraison et du calendrier ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9F4647" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5858051B" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le service après-vente fourni ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C8CBA1" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0938ABC5" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’exactitude de la documentation ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E225498" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6614359D" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La coopération générale et la rapidité de réponse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3059C58B" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EFC227C" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
-[...1053 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’évaluation de la performance des services peut être compliquée et nécessite l’identification d’indicateurs de performances mesurables significatifs. Pour plus d’informations sur l’élaboration de critères d’évaluation spécifiques et le suivi de la performance, voir le chapitre intitulé Gestion des contrats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C3E9B5" w14:textId="77777777" w:rsidR="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C94700" w14:textId="77777777" w:rsidR="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03780E84" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="472BC8E6" w14:textId="65F1206D" w:rsidR="006774B8" w:rsidRPr="00AF56F8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...31 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF56F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF56F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C6F352" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="00AF56F8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...20 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF56F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF56F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5B70D9" w14:textId="77777777" w:rsidR="006774B8" w:rsidRPr="006774B8" w:rsidRDefault="006774B8" w:rsidP="006774B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198F58F8" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="007B3E71" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="007B3E71" w:rsidSect="007B3E71">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1800" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="059F7606" w14:textId="77777777" w:rsidR="00F12760" w:rsidRDefault="00F12760" w:rsidP="00123423">
+    <w:p w14:paraId="0C08FFD1" w14:textId="77777777" w:rsidR="00207B78" w:rsidRDefault="00207B78" w:rsidP="006774B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22F01044" w14:textId="77777777" w:rsidR="00F12760" w:rsidRDefault="00F12760" w:rsidP="00123423">
+    <w:p w14:paraId="5911C146" w14:textId="77777777" w:rsidR="00207B78" w:rsidRDefault="00207B78" w:rsidP="006774B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1808B2F0" w14:textId="77777777" w:rsidR="00996919" w:rsidRDefault="00996919">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A6F6EB1" w14:textId="4F3829B1" w:rsidR="006774B8" w:rsidRPr="007B3E71" w:rsidRDefault="006774B8" w:rsidP="001D677F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...11 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00CE1EAA" w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidR="00CE1EAA" w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B909A7">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00CE1EAA" w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
-[...12 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
-      <w:t>Date d</w:t>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
     </w:r>
-    <w:r w:rsidR="00FC6528">
-      <w:t>’</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
     </w:r>
-    <w:r>
-      <w:t>entrée en vigueur</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00FC6528">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t> :</w:t>
     </w:r>
-    <w:r w:rsidR="009814D6">
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t>27/07/2016</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="004B05E0">
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
+      <w:t xml:space="preserve">Version </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
-      <w:t>Version n°</w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
     </w:r>
-    <w:r w:rsidR="00FC6528">
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t> :</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="007B3E71">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1648425417"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{556B84AE-3DF8-4903-ACE6-F7592914E222}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="004B05E0">
+        <w:r w:rsidRPr="007B3E71">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C4C249B" w14:textId="77777777" w:rsidR="00F12760" w:rsidRDefault="00F12760" w:rsidP="00123423">
+    <w:p w14:paraId="7DCC1F4C" w14:textId="77777777" w:rsidR="00207B78" w:rsidRDefault="00207B78" w:rsidP="006774B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F424BCB" w14:textId="77777777" w:rsidR="00F12760" w:rsidRDefault="00F12760" w:rsidP="00123423">
+    <w:p w14:paraId="28ADE4A9" w14:textId="77777777" w:rsidR="00207B78" w:rsidRDefault="00207B78" w:rsidP="006774B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="0B6B831F" w14:textId="16958385" w:rsidR="00351301" w:rsidRDefault="009F26AA" w:rsidP="00876C19">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66645180" w14:textId="37D70719" w:rsidR="006774B8" w:rsidRDefault="006774B8" w:rsidP="00876C19">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B715832" wp14:editId="26516C2E">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Picture 1" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11A279A1" wp14:editId="572B282C">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>5920740</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-60960</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="355056625" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="15579"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="593090"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="008D422F"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF166EB8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5719,164 +5936,51 @@
     <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="096C1BB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80D01042"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2430" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5945,169 +6049,51 @@
     <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...117 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09860229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC061820"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2535" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6176,68 +6162,644 @@
     <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19CF46D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0324DDA6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6930" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7650" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8370" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9090" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A653E45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="377AA410"/>
+    <w:lvl w:ilvl="0" w:tplc="041C001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2408089B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0096D6DE"/>
+    <w:lvl w:ilvl="0" w:tplc="041C001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="355B1490"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B1021E2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041C001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E9763C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="91B8A4C0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FBB33F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E640D806"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041C0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44787DC0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CF6888C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6325,285 +6887,140 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...118 lines deleted...]
-    <w:nsid w:val="19CF46D4"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45F0562F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0324DDA6"/>
-    <w:lvl w:ilvl="0" w:tplc="04090019">
+    <w:tmpl w:val="18EEDB12"/>
+    <w:lvl w:ilvl="0" w:tplc="041C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3330" w:hanging="360"/>
-[...99 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041C0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3510" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5670" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7110" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7830" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A653E45"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E0555C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="377AA410"/>
+    <w:tmpl w:val="69A8C5AE"/>
     <w:lvl w:ilvl="0" w:tplc="041C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6645,1229 +7062,345 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C634215"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FBF06D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="410499B6"/>
-    <w:lvl w:ilvl="0" w:tplc="2386233C">
+    <w:tmpl w:val="7F56762A"/>
+    <w:lvl w:ilvl="0" w:tplc="041C001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D641741"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7778A3BC"/>
+    <w:lvl w:ilvl="0" w:tplc="041C0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A9A0CAF4">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2535" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041C0003" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041C0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="041C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041C0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="041C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041C0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041C0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041C0001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63B13A23"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DAE8B232"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...117 lines deleted...]
-        <w:ind w:left="1980" w:hanging="360"/>
+        <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2700" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3420" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4140" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4860" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5580" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6300" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7020" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7740" w:hanging="180"/>
-[...231 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B491126"/>
-[...623 lines deleted...]
-    <w:nsid w:val="44787DC0"/>
+    <w:nsid w:val="699A747D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CF6888C6"/>
+    <w:tmpl w:val="C0F8683A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -7969,1974 +7502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...1922 lines deleted...]
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71051706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F59609A8"/>
     <w:lvl w:ilvl="0" w:tplc="041C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9978,599 +7588,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...547 lines deleted...]
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EE85087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07EC2F30"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2535" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -10639,399 +7701,195 @@
     <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="325137267">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="1" w16cid:durableId="677273749">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="513811742">
+  <w:num w:numId="2" w16cid:durableId="1050494046">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1147554838">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1981612216">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1072777813">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="5" w16cid:durableId="983895652">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1393313062">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="6" w16cid:durableId="520314490">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="335347714">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="7" w16cid:durableId="1919628646">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="83309627">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="8" w16cid:durableId="1905221149">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1509442942">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="9" w16cid:durableId="502286337">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="819542108">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="10" w16cid:durableId="1760713121">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="159545507">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="11" w16cid:durableId="92291581">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2128117552">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="12" w16cid:durableId="926159577">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="613251429">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="13" w16cid:durableId="1679119291">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1175455998">
+  <w:num w:numId="14" w16cid:durableId="531379219">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="300887726">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2128231983">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1615332329">
-[...86 lines deleted...]
-  <w:num w:numId="42" w16cid:durableId="300887726">
+  <w:num w:numId="17" w16cid:durableId="287512371">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="2128231983">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="18" w16cid:durableId="1757940672">
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006C741C"/>
-[...136 lines deleted...]
-    <w:rsid w:val="00FE7AFF"/>
+    <w:rsidRoot w:val="006774B8"/>
+    <w:rsid w:val="00207B78"/>
+    <w:rsid w:val="002107F8"/>
+    <w:rsid w:val="004B1D9E"/>
+    <w:rsid w:val="005E30AA"/>
+    <w:rsid w:val="006774B8"/>
+    <w:rsid w:val="007B3E71"/>
+    <w:rsid w:val="00820753"/>
+    <w:rsid w:val="00871492"/>
+    <w:rsid w:val="00C0746B"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DF4368"/>
+    <w:rsid w:val="00DF43D3"/>
+    <w:rsid w:val="00F5117B"/>
+    <w:rsid w:val="00FD1456"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="11B367BC"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="540ECE5E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1CD71977-32B4-47E2-A066-3728E7AC9B03}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11365,3643 +8223,819 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005547F1"/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006774B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006774B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="006774B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="006C741C"/>
+    <w:qFormat/>
+    <w:rsid w:val="006774B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
     <w:rPr>
-      <w:strike w:val="0"/>
-[...3 lines deleted...]
-      <w:effect w:val="none"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ms-rtefontface-5">
-    <w:name w:val="ms-rtefontface-5"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="006C741C"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006774B8"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ms-rtefontsize-21">
-[...2 lines deleted...]
-    <w:rsid w:val="006C741C"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006774B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ms-rtefontface-51">
-[...2 lines deleted...]
-    <w:rsid w:val="006C741C"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006774B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-[...2 lines deleted...]
-    <w:uiPriority w:val="20"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C741C"/>
+    <w:rsid w:val="006774B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...49 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F66178"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00F66178"/>
+    <w:qFormat/>
+    <w:rsid w:val="006774B8"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...3269 lines deleted...]
-      <w:szCs w:val="3276"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006774B8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006774B8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006774B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006774B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006774B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006774B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006774B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006774B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006774B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006774B8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006774B8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006774B8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006774B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006774B8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006774B8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006774B8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006774B8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006774B8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006774B8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006774B8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006774B8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006774B8"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006774B8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006774B8"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E1792E"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="006774B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tenders.dgmarket.com/dacon/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ungm.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/5121" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.psavvy.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kompass.com/?_redirectState=false" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thomasnet.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -15108,742 +9142,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>2433</Words>
-  <Characters>13869</Characters>
+  <Characters>13874</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>115</Lines>
   <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16270</CharactersWithSpaces>
+  <CharactersWithSpaces>16275</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Flora Aller</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...75 lines deleted...]
-</file>