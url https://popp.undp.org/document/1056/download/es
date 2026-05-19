--- v0 (2025-10-24)
+++ v1 (2026-05-19)
@@ -1,4024 +1,6179 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="75027EC8" w14:textId="590B3048" w:rsidR="00650074" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="000F5E39">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1FA41CE3" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Selección de Proveedores y Estudio de Mercado </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5251FDFE" w14:textId="1F7EEF5F" w:rsidR="006C741C" w:rsidRPr="005B7683" w:rsidRDefault="00067B8C" w:rsidP="005B7683">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="75F4F911" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Description"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Una selección inclusiva de proveedores para la adquisición es esencial para la competencia efectiva, como así también para la imparcialidad, la integridad y la transparencia.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E89ECAA" w14:textId="77777777" w:rsidR="00067B8C" w:rsidRPr="000F5E39" w:rsidRDefault="00067B8C" w:rsidP="00D11753">
-[...10 lines deleted...]
-    <w:p w14:paraId="7C49051B" w14:textId="60F75F2A" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="005B7683">
+    <w:p w14:paraId="520401C0" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EC41743" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los siguientes son componentes clave:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1855C45D" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="00D11753">
+    <w:p w14:paraId="43BD507D" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2610"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327FE1D3" w14:textId="77777777" w:rsidR="00245FBD" w:rsidRDefault="006C741C" w:rsidP="00245FBD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="50C59BA8" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Definir el método de selección de proveedores</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5AD876" w14:textId="6F072EE5" w:rsidR="006C741C" w:rsidRPr="00D13331" w:rsidRDefault="006C741C" w:rsidP="00245FBD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="47F16A7A" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112EF4F2" w14:textId="6A882FBE" w:rsidR="006C741C" w:rsidRDefault="00067B8C" w:rsidP="00245FBD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="138E9A1F" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Realizar un estudio de mercado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC92C93" w14:textId="77777777" w:rsidR="00245FBD" w:rsidRPr="00245FBD" w:rsidRDefault="00245FBD" w:rsidP="00245FBD">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="60BB5BE5" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC148B8" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Identificar a los proveedores</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019EFFD5" w14:textId="77777777" w:rsidR="00245FBD" w:rsidRPr="00D13331" w:rsidRDefault="00245FBD" w:rsidP="00245FBD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="280F7D3B" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="754417B9" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Evaluar y gestionar los proveedores</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7234D711" w14:textId="2F6FBD80" w:rsidR="00403C93" w:rsidRPr="005B7683" w:rsidRDefault="00403C93" w:rsidP="005B7683">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="504F057F" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Procedures"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="56A13BE6" w14:textId="19E589BD" w:rsidR="006C741C" w:rsidRPr="00323C33" w:rsidRDefault="000F5E39" w:rsidP="00323C33">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0292CB8E" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Selección de Proveedores y Estudio de Mercado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0283B875" w14:textId="288C4CA5" w:rsidR="006C741C" w:rsidRPr="005B7683" w:rsidRDefault="006C741C" w:rsidP="005B7683">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5497C813" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Antes de comenzar cualquier actividad, es importante comprender con claridad los objetivos de la selección de proveedores. Algunas de las preguntas que pueden requerir consideración son las siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12480213" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="00D11753">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5DE3514D" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8454C4" w14:textId="45C4725B" w:rsidR="006C741C" w:rsidRDefault="006C741C" w:rsidP="00323C33">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="74B2E3FE" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>¿Es la selección de proveedores para una actividad de adquisición independiente?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD6E785" w14:textId="77777777" w:rsidR="006938B4" w:rsidRPr="00D13331" w:rsidRDefault="006938B4" w:rsidP="006938B4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0DE16C21" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BFDF459" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>¿Es recomendable establecer un acuerdo marco (también llamado acuerdo a largo plazo)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617CB999" w14:textId="77777777" w:rsidR="006938B4" w:rsidRPr="006938B4" w:rsidRDefault="006938B4" w:rsidP="006938B4">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7893C34F" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57B8AAC1" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>¿Necesitamos identificar proveedores mundiales, regionales o locales?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593844C5" w14:textId="77777777" w:rsidR="006938B4" w:rsidRPr="006938B4" w:rsidRDefault="006938B4" w:rsidP="006938B4">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="627B8E18" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390722B5" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">¿Estamos tratando con un mercado mundial o regional? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F66D7D1" w14:textId="77777777" w:rsidR="006938B4" w:rsidRPr="006938B4" w:rsidRDefault="006938B4" w:rsidP="006938B4">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="61CB5A7C" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515B33FE" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">¿Cuál es el monto presupuestado para los bienes, las obras o los servicios? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB43022" w14:textId="77777777" w:rsidR="006938B4" w:rsidRPr="006938B4" w:rsidRDefault="006938B4" w:rsidP="006938B4">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="32E67529" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E297039" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">¿Cuál es el riesgo asociado con la acción de adquisición propuesta? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598D685A" w14:textId="77777777" w:rsidR="006938B4" w:rsidRPr="006938B4" w:rsidRDefault="006938B4" w:rsidP="006938B4">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="26C31BBE" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="260C041E" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>¿Es la preselección el enfoque más apropiado?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390C4600" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="00D11753">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3606C04D" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E63808" w14:textId="60EA889F" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="005B7683">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3C0C15CD" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Establecer objetivos claros es muy importante para identificar el nivel de análisis de mercado y el enfoque para la identificación de un proveedor, incluso si es más apropiado realizar un proceso de preselección o de post selección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AD2C6B" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131B8005" w14:textId="15EF64B6" w:rsidR="006C741C" w:rsidRPr="00323C33" w:rsidRDefault="00BD04BB" w:rsidP="00323C33">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2C8DE1A2" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Estudio de Mercado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210AF35F" w14:textId="67A1C7FA" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="005A6D7C" w:rsidP="005B7683">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5A15D8BE" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El nivel del estudio de mercado depende del riesgo y del valor de los requisitos del proyecto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2735CA" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="00D11753">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1328E983" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47475BA7" w14:textId="00FED659" w:rsidR="006C741C" w:rsidRDefault="006C741C" w:rsidP="00D13331">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2392FD11" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividades de adquisición pequeñas o estándares (p. ej., compra de bienes de distribución general): limitar el estudio a la identificación de los proveedores que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">reúnen las condiciones y al establecimiento de un calendario de entrega y una lista de precios realistas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59032AAC" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6988FCD9" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividades de adquisición grandes y/o de alto riesgo: requieren una selección más amplia de proveedores y una comprensión más detallada del mercado. Realice un análisis exhaustivo del mercado de cinco áreas clave incluidas, entre otras: estructura del mercado, competencia, gestión de la cadena de suministro, bienes y servicios sustitutos, y valor del organismo como cliente.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4758EE0B" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B0F456" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1800"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Puede utilizarse cualquiera de las cinco áreas de análisis del mercado, según la información requerida:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549A6700" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426E4A16" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El análisis de la estructura del mercado proporciona información como la siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1CF4BA" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE54908" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2610"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cantidad de proveedores en el mercado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002F79FF" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2610"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3867E70E" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2610"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tamaño de los proveedores en términos de capacidad de producción y cuota de mercado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0517DF81" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE60A70" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2610"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Distribución geográfica de los proveedores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372B5BD5" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="156EB8A6" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2610"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nivel de concentración del mercado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AE699B" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65164D14" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2610"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si existe la integración horizontal o vertical de proveedores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2397D614" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FC80A1" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2610"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Identificación de líderes del mercado y seguidores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDF5F46" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="435708E0" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2610"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nivel de diferenciación de los productos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFC4A5E" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75BE05E9" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El análisis de la competencia proporciona información como la siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F5AEF6" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D45DBD4" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El grado de competencia de los proveedores, y si los proveedores buscan o no destacarse en la calidad, el precio, el servicio u otros aspectos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0EF9EE" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2535"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7596F5DA" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Barreras para la entrada al mercado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B629698" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50381C5C" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Barreras para la salida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A4D8C8" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="361D1E97" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ventaja competitiva de un proveedor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162B4799" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="156669AA" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tendencias de mercado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F05143" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="626A3B26" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Restricciones gubernamentales relevantes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206C0968" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB1A422" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El análisis de la cadena de suministro proporciona información como la siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F2A5E3" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD2C0EB" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Complejidad de las cadenas de suministro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433FCDD7" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2535"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C87C1D" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Estabilidad y vulnerabilidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034E1132" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2535"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F66888" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nivel de Unidad de otros proveedores para componentes clave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C15112D" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2535"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F40D380" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Aporte de cada miembro al producto final</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FE9B68" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="169CD0AE" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Métodos de entrega y transporte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FE6C45" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738C4A5C" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1530"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El análisis de bienes y servicios sustitutos proporciona información como la siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680DAD92" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC8A782" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disponibilidad actual de bienes y servicios que satisfacen las necesidades del usuario final</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCF0E86" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="456D24E3" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sustitutos en desarrollo que puedan modificar el mercado en el futuro </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072CFC33" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2340"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D3DAEF" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El análisis del valor del organismo como cliente proporciona información como la siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5182FBAF" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FE41E4" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuota del mercado del organismo como cliente y relevancia como operador</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D328F16" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A80EDD" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Atractivo del organismo como cliente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654F2640" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287B49A8" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1800"/>
-[...20 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Además de estas cinco áreas, otros factores, como consideraciones legales, políticas o económicas relevantes, también pueden formar parte del análisis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC574CB" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8A8859" w14:textId="67C1E15A" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="005B7683">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E1E6384" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Identificación de Proveedores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDC9BA4" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004BB082" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fuentes para la identificación de proveedores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BF1B1A" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287FB746" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Además del estudio del mercado, que ayudará en el proceso de identificación de proveedores, las unidades de negocio pueden utilizar otras fuentes internas y externas para identificar proveedores, incluidas las listas existentes de proveedores registrados y/o los identificados en el Portal Global para los Proveedores de la ONU (UNGM) y/o en seminarios de negocios, cuando corresponda; una manifestación de interés para bienes o servicios adquiridos comúnmente o a través de un proceso de preselección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A6BFD6" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6479F47B" w14:textId="02F96EDB" w:rsidR="006C741C" w:rsidRPr="00D13331" w:rsidRDefault="006C741C" w:rsidP="00D13331">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="061A528E" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1350"/>
-[...245 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Están disponibles los siguientes recursos: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADDD4F2" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B3F2D11" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...212 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2070" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Portal Global para los Proveedores de las Naciones Unidas (UNGM), una base de datos de proveedores disponible para todo el personal de adquisiciones de la ONU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B0C741" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...189 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2070" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unidad de Apoyo a las Adquisiciones, Dirección de Servicios de Gestión del PNUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D8FFFA" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...95 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2070" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>DACON (datos sobre consultores), una base de datos de empresas consultoras que mantienen el Banco Mundial y el Banco Interamericano de Desarrollo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E0DAF0" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...94 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2070" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Consultas con otras entidades de la ONU que compraron insumos similares</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3BD6BF" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...91 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2070" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thomas Register, un recurso integral en línea para empresas y productos fabricados en América del Norte </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BAA21A6" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-      <w:r w:rsidR="0023011A">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2070" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kompass</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00413B84">
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>System</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, una base de datos con más de 23 millones de referencias a productos y servicios de más de 1.8 millones de empresas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D9A2FC" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="7EEF408A" w14:textId="3812919E" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="00413B84" w:rsidP="006938B4">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2070" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Prosavvy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, una comunidad en línea de proveedores de servicios profesionales y de consultoría</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004E9AE8" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="3B8BEC03" w14:textId="3B69211F" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="00413B84" w:rsidP="006938B4">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publicaciones comerciales, directorios, catálogos de proveedores y revistas profesionales  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62996556" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="01EA0EED" w14:textId="34E54BF0" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="00F4270B" w:rsidP="006938B4">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Otros sitios web relacionados con la adquisición</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D170C8" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3060"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AE07708" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...14 lines deleted...]
-    <w:p w14:paraId="0B4B59CA" w14:textId="5B9F0C47" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="006938B4">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El UNGM, anteriormente conocido como la Base Común de Datos de Proveedores de las Naciones Unidas, es la principal base de datos de proveedores para 15 entidades de la ONU, incluido el PNUD. Ofrece información completa sobre proveedores, incluidos detalles de contacto y de empresas, información financiera, volumen de exportación, experiencia previa con la ONU, y productos y servicios registrados. Los sistemas mejorados de búsqueda permiten una mayor precisión en la identificación de proveedores apropiados según los productos, las áreas geográficas y el Sistema de Código Común de las Naciones Unidas, entre otras opciones. Las funciones incluyen sistemas de preselección y exportación de datos, además de un foro de debate. Una Lista de No Elegibilidad contiene proveedores sujetos a sanciones que afectan su elegibilidad. Para obtener más información, consulte el enlace de la Sección 7.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20434799" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501E7C51" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...14 lines deleted...]
-    <w:p w14:paraId="64C05CFF" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="00F4270B" w:rsidP="006938B4">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El registro de proveedores en el UNGM no es obligatorio; los contratos del PNUD pueden adjudicarse a proveedores no registrados. En cualquiera de los casos, cada Unidad de Negocio del PNUD es responsable de realizar una verificación de antecedentes apropiada, basada en requisitos de adquisición específicos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C94110F" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175F39EE" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...14 lines deleted...]
-    <w:p w14:paraId="42BC7F77" w14:textId="4B287ECC" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="00F4270B" w:rsidP="006938B4">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se recomienda a las oficinas que mantengan una lista de proveedores calificados que respondan a necesidades específicas. Al identificar proveedores, los oficiales de adquisiciones deben llevar cabo la diligencia debida para garantizar que el establecimiento de una relación comercial con un proveedor sea lo mejor para el PNUD. Un primer paso fundamental es verificar la existencia de un proveedor a través de una simple confirmación física de su domicilio registrado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3E0BE5" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565B1F04" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Anuncio de Oportunidades Comerciales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C1B998" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F9A73B" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...21 lines deleted...]
-    <w:p w14:paraId="5472C4CE" w14:textId="49AB59AC" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="00F4270B" w:rsidP="006938B4">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Anuncio se refiere a la distribución de información sobre próximas licitaciones a través de una solicitud de información, una convocatoria de manifestaciones de interés, un anuncio de preselección o un anuncio abierto para promover la competencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E913FF3" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054F377E" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="51F5051A" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="006938B4">
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Solicitud de información</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B108F46" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55555A9A" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...14 lines deleted...]
-    <w:p w14:paraId="3FD1905C" w14:textId="4D9C04D5" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="006938B4">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una solicitud de información es un método rentable para actualizar de manera continua la base de datos de proveedores de una oficina del PNUD y para ampliar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>el conocimiento de los mercados y las tecnologías existentes. Los comunicados escritos del proveedor proporcionan información sobre el perfil de la empresa, e información sobre productos, servicios, recursos, aptitudes y experiencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4681AE8C" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7811FA36" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expresión de interés </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B8E326" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23EF1A9F" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...287 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La convocatoria de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="001F2C6F" w:rsidRPr="00013275">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="0040094B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>expresión de interés</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> es un anuncio utilizado para evaluar el interés en una licitación futura para bienes, obras o servicios. Se solicita a los proveedores que manifiesten su interés y que brinden información sobre productos, servicios, recursos, aptitudes y experiencia antes de una fecha límite establecida. Este método puede utilizarse para actualizar de manera continua la base de datos de proveedores de una oficina del PNUD, en la que a través de la planificación de adquisiciones se pronosticaron requisitos futuros de bienes, servicios u obras civiles específicos. Se evalúa la información proporcionada por los proveedores interesados y, según la complejidad del requisito, esta información puede dar lugar a: (a) una lista extensa de proveedores que pueden someterse posteriormente a una revisión detallada de elegibilidad y calificación al momento de la licitación; o (b) si los documentos requeridos son muy específicos y detallados, una lista breve de proveedores considerados preseleccionados y, por lo tanto, invitados a presentar ofertas detalladas más adelante.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E87CBBC" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="00D13331" w:rsidRDefault="006C741C" w:rsidP="00D11753">
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="26DD1C3B" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2642466B" w14:textId="31C8D452" w:rsidR="006C741C" w:rsidRDefault="006C741C" w:rsidP="00323C33">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0B90CE71" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Preselección de proveedores </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0086137A" w14:textId="77777777" w:rsidR="00323C33" w:rsidRPr="00323C33" w:rsidRDefault="00323C33" w:rsidP="00323C33">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4D4C71B5" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B3107D" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>En particular para requisitos de adquisición complejos o de alto valor, una licitación puede limitarse solo a los proveedores que cumplen con criterios establecidos de capacidad y recursos, basados en un proceso de preselección.    El proceso de preselección está destinado a garantizar que los documentos de solicitud se extiendan solo a quienes cuentan con la capacidad y los recursos adecuados para proporcionar los bienes, ejecutar las obras civiles o prestar los servicios requeridos.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4B65EB" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="00D11753">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="588C35D2" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463F684F" w14:textId="0C6334FF" w:rsidR="006C741C" w:rsidRDefault="00D11753" w:rsidP="00242299">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="15F98BCA" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dado que el proceso de licitación estará limitado solo a los proveedores preseleccionados, es importante que los anuncios de preselección estén abiertos a una audiencia internacional; brinden una descripción breve de los bienes, las obras civiles y/o los servicios que deben adquirirse; definan los términos contractuales incluidos los Términos y Condiciones Generales correspondientes del PNUD; y especifiquen los requisitos de elegibilidad. Las oficinas del PNUD deben permitir un tiempo adecuado para que los posibles proveedores preparen solicitudes que cumplan con todos los requisitos exigidos para la actividad de adquisición específica. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599B1C0E" w14:textId="77777777" w:rsidR="00D11753" w:rsidRPr="00D11753" w:rsidRDefault="00D11753" w:rsidP="00D11753">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="21747756" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C12E581" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Se recomienda exigir documentos como documentación de registro, estados financieros auditados, pruebas de antecedentes, listas de clientes, informes anuales, catálogos, muestras o cualquier otra prueba tangible que establezca a los solicitantes como proveedores confiables.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541A466A" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="00D11753">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4BFB2F60" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0C2F38" w14:textId="179D544E" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="00242299">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7E554179" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Una vez que se haya conformado una lista de proveedores preseleccionados, las Unidades de negocio deben informar a los proveedores y solicitar la confirmación de su intención de presentar ofertas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BDC9BA" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3AF486" w14:textId="449E67B1" w:rsidR="006C741C" w:rsidRDefault="006C741C" w:rsidP="00323C33">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="36F0A755" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Anuncio abierto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BFCCD64" w14:textId="77777777" w:rsidR="00323C33" w:rsidRPr="00323C33" w:rsidRDefault="00323C33" w:rsidP="00323C33">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="49503BA6" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="260D2BFE" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Este método de selección de proveedores crea conocimiento en la comunidad empresarial sobre una oportunidad relacionada con un proyecto específico, y requiere la publicación en un medio apropiado (incluido, entre otros, el sitio web mundial del PNUD), en función de la naturaleza de la actividad de adquisición. En un proceso de licitación competitiva abierta, no habrá empresas preseleccionadas; por lo tanto, todos los proveedores que desean participar en el proceso están invitados a hacerlo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E30622F" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="00D11753">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="625D7D32" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2133AEDF" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="00D92226">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3798E3C5" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los anuncios para un proceso competitivo abierto por lo general dan lugar a un proceso de evaluación más amplio debido a la gran cantidad de ofertas recibidas, pero tienen la ventaja de proporcionar una mayor competencia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C855FC" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="00D11753">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7F66D906" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E978E7E" w14:textId="34A5EBF5" w:rsidR="006C741C" w:rsidRPr="00D11753" w:rsidRDefault="00D11753" w:rsidP="00D13331">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="27A0C0EE" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Evaluación de Proveedores</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774271D4" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="00D11753">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5D1626C7" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26778002" w14:textId="77777777" w:rsidR="00245FBD" w:rsidRDefault="006C741C" w:rsidP="005B7683">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="35DA829A" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Para que los proveedores reúnan los requisitos para presentar una oferta y para que se les adjudique potencialmente un contrato, deben demostrar, y en ciertos casos certificar, que pueden cumplir con los siguientes criterios: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B15CE19" w14:textId="5176A01F" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="00245FBD">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1AD10D6A" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5769BCB7" w14:textId="49ED66E1" w:rsidR="00245FBD" w:rsidRDefault="006C741C" w:rsidP="00245FBD">
+    <w:p w14:paraId="60FC4936" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Tener la capacidad técnica para cumplir de manera satisfactoria con los requisitos de adquisición</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE9A578" w14:textId="77777777" w:rsidR="00245FBD" w:rsidRPr="00245FBD" w:rsidRDefault="00245FBD" w:rsidP="00245FBD">
+    <w:p w14:paraId="4991952D" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="663B3909" w14:textId="1873ED86" w:rsidR="006938B4" w:rsidRDefault="006C741C" w:rsidP="00245FBD">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7114C326" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Tener recursos financieros adecuados para ejecutar el contrato o la capacidad para obtenerlos según lo demostrado por los estados financieros auditados para todos los años de operación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316B703E" w14:textId="77777777" w:rsidR="006938B4" w:rsidRPr="006938B4" w:rsidRDefault="006938B4" w:rsidP="006938B4">
-[...10 lines deleted...]
-    <w:p w14:paraId="0898DB8C" w14:textId="3969C02F" w:rsidR="006C741C" w:rsidRDefault="006C741C" w:rsidP="006938B4">
+    <w:p w14:paraId="448F86E9" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51376718" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Tener materiales y otros recursos no financieros suficientes para cumplir con todos los compromisos comerciales existentes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676C8947" w14:textId="77777777" w:rsidR="006938B4" w:rsidRPr="006938B4" w:rsidRDefault="006938B4" w:rsidP="006938B4">
-[...10 lines deleted...]
-    <w:p w14:paraId="6B2B311F" w14:textId="4A4ECA98" w:rsidR="006C741C" w:rsidRDefault="006C741C" w:rsidP="006938B4">
+    <w:p w14:paraId="557AE460" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66981CDA" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Ser capaces de cumplir de manera completa y efectiva con los Términos y Condiciones Generales del PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDF5840" w14:textId="77777777" w:rsidR="006938B4" w:rsidRPr="006938B4" w:rsidRDefault="006938B4" w:rsidP="006938B4">
-[...10 lines deleted...]
-    <w:p w14:paraId="730852FE" w14:textId="01904E57" w:rsidR="006C741C" w:rsidRDefault="006C741C" w:rsidP="006938B4">
+    <w:p w14:paraId="7497B933" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA8C9D7" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tener las instalaciones, la experiencia, los controles contables y operativos, los seguros y las habilidades técnicas necesarias (incluidos, según se requiera, para control de calidad, control de propiedades y producción, y/o normas y programas de seguridad correspondientes para los bienes producidos o los servicios prestados) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0E7287" w14:textId="77777777" w:rsidR="006938B4" w:rsidRPr="006938B4" w:rsidRDefault="006938B4" w:rsidP="006938B4">
-[...10 lines deleted...]
-    <w:p w14:paraId="2164C74C" w14:textId="1819FEEE" w:rsidR="006C741C" w:rsidRDefault="006C741C" w:rsidP="006938B4">
+    <w:p w14:paraId="1554481A" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5EBED2" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Tener antecedentes de desempeño satisfactorio con clientes anteriores, lo que posiblemente incluye al PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBDE082" w14:textId="77777777" w:rsidR="006938B4" w:rsidRPr="006938B4" w:rsidRDefault="006938B4" w:rsidP="006938B4">
-[...10 lines deleted...]
-    <w:p w14:paraId="323E6D2D" w14:textId="6E6FF893" w:rsidR="006C741C" w:rsidRDefault="006C741C" w:rsidP="006938B4">
+    <w:p w14:paraId="16CB7308" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1608AD3C" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="1FEF2487" w14:textId="3EC8E6A8" w:rsidR="006C741C" w:rsidRDefault="00B52C7D" w:rsidP="006938B4">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Tener una excelente calificación crediticia demostrada por agencias de informes acreditadas (p. ej., Dunn and Bradstreet, Moody’s Investor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) en informes sobre las instalaciones de producción y el estado financiero y de gestión de la empresa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EA9A88" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74373509" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Cumplir con las normas de calidad nacionales o internacionales para el producto ofrecido, o poder brindar pruebas de la aceptación nacional e internacional de sus servicios</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CFB2FF" w14:textId="77777777" w:rsidR="006938B4" w:rsidRPr="006938B4" w:rsidRDefault="006938B4" w:rsidP="006938B4">
-[...10 lines deleted...]
-    <w:p w14:paraId="5646B40A" w14:textId="70344793" w:rsidR="006C741C" w:rsidRPr="006938B4" w:rsidRDefault="006C741C" w:rsidP="006938B4">
+    <w:p w14:paraId="04FA8E1D" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B2A9B1F" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Cumplir con las prácticas de sostenibilidad ambiental, según lo demostrado mediante certificaciones (p. ej., certificación ISO 14000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7175BF44" w14:textId="7E1A0841" w:rsidR="006C741C" w:rsidRPr="00D11753" w:rsidRDefault="006C741C" w:rsidP="00D13331">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4C8DAAA9" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Elegibilidad de los Proveedores</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D379986" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="00D11753">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="71D8EA49" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF0B21E" w14:textId="085F323C" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="005B7683">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29A0EB02" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se supone que un proveedor es elegible a menos que esté en la Lista de No Elegibilidad administrada por el UNGM, en virtud de las sanciones impuestas por el PNUD u otra entidad participante de la ONU, y las sanciones no hayan sido revisadas o revocadas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D558B81" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="006C741C">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1D646234" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D5CB4D" w14:textId="581CE578" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="005B7683">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2F181A64" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando el proveedor sea un consorcio, o un grupo de empresas o una empresa matriz, todos sus miembros o subsidiarias deben cumplir con este requisito. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB52738" w14:textId="77777777" w:rsidR="00D11753" w:rsidRDefault="00D11753" w:rsidP="00D11753">
-[...19 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="4AB93C54" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F4C3FBA" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Listas de Proveedores Elegibles </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC93604" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="00D11753">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6B359AE9" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052A0036" w14:textId="6E1CD58D" w:rsidR="006C741C" w:rsidRDefault="00B52C7D" w:rsidP="005B7683">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0284BC68" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...43 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Puede resultar eficiente para las oficinas o las Unidades de negocio mantener una lista de proveedores elegibles. Pueden utilizarse las listas de las oficinas del UNGM y del PNUD para seleccionar a proveedores locales e internacionales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393C9AA7" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6505CD56" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Evaluación de Desempeño</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DF30B1" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="00D11753">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2AA356D4" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225BBBD6" w14:textId="7AF09B55" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="005B7683">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5746BCC9" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El desempeño de los proveedores debe evaluarse en forma continua, y el desempeño deficiente debe informarse al UNGM o registrarse en los sistemas de información de las listas existentes del PNUD, según corresponda. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3441C9CC" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="00D11753">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4FC54695" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE774C5" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="005B7683">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E319A9E" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los criterios de evaluación deben incluir, entre otros, los siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C77855A" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="00D11753">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="30058D18" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1043BB18" w14:textId="5DE2EE9F" w:rsidR="006C741C" w:rsidRDefault="006C741C" w:rsidP="006938B4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6002A88F" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Calidad de los bienes y los servicios</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A644393" w14:textId="77777777" w:rsidR="006938B4" w:rsidRPr="00323C33" w:rsidRDefault="006938B4" w:rsidP="006938B4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="610963CB" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40464786" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Cumplimiento con tiempos y plazos de entrega</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23813D57" w14:textId="77777777" w:rsidR="006938B4" w:rsidRPr="006938B4" w:rsidRDefault="006938B4" w:rsidP="006938B4">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6332C548" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC740AF" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Prestación de servicio posventa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1DA0E9" w14:textId="77777777" w:rsidR="006938B4" w:rsidRPr="006938B4" w:rsidRDefault="006938B4" w:rsidP="006938B4">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="50095822" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1186F309" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Precisión de la documentación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E196B33" w14:textId="77777777" w:rsidR="006938B4" w:rsidRPr="006938B4" w:rsidRDefault="006938B4" w:rsidP="006938B4">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="01265C37" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37AC6972" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Cooperación general y velocidad de respuesta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1366E16C" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="00D11753">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6C560E7B" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE29D03" w14:textId="77777777" w:rsidR="006C741C" w:rsidRPr="000F5E39" w:rsidRDefault="006C741C" w:rsidP="005B7683">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3C7688B5" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="37AD0299" w14:textId="2E503CBE" w:rsidR="006C741C" w:rsidRPr="00DB7D37" w:rsidRDefault="006C741C" w:rsidP="00DB7D37">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluar la prestación de servicios puede ser complicado, y requiere identificar indicadores clave de desempeño que sean significativos y mensurables. Para obtener más información sobre el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>desarrollo de criterios específicos de evaluación y la supervisión del desempeño, consulte el capítulo titulado Gestión de Contratos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6763B1" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="08288753" w14:textId="15DC2231" w:rsidR="00DB7D37" w:rsidRPr="00DB7D37" w:rsidRDefault="00DB7D37" w:rsidP="00DB7D37">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B685245" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="422B6089" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="00C26DC6" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15233433" w14:textId="77777777" w:rsidR="0040094B" w:rsidRPr="00C26DC6" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633C401A" w14:textId="16B49BA9" w:rsidR="0040094B" w:rsidRPr="0040094B" w:rsidRDefault="0040094B" w:rsidP="0040094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...12 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006C741C" w:rsidRPr="000F5E39">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w14:paraId="14AB8A4B" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00DC63DD">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1806" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="320A5F36" w14:textId="77777777" w:rsidR="00F217E1" w:rsidRDefault="00F217E1" w:rsidP="00123423">
+    <w:p w14:paraId="6EDD83B9" w14:textId="77777777" w:rsidR="00CD4192" w:rsidRDefault="00CD4192" w:rsidP="0040094B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EF8B2FF" w14:textId="77777777" w:rsidR="00F217E1" w:rsidRDefault="00F217E1" w:rsidP="00123423">
+    <w:p w14:paraId="52C20EC7" w14:textId="77777777" w:rsidR="00CD4192" w:rsidRDefault="00CD4192" w:rsidP="0040094B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="4C21D84D" w14:textId="77777777" w:rsidR="008941DC" w:rsidRDefault="008941DC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40665C86" w14:textId="085E5790" w:rsidR="0040094B" w:rsidRPr="00DC63DD" w:rsidRDefault="0040094B" w:rsidP="001D677F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...11 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0023011A">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0023011A">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve"> Fecha de entrada en vigor:</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00C223DD">
-      <w:t>27/07/2016</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor:27/07/2016</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
-    <w:r w:rsidR="0087415C">
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="0087415C">
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> Versión n.°: </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DC63DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1648425417"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{556B84AE-3DF8-4903-ACE6-F7592914E222}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="0087415C">
+        <w:r w:rsidRPr="00DC63DD">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B165460" w14:textId="77777777" w:rsidR="00F217E1" w:rsidRDefault="00F217E1" w:rsidP="00123423">
+    <w:p w14:paraId="4B3D9D3C" w14:textId="77777777" w:rsidR="00CD4192" w:rsidRDefault="00CD4192" w:rsidP="0040094B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C72734A" w14:textId="77777777" w:rsidR="00F217E1" w:rsidRDefault="00F217E1" w:rsidP="00123423">
+    <w:p w14:paraId="62396B0B" w14:textId="77777777" w:rsidR="00CD4192" w:rsidRDefault="00CD4192" w:rsidP="0040094B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="6767EE32" w14:textId="6C03CF4C" w:rsidR="00876C19" w:rsidRDefault="008941DC" w:rsidP="00876C19">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5368875B" w14:textId="58BA9120" w:rsidR="0040094B" w:rsidRDefault="0040094B" w:rsidP="00876C19">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69347491" wp14:editId="1C68D67D">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="434558E1" wp14:editId="48E731C5">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-38100</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1051619600" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="15579"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="593090"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="008D422F"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF166EB8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4087,164 +6242,51 @@
     <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="096C1BB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80D01042"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2430" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4313,169 +6355,51 @@
     <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...117 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09860229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC061820"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2535" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4544,68 +6468,644 @@
     <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19CF46D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0324DDA6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6930" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7650" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8370" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9090" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A653E45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="377AA410"/>
+    <w:lvl w:ilvl="0" w:tplc="041C001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2408089B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0096D6DE"/>
+    <w:lvl w:ilvl="0" w:tplc="041C001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="355B1490"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B1021E2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041C001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E9763C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="91B8A4C0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FBB33F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E640D806"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041C0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44787DC0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CF6888C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4693,285 +7193,140 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...118 lines deleted...]
-    <w:nsid w:val="19CF46D4"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45F0562F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0324DDA6"/>
-    <w:lvl w:ilvl="0" w:tplc="04090019">
+    <w:tmpl w:val="18EEDB12"/>
+    <w:lvl w:ilvl="0" w:tplc="041C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3330" w:hanging="360"/>
-[...99 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041C0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3510" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5670" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7110" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7830" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A653E45"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E0555C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="377AA410"/>
+    <w:tmpl w:val="69A8C5AE"/>
     <w:lvl w:ilvl="0" w:tplc="041C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5013,1229 +7368,345 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C634215"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FBF06D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="410499B6"/>
-    <w:lvl w:ilvl="0" w:tplc="2386233C">
+    <w:tmpl w:val="7F56762A"/>
+    <w:lvl w:ilvl="0" w:tplc="041C001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D641741"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7778A3BC"/>
+    <w:lvl w:ilvl="0" w:tplc="041C0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A9A0CAF4">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2535" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041C0003" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041C0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="041C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041C0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="041C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041C0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041C0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041C0001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63B13A23"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DAE8B232"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...116 lines deleted...]
-      </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2700" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3420" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4140" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4860" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5580" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6300" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7020" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7740" w:hanging="180"/>
-[...231 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B491126"/>
-[...623 lines deleted...]
-    <w:nsid w:val="44787DC0"/>
+    <w:nsid w:val="699A747D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CF6888C6"/>
+    <w:tmpl w:val="C0F8683A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -6337,1974 +7808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...1922 lines deleted...]
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71051706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F59609A8"/>
     <w:lvl w:ilvl="0" w:tplc="041C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8346,599 +7894,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...547 lines deleted...]
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EE85087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07EC2F30"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2535" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -9007,346 +8007,192 @@
     <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1499732014">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="1" w16cid:durableId="1065371438">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="644088794">
+  <w:num w:numId="2" w16cid:durableId="1597328874">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="451557124">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2076732585">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1451508381">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="5" w16cid:durableId="345601782">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="855466187">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="6" w16cid:durableId="1730304781">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="614753139">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="7" w16cid:durableId="1993942158">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2089577602">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="8" w16cid:durableId="115685902">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1571575883">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="9" w16cid:durableId="1195539188">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="915817906">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="10" w16cid:durableId="1709451395">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="474687268">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="11" w16cid:durableId="121507935">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="276065906">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="12" w16cid:durableId="70347055">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="189883232">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="13" w16cid:durableId="516965975">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="329648793">
+  <w:num w:numId="14" w16cid:durableId="1055545189">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1879393126">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2122142221">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1278101767">
-[...86 lines deleted...]
-  <w:num w:numId="42" w16cid:durableId="1879393126">
+  <w:num w:numId="17" w16cid:durableId="21787984">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="2122142221">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="18" w16cid:durableId="1462190432">
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006C741C"/>
-[...86 lines deleted...]
-    <w:rsid w:val="00FE7AFF"/>
+    <w:rsidRoot w:val="0040094B"/>
+    <w:rsid w:val="00307A6E"/>
+    <w:rsid w:val="0040094B"/>
+    <w:rsid w:val="0060461A"/>
+    <w:rsid w:val="00856AA6"/>
+    <w:rsid w:val="009B3693"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C70286"/>
+    <w:rsid w:val="00CD4192"/>
+    <w:rsid w:val="00D2523C"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DC63DD"/>
+    <w:rsid w:val="00FF586F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="77BD857E"/>
+  <w14:docId w14:val="0B4CBCCB"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{557CD8CA-D19E-4F14-B348-FC9F151AD9F3}"/>
+  <w15:docId w15:val="{2B719A12-E1BC-4718-9233-A6846011AC5E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9688,3641 +8534,811 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0040094B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0040094B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="0040094B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="006C741C"/>
+    <w:qFormat/>
+    <w:rsid w:val="0040094B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
     <w:rPr>
-      <w:strike w:val="0"/>
-[...3 lines deleted...]
-      <w:effect w:val="none"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ms-rtefontface-5">
-    <w:name w:val="ms-rtefontface-5"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="006C741C"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0040094B"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ms-rtefontsize-21">
-[...2 lines deleted...]
-    <w:rsid w:val="006C741C"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0040094B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ms-rtefontface-51">
-[...2 lines deleted...]
-    <w:rsid w:val="006C741C"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0040094B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-[...2 lines deleted...]
-    <w:uiPriority w:val="20"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C741C"/>
+    <w:rsid w:val="0040094B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...49 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F66178"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00F66178"/>
+    <w:qFormat/>
+    <w:rsid w:val="0040094B"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...3273 lines deleted...]
-      <w:szCs w:val="3276"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0040094B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0040094B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0040094B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0040094B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0040094B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0040094B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0040094B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0040094B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0040094B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0040094B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0040094B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0040094B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0040094B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0040094B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0040094B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0040094B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0040094B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0040094B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0040094B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0040094B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0040094B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0040094B"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0040094B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0040094B"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E1792E"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0040094B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/5121" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -13429,744 +9445,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>2277</Words>
-  <Characters>12983</Characters>
+  <Characters>12984</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>108</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15230</CharactersWithSpaces>
+  <CharactersWithSpaces>15231</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Flora Aller</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...75 lines deleted...]
-</file>