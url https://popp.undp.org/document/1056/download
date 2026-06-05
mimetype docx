--- v0 (2025-12-27)
+++ v1 (2026-06-05)
@@ -1,5023 +1,5691 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5EDF9A9A" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="31F94AE4" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Sourcing and Market Research </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433AF12B" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="005B7683" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="43BAEC23" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Description"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="005B7683">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Inclusive sourcing for procurement is essential to effective competition as well as fairness, integrity and transparency.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4742D5B0" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...10 lines deleted...]
-    <w:p w14:paraId="6A0C9D52" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
+    <w:p w14:paraId="7501D659" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62891A27" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The following are key components:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00FC5192" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
+    <w:p w14:paraId="40BD33E4" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2610"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD20E66" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="357C96FB" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Define the sourcing method</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177F6063" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00D13331" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="07B8FD45" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA16240" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5ED8EAA0" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Conduct market research</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2642F224" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00245FBD" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="42ADDC8F" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F32B06" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Identify suppliers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C64D2F" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="038BF346" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...27 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Appraise and manage suppliers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0066D3" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Procedures"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="392F1574" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00323C33" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="49756E70" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sourcing and Market Research</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391AAAF6" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Before starting any activities, it is important to have a clear understanding of sourcing objectives. Questions that may require consideration include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F83FE6" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="4F1D64E6" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B83B37" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="35B4BAF9" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Is the sourcing for a stand-alone procurement activity?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C46C98" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00D13331" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7175C01D" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D581AAF" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Do we want to establish a framework agreement (also called a long-term agreement)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6414C31A" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="006938B4" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4804990B" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7370234B" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Do we need to identify global, regional or local suppliers?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3006EE75" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14F6BBE0" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Are we dealing with a worldwide or regional market? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72CD3A57" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="006938B4" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="58922AC9" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A803383" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the budgeted amount for the goods, works or services? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5BC0FA" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="006938B4" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="23452845" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F26A653" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the risk associated with the proposed procurement action? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68058A55" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="006938B4" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="78C78E06" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AA06E26" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Is prequalification the most suitable approach?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795D97BA" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="17AE65EC" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1692BB4D" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1888D877" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...40 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Setting clear objectives is strongly recommended to identify the level of market analysis and the approach to identification of a supplier, including whether it is more suitable to pursue a prequalification or post-qualification process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E51CE1" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9A0550" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00323C33" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7491C0CC" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Market Research</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169E42E1" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The level of market research depends on the risk and value of project requirements:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1802F856" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="50787373" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FDC964" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="37F1E815" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Small or standard procurement activities (e.g., purchasing off-the-shelf goods): limit research to identifying eligible suppliers and establishing a realistic delivery schedule and price list </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56613748" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A92B433" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Large and/or high-risk procurement activities: requires broader sourcing and more detailed market understanding. Conduct a thorough market analysis of five key areas including, but not limited to: market structure, competition, supply chain management, substitute goods and services, and agency value as a customer.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1768ED62" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="1917E9B6" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F677A48" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="456DB525" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Each of the five areas of market analysis can be used, depending on information required:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FCAE00B" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="1CCB37F7" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1501CF34" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00D13331" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3B2ECB4F" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1350"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000F5E39">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Market structure analysis provides information such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0176C321" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="0D3A619B" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4428762C" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="13BF2ADD" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2610"/>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Number of suppliers in the market</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DC1290" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2610"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40C0F395" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2610"/>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Size of suppliers in terms of production capacity and market share</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454D69BB" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45DDF32A" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2610"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Geographical distribution of suppliers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC66FFE" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC34607" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2610"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Level of market concentration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E245B50" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="006938B4" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="576263F7" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A1EA5F" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2610"/>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Whether horizontal or vertical integration of suppliers exists</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A93115" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FCC9BC4" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2610"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Identification of market leaders and followers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D31BBA3" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="006938B4" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="57807D54" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7754E929" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2610"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Level of product differentiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E26163" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0F81CE72" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D9AB55" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1350"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000F5E39">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Competition analysis provides information such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C9156E" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="168E8D09" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42480629" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="75C54BBD" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="32"/>
-[...42 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The degree of supplier competition, and whether or not suppliers seek to excel in quality, price, service or other aspect(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF78EB8" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2535"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302AE277" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="32"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Barriers to market entry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05786F2D" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="006938B4" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="783EBCDA" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19DFFE4B" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="32"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Exit barriers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5976707B" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="006938B4" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="412B49E7" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34BF07C6" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="32"/>
-[...35 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Competitive advantage of a supplier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F99FD24" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7191091E" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="32"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Market trends</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC38F24" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="006938B4" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6417C932" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F8E6265" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="32"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Relevant government restrictions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCCF0F1" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="1461B7BA" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D443421" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="03D217F1" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F5E39">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Supply chain analysis provides information such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C90A303" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="2DED22F6" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CA9FCD" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7D6309DC" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Complexity of supply chains</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F61631A" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00D13331" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5B7E3C99" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2535"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14E7A734" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Stability and vulnerability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E88B491" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00D13331" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="160645C4" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2535"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09AF3BCF" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Level of dependency on other suppliers for key components</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2296323E" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2535"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77123748" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
-[...12 lines deleted...]
-        </w:rPr>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Each member’s contribution to the end product</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6BC9C1" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="006938B4" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="10DFBF4B" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72BA56B7" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Delivery and transportation methods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7EC355" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="719DACB4" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06188493" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00882FDB" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="48F769E7" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1530"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000F5E39">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Substitute goods and services analysis provides information such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A2B611" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="56A6AE24" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2FB2FE" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="53737225" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2520"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Current availability of goods and services that meet the needs of the end user</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F2AE31" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00D13331" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0EEED1D5" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2520"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF48A6E" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2520"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Substitutes under development that may alter the future market </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C021277" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
+    <w:p w14:paraId="126F84B1" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2340"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568B389E" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00882FDB" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5B422EF9" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000F5E39">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Analysis of agency value as a customer provides information such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3607F9FD" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="1510FAE6" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0E2AA9" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4776075F" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2520"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agency market share as a customer, and relevancy as a player</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198787BD" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00D13331" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="16059BBC" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2520"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70343510" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2520"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Attractiveness of the agency as a customer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640530F8" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="1DE4A8BE" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36348E02" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00882FDB" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="682A334C" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In addition to these five areas, other factors, such as relevant legal, political or economic considerations, may also be part of the analysis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1938BC7E" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00242299" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="35FEE63E" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A3F87A" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00D11753" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0ED3A720" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Identification of Suppliers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BF3EDB" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BDB354C" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...32 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sources for supplier identification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73986100" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1484C057" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="37CE2646" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...76 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Apart from market research, which will help in the supplier identification process, business units can use other internal and external sources to identify suppliers, including existing lists of registered suppliers, and/or those identified through in the UN Global Marketplace (UNGM) and/or business seminars, where applicable; an expression of interest for commonly procured goods or services or through a prequalification process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9F2D35" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243B9740" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="47964C08" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The following resources are available: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2637B6" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00323C33" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...10 lines deleted...]
-    <w:p w14:paraId="5E340334" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="00000000" w:rsidP="008F2747">
+    <w:p w14:paraId="6BEF9975" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61DF1370" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
-[...4 lines deleted...]
-        </w:tabs>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="008F2747" w:rsidRPr="000F5E39">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00483F3B">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>United Nations Global Marketplace</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008F2747" w:rsidRPr="000F5E39">
-[...18 lines deleted...]
-    <w:p w14:paraId="0C6BC3AD" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (UNGM), a supplier database available to all UN procurement personnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F9AC4B" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
-[...4 lines deleted...]
-        </w:tabs>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procurement Support Unit, Bureau for Management Services at UNDP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3E78E6" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="00000000" w:rsidP="008F2747">
+    <w:p w14:paraId="165395B6" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
-[...4 lines deleted...]
-        </w:tabs>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="008F2747" w:rsidRPr="000F5E39">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00483F3B">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>DACON</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008F2747" w:rsidRPr="000F5E39">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Data on Consultants), a database of consulting companies maintained by the World Bank and the Inter-American Development Bank</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B0DA1D" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
+    <w:p w14:paraId="1FA32024" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
-[...4 lines deleted...]
-        </w:tabs>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Consultations with other UN entities that have purchased similar inputs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAC33C0" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="00000000" w:rsidP="008F2747">
+    <w:p w14:paraId="5014C152" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
-[...4 lines deleted...]
-        </w:tabs>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="008F2747" w:rsidRPr="000F5E39">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00483F3B">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Thomas Register</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008F2747" w:rsidRPr="000F5E39">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, a comprehensive online resource for companies and products manufactured in North America </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3849FC7B" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="00000000" w:rsidP="008F2747">
+    <w:p w14:paraId="47494220" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
-[...4 lines deleted...]
-        </w:tabs>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="008F2747" w:rsidRPr="000F5E39">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00483F3B">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Kompass System</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008F2747" w:rsidRPr="000F5E39">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, a database with more than 23 million references to the products and services of over 1.8 million companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0967D4B7" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="00000000" w:rsidP="008F2747">
+    <w:p w14:paraId="607AAF92" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
-[...4 lines deleted...]
-        </w:tabs>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="008F2747" w:rsidRPr="000F5E39">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00483F3B">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Prosavvy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008F2747" w:rsidRPr="000F5E39">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, an online community of consulting and professional service providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5819FD" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00476B71" w:rsidRDefault="008F2747" w:rsidP="008F2747">
+    <w:p w14:paraId="5DAE6E19" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
-[...4 lines deleted...]
-        </w:tabs>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="21E9F0E1" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Trade publications, directories, supplier catalogues and professional journals  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C28ACE" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
-[...4 lines deleted...]
-        </w:tabs>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Other procurement-related websites</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CAA5DB" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
+    <w:p w14:paraId="4D53AC85" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3060"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0E4030" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...88 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The UNGM, formerly known as the United Nations Common Supply Database, is the main supplier database for 15 UN entities, including UNDP. It offers comprehensive supplier information, including contact and company details, financial information, export volume, previous UN experience, and registered products and services. Improved search facilities allow for greater accuracy in identifying appropriate suppliers based on products, geographical areas and the United Nations Common Code System, among other options. Features include shortlisting and data export facilities, as well as a discussion forum. An Ineligibility List contains suppliers subject to sanctions that affect their eligibility. For further information, see link Section 7.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C12B0F" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380EB878" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="449DAC13" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...46 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Supplier registration with the UNGM is not mandatory; UNDP contracts may be awarded to non-registered suppliers. In either case, each UNDP business unit is responsible for conducting a proper background check based on specific procurement requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDF35A2" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300AE761" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="611974CC" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...76 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Offices are encouraged to maintain a roster of qualified suppliers to accommodate specific needs. When identifying suppliers, procurement officers must undertake due diligence to ensure that establishing a business relationship with a supplier would be in the best interest of UNDP. A crucial first step is verifying a supplier’s existence through a simple physical confirmation of their registered address. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A29425" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223F6D68" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00D11753" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="001A27B6" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Advertisement for Business Opportunities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7654F00A" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="0672238C" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3389B7DB" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="63CA6EB3" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Advertisement refers to the dissemination of upcoming solicitation information through a request for information, call for expression of interest, prequalification announcement or open announcement to encourage competition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455F08BA" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00D13331" w:rsidRDefault="008F2747" w:rsidP="008F2747">
+    <w:p w14:paraId="6805C41E" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DE9BF0" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4041ACF5" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Request for information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C113442" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00323C33" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="329508B9" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A7C7342" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
-[...47 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A request for information is a cost-effective method to continually update a UNDP office’s supplier database and to deepen understanding of markets and existing technologies. Written communications by the supplier provide the company profile, and information about products, services, resources, qualifications and experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335E5A7B" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C9EA7B" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="45C200AB" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Expression of interest </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18356B0B" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00323C33" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3EA06DBF" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B9F191F" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The call for an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00465E7C">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00483F3B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>expression of interest</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000F5E39">
-[...55 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a notice used to assess interest in an upcoming solicitation for goods, works or services. Suppliers are requested to express interest and provide information about products, services, resources, qualifications and experience before a fixed deadline. This method may be used to continually update a UNDP office’s supplier database, where procurement planning has forecasted future requirements of specific goods, services or civil works. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">qualification at the time of solicitation; or (b) if the required documents are very specific and detailed, a shortlist of </w:t>
-[...21 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:t>Information provided by interested suppliers is assessed, and depending on the complexity of the requirement, may lead to either of the following: (a) a long list of suppliers that may be further subjected to detailed review of eligibility and qualification at the time of solicitation; or (b) if the required documents are very specific and detailed, a shortlist of suppliers considered prequalified and therefore invited to submit detailed offers at a later time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119380D9" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B88C21C" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="62C2BC5A" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prequalification of suppliers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C0B963" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7394EBFF" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Particularly for high value or complex procurement requirements, a solicitation may be limited only to suppliers who meet established criteria for capacity and resources, based on a prequalification process.    The prequalification process aims to ensure that solicitation documents are extended only to those with adequate capacity and resources to provide the requisite goods, services or perform civil works.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332E7818" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C1FE46" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Because the solicitation process will be limited to only the prequalified suppliers, it is important that prequalification announcements should be opened to an international audience; provide a brief description of the goods, civil works and/or services to be procured; outline contract terms including applicable UNDP General Terms and Conditions; and specify eligibility requirements. UNDP offices must allow adequate time for potential suppliers to prepare responsive applications for the specific procurement activity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654476D4" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E8F9416" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>It is advisable to require documents such as registration paperwork, audited financial statements, evidence of a track record, lists of clients, annual reports, catalogues, samples or any other tangible evidence that would establish applicants as reliable suppliers.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3530C724" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B547DEE" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once a list of pre-qualified suppliers has been compiled, business units must inform the suppliers and request confirmation of their intention to submit offers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636FE2BC" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565A26E1" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Open announcement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9264BF" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A2FD984" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
-[...40 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This sourcing method creates awareness in the business community of an opportunity related to a specific project, and requires advertisement in an appropriate medium (including, but not limited to, the UNDP global website) depending on the nature of the procurement activity. In an open competitive bidding process, there will be no shortlisted companies; consequently, all suppliers wishing to participate in the process are invited to do so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B86689" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF68D2E" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1542577C" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
-[...59 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advertisements for an open competitive process often result in a more extensive evaluation process due to the large number of offers received, but they have the advantage of providing broader competition. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D22EEFD" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30372991" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appraising Suppliers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F42685B" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41AA4C3E" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
-[...40 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In order for suppliers to be qualified to submit an offer and potentially be awarded a contract, they must demonstrate, and in certain cases certify, that they can meet the following criteria: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3BB08E" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0DDF6B" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="35F0FCBF" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
-[...52 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Have the technical capability to satisfactorily meet procurement requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791CF7F6" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67618AA1" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Have adequate financial resources to perform the contract or the ability to obtain  them as evidenced by audited financial statements for completed years of operation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241042D8" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EE111B7" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Have sufficient materials and other non-financial resources to meet all existing commercial commitments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B716AA1" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09147177" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Be able to comply fully and effectively with UNDP General Terms and Conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7051A6F0" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077E34AF" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Have the necessary facilities, experience, accounting and operational controls, insurance and technical skills (including, as needed, for quality control, property and production control, and/or standards and safety programmes applicable to goods produced or services performed) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB7DBD8" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B799EC6" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Have a record of satisfactory performance with previous clients, possibly including UNDP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CCD957" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04BA960E" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Have an excellent credit rating evidenced by reputable reporting agencies (e.g., Dunn and Bradstreet, Moody’s Investor Services) in reports on the company’s production facilities, and financial and management status </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051B5A73" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0569AC92" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Are compliant with national or international quality standards for the product offered, or can provide evidence of national and international acceptance of their services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420E18C2" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D89B66" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adhere to environmental sustainability practices evidenced by certifications (e.g., ISO 14000 Certification)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A94CBC0" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="00E54CBA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DCE787C" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Eligibility of Suppliers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F1247B" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B79F733" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4211710E" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A supplier is presumed to be eligible unless it is on the Ineligibility List administered by UNGM, by virtue of sanctions imposed by UNDP or another participating UN entity, and the sanctions have not been revised or revoked. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322AEEEB" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341C7621" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When the supplier is a consortium, or a holding or parent company, all of its members or subsidiaries must meet this requirement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EC91C7" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F89F65D" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F40BF3F" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DF37989" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A14534" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rosters of Eligible Suppliers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE8A16D" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50859BA7" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Offices or business units may find it efficient to maintain a roster of eligible suppliers. Both UNGM and UNDP office rosters can be used to source local and international suppliers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B13354" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="190AF94E" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Performance Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550AEC5E" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1AB37C" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
-[...52 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Performance of suppliers should be evaluated on an ongoing basis, and poor performance reported to UNGM or recorded in existing UNDP roster information systems as applicable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E644DA6" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1CE6E0" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4903BC96" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
-[...28 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Evaluation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> criteria should include but not be limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6693D2" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4737A0C2" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="00D11753" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...36 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="0D41A427" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quality of goods and services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A431CDF" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB77365" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compliance with delivery times and deadlines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D2E878" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="712D2A51" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>After sales service provided</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBD66D3" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="391EA12B" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accuracy of documentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6719B37A" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60074CC0" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>General cooperation and speed in response</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13183E24" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD26C00" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="24149D22" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
-[...43 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Evaluating service performance can be complicated and requires identifying meaningful and measurable key performance indicators. For more information on developing specific evaluation criteria and monitoring performance, see the chapter entitled Contract Management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DCE1B7" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09299703" w14:textId="77777777" w:rsidR="008F2747" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...350 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="45CC0472" w14:textId="77777777" w:rsidR="008271CA" w:rsidRPr="00483F3B" w:rsidRDefault="008271CA" w:rsidP="008271CA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109BBDB5" w14:textId="77777777" w:rsidR="008F2747" w:rsidRPr="000F5E39" w:rsidRDefault="008F2747" w:rsidP="008F2747">
-[...572 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+    <w:p w14:paraId="06C5C7A7" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00483F3B" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00483F3B" w:rsidSect="008271CA">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05EB5DFE" w14:textId="77777777" w:rsidR="008F3573" w:rsidRDefault="008F3573" w:rsidP="00123423">
+    <w:p w14:paraId="29AC462D" w14:textId="77777777" w:rsidR="00FD4367" w:rsidRDefault="00FD4367" w:rsidP="008271CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="520CF2E7" w14:textId="77777777" w:rsidR="008F3573" w:rsidRDefault="008F3573" w:rsidP="00123423">
+    <w:p w14:paraId="79015025" w14:textId="77777777" w:rsidR="00FD4367" w:rsidRDefault="00FD4367" w:rsidP="008271CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="586924CC" w14:textId="77777777" w:rsidR="00D16B18" w:rsidRDefault="00D16B18">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0729B4A4" w14:textId="20EB2D69" w:rsidR="008271CA" w:rsidRPr="00E54CBA" w:rsidRDefault="008271CA" w:rsidP="001D677F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...13 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009D2744">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009D2744">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">               </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve"> Effectiv</w:t>
+      <w:t xml:space="preserve"> Effective Date:</w:t>
     </w:r>
-    <w:r w:rsidR="00876C19">
-[...3 lines deleted...]
-      <w:t>e Date:</w:t>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>27/07/2016</w:t>
     </w:r>
-    <w:r w:rsidR="00876C19">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00D16B18" w:rsidRPr="00D16B18">
-[...3 lines deleted...]
-      <w:t>27/07/2016</w:t>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">               </w:t>
     </w:r>
-    <w:r w:rsidR="00876C19">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00876C19">
-[...3 lines deleted...]
-      <w:tab/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00587251">
-[...21 lines deleted...]
-      <w:t xml:space="preserve">: </w:t>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">      Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1648425417"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{556B84AE-3DF8-4903-ACE6-F7592914E222}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00476B71">
+        <w:r w:rsidRPr="00E54CBA">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="001D677F">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="00E54CBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="381A832C" w14:textId="77777777" w:rsidR="008F3573" w:rsidRDefault="008F3573" w:rsidP="00123423">
+    <w:p w14:paraId="783DAA7B" w14:textId="77777777" w:rsidR="00FD4367" w:rsidRDefault="00FD4367" w:rsidP="008271CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31566F25" w14:textId="77777777" w:rsidR="008F3573" w:rsidRDefault="008F3573" w:rsidP="00123423">
+    <w:p w14:paraId="62C67E36" w14:textId="77777777" w:rsidR="00FD4367" w:rsidRDefault="00FD4367" w:rsidP="008271CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="6767EE32" w14:textId="3795BE32" w:rsidR="00876C19" w:rsidRDefault="00476B71" w:rsidP="00876C19">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57E5A12D" w14:textId="77777777" w:rsidR="008271CA" w:rsidRDefault="008271CA" w:rsidP="00876C19">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06AE4967" wp14:editId="26BBEE9A">
-          <wp:extent cx="425422" cy="648000"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07433D93" wp14:editId="5942E228">
+          <wp:extent cx="535284" cy="815340"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="425422" cy="648000"/>
+                    <a:ext cx="538096" cy="819624"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="008D422F"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF166EB8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5086,164 +5754,51 @@
     <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="096C1BB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80D01042"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2430" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5312,169 +5867,51 @@
     <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...117 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09860229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC061820"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2535" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5543,68 +5980,644 @@
     <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19CF46D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0324DDA6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6930" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7650" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8370" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9090" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A653E45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="377AA410"/>
+    <w:lvl w:ilvl="0" w:tplc="041C001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2408089B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0096D6DE"/>
+    <w:lvl w:ilvl="0" w:tplc="041C001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="355B1490"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B1021E2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041C001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E9763C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="91B8A4C0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FBB33F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E640D806"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041C0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44787DC0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CF6888C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5692,285 +6705,140 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...118 lines deleted...]
-    <w:nsid w:val="19CF46D4"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45F0562F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0324DDA6"/>
-    <w:lvl w:ilvl="0" w:tplc="04090019">
+    <w:tmpl w:val="18EEDB12"/>
+    <w:lvl w:ilvl="0" w:tplc="041C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3330" w:hanging="360"/>
-[...99 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041C0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3510" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5670" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7110" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7830" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A653E45"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E0555C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="377AA410"/>
+    <w:tmpl w:val="69A8C5AE"/>
     <w:lvl w:ilvl="0" w:tplc="041C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6012,1229 +6880,345 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C634215"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FBF06D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="410499B6"/>
-    <w:lvl w:ilvl="0" w:tplc="2386233C">
+    <w:tmpl w:val="7F56762A"/>
+    <w:lvl w:ilvl="0" w:tplc="041C001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D641741"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7778A3BC"/>
+    <w:lvl w:ilvl="0" w:tplc="041C0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A9A0CAF4">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2535" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041C0003" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="041C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041C0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="041C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041C0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="041C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041C0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041C0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041C0001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63B13A23"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DAE8B232"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...116 lines deleted...]
-      </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2700" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3420" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4140" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4860" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5580" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6300" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7020" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7740" w:hanging="180"/>
-[...231 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B491126"/>
-[...623 lines deleted...]
-    <w:nsid w:val="44787DC0"/>
+    <w:nsid w:val="699A747D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CF6888C6"/>
+    <w:tmpl w:val="C0F8683A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -7336,1974 +7320,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...1922 lines deleted...]
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71051706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F59609A8"/>
     <w:lvl w:ilvl="0" w:tplc="041C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9345,599 +7406,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...547 lines deleted...]
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EE85087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07EC2F30"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2535" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -10006,343 +7519,191 @@
     <w:lvl w:ilvl="7" w:tplc="041C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="42491133">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="1" w16cid:durableId="542324878">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="645352751">
+  <w:num w:numId="2" w16cid:durableId="66925798">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1323773124">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2059010056">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="585309106">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="5" w16cid:durableId="1099251304">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="572815661">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="6" w16cid:durableId="586616829">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="96296844">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="7" w16cid:durableId="1044871991">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2001343653">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="8" w16cid:durableId="115878178">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1160073217">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="9" w16cid:durableId="702290107">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="948312430">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="10" w16cid:durableId="1120494455">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1780175305">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="11" w16cid:durableId="2129617880">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1080756210">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="12" w16cid:durableId="522062666">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1600749394">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="13" w16cid:durableId="1223710738">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1371103865">
+  <w:num w:numId="14" w16cid:durableId="473529743">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="41708584">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="817190155">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1966233215">
-[...86 lines deleted...]
-  <w:num w:numId="42" w16cid:durableId="41708584">
+  <w:num w:numId="17" w16cid:durableId="835070223">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="817190155">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="18" w16cid:durableId="231890438">
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006C741C"/>
-[...81 lines deleted...]
-    <w:rsid w:val="00FE7AFF"/>
+    <w:rsidRoot w:val="008271CA"/>
+    <w:rsid w:val="0004215E"/>
+    <w:rsid w:val="0023315B"/>
+    <w:rsid w:val="00483F3B"/>
+    <w:rsid w:val="00515669"/>
+    <w:rsid w:val="0076578A"/>
+    <w:rsid w:val="008271CA"/>
+    <w:rsid w:val="00A8627C"/>
+    <w:rsid w:val="00B750F2"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C653D8"/>
+    <w:rsid w:val="00CC7073"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E54CBA"/>
+    <w:rsid w:val="00E83D1C"/>
+    <w:rsid w:val="00FD4367"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="hi-IN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="77BD857E"/>
+  <w14:docId w14:val="5FD08309"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{557CD8CA-D19E-4F14-B348-FC9F151AD9F3}"/>
+  <w15:docId w15:val="{A739F0B7-20FF-41A0-83E2-44341CBE51DB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10684,3644 +8045,807 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="008271CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008271CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="008271CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="006C741C"/>
+    <w:qFormat/>
+    <w:rsid w:val="008271CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
     <w:rPr>
-      <w:strike w:val="0"/>
-[...3 lines deleted...]
-      <w:effect w:val="none"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ms-rtefontface-5">
-    <w:name w:val="ms-rtefontface-5"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="006C741C"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008271CA"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ms-rtefontsize-21">
-[...2 lines deleted...]
-    <w:rsid w:val="006C741C"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008271CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ms-rtefontface-51">
-[...2 lines deleted...]
-    <w:rsid w:val="006C741C"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008271CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-[...2 lines deleted...]
-    <w:uiPriority w:val="20"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C741C"/>
+    <w:rsid w:val="008271CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...49 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F66178"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00F66178"/>
+    <w:qFormat/>
+    <w:rsid w:val="008271CA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...3276 lines deleted...]
-      <w:szCs w:val="3276"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008271CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008271CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008271CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008271CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008271CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008271CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008271CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008271CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008271CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008271CA"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008271CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008271CA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008271CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008271CA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008271CA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008271CA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008271CA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008271CA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008271CA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008271CA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008271CA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008271CA"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008271CA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008271CA"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E1792E"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008271CA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tenders.dgmarket.com/dacon/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ungm.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5121" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.psavvy.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kompass.com/?_redirectState=false" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thomasnet.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -14428,686 +8952,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1929</Words>
-  <Characters>10998</Characters>
+  <Words>1930</Words>
+  <Characters>11001</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>91</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12902</CharactersWithSpaces>
+  <CharactersWithSpaces>12906</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Flora Aller</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>