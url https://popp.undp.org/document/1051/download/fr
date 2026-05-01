--- v0 (2025-10-21)
+++ v1 (2026-05-01)
@@ -1,6220 +1,11159 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="055C96A8" w14:textId="38B58BBC" w:rsidR="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="6CCCEBC3" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mobilier et matériel : Amortissement, rapports de rapprochement et fonctions centralisées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7D9BDE" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D14939" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Amortissement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF2E4AC" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D3B99F1" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’amortissement est la mesure de l’usure, de la consommation ou de toute autre perte de valeur d’une immobilisation corporelle au cours de sa vie utile. Ceci est également connu sous le nom de « charge d’amortissement », qui est comptabilisée en charges sur la durée de vie de l’actif plutôt que lorsque l’actif est payé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428D64FA" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="406"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4567AE06" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le montant amortissable est le coût d’un actif, ou un autre montant substitué au coût, moins sa valeur résiduelle. La valeur résiduelle d’un actif est le montant estimatif qui résulterait actuellement de la sortie de l’actif, déduction faite des coûts estimés de la cession, si l’actif avait déjà atteint l’âge et l’état prévu à la fin de sa vie utile. Au Programme des Nations Unies pour le développement (PNUD), la valeur résiduelle est fixée à « 0 ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358C08E7" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="38" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="583E4EE6" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’amortissement débutera lorsque l’actif sera disponible, c’est-à-dire lorsqu’il sera dans l’emplacement et l’état nécessaires pour pouvoir fonctionner de la manière prévue par la direction jusqu’à ce que l’actif atteigne sa durée de vie utile ou soit transféré, vendu ou donné. Au moment de la liquidation de l’actif, l’amortissement sera exécuté jusqu’à son avant-dernier mois (mois précédant le mois de la liquidation), c’est-à-dire qu’il ne sera pas amorti dans son dernier mois. À noter que l’amortissement n’est pas vérifié par rapport au budget et n’a aucune incidence sur les </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ressources .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Le coût total des actifs a une incidence sur les ressources au moment de l’achat. L’amortissement subséquent sert à répartir ce coût sur la durée de vie utile de l’actif. L’amortissement sera un processus automatisé qui sera exécuté au niveau du siège.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6965A43F" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5AE4CB" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La durée de vie utile est définie comme la période pendant laquelle un actif devrait être disponible pour utilisation. Au PNUD, les durées de vie utile pour différentes catégories ont été établies sur la base des pratiques du PNUD consistant à conserver les actifs utilisés avec l’intention de rechercher une </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>durée de vie moyenne raisonnable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour tout l’ensemble des biens similaires au sein du PNUD. Par conséquent, certains actifs peuvent être liquidés avant d’atteindre leur durée de vie utile, après un examen de leur utilité à la date de remplacement recommandée. De même, d’autres actifs peuvent être conservés en service pour des périodes plus longues que leur durée de vie utile, pour des raisons opérationnelles. Le nombre et le coût d’origine des actifs conservés au-delà de leur durée de vie utile seront indiqués dans les états financiers du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69082CC4" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="406"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79AA4021" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les durées de vie utile des actifs du PNUD seront revues à chaque date de clôture annuelle et, si les attentes diffèrent des estimations précédentes, les variations seront comptabilisées en tant que changement d’estimation comptable de manière prospective en les incluant dans l’excédent ou le déficit de la période du changement, si le changement n’affecte que la période ou la période du changement et les périodes futures, si la modification affecte les deux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136B2588" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="108B897B" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00B46BFF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Le rapprochement est un processus comptable utilisé pour comparer deux ensembles d'enregistrements afin de s'assurer que les chiffres concordent et sont exacts. Étant donné que les données relatives au mobilier et aux équipements seront initiées dans un module et finalement enregistrées dans le module des actifs d'Quantum ainsi que dans le compte du grand livre général, il sera nécessaire de réconcilier les données et les informations dans les trois modules d'Quantum sur une base mensuelle. Outre le rapprochement des données comptables, il sera également nécessaire de rapprocher les résultats de l'exercice de vérification physique avec les registres du mobilier et des équipements. Le rapprochement inter-modules sera effectué au QG par les Opérations générales (GO/BMS), tandis que le rapprochement de la vérification physique avec les registres des actifs sera effectué par chaque CO ou unité du QG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5425FA91" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00B46BFF">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="38" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="500A6012" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00B46BFF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En raison de la nécessité de vérifier l'exactitude des enregistrements par le biais de rapprochements et dans le but de préparer des informations précises sur les actifs pour les rapports financiers, il existe divers rapports conçus pour aider les utilisateurs à exécuter les fonctions de rapprochement et de révision des enregistrements d'actifs. Pour plus de détails sur les types de rapports, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>veuillez vous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> référer à la sous-section sur les rapports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391472BF" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="38" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6082EBEA" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fonctions centralisées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A16ABE" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="38" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6088C2BA" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00B46BFF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les fonctions centralisées sont celles qui ne seront exécutées que par le Centre mondial de services partagés (GSSC) et le siège du PNUD à New York par le biais de la Division de la comptabilité, du Bureau des systèmes d'information et de la technologie informatique (OIMT) ou du service des opérations générales et du bureau des services de gestion, comme indiqué ci-dessous.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A35340" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09BDBDDB" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F293AEC" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC64AB2" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Organigramme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012C7C23" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22A30CBB" w14:textId="613284B2" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00455E24">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0000FF"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Processus de fin de mois selon les normes IPSAS, y compris l’amortissement</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...84 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642C1662" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A6398A4" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Installations et </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Méthode d’amortissement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E37E15" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D71F0C9" w14:textId="77777777" w:rsidR="00B46BFF" w:rsidRPr="00B46BFF" w:rsidRDefault="00B46BFF" w:rsidP="00B46BFF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D1EAFF" w14:textId="77777777" w:rsidR="00B46BFF" w:rsidRPr="00B46BFF" w:rsidRDefault="00B46BFF" w:rsidP="00B46BFF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="178CE23E" w14:textId="77777777" w:rsidR="00B46BFF" w:rsidRPr="00B46BFF" w:rsidRDefault="00B46BFF" w:rsidP="00B46BFF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53EDACE7" w14:textId="77777777" w:rsidR="00B46BFF" w:rsidRPr="00B46BFF" w:rsidRDefault="00B46BFF" w:rsidP="00B46BFF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C89DE88" w14:textId="77777777" w:rsidR="00B46BFF" w:rsidRPr="00B46BFF" w:rsidRDefault="00B46BFF" w:rsidP="00B46BFF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A5A458" w14:textId="77777777" w:rsidR="00B46BFF" w:rsidRPr="00B46BFF" w:rsidRDefault="00B46BFF" w:rsidP="00B46BFF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E24254" w14:textId="77777777" w:rsidR="00B46BFF" w:rsidRPr="00B46BFF" w:rsidRDefault="00B46BFF" w:rsidP="00B46BFF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="738314CA" w14:textId="77777777" w:rsidR="00B46BFF" w:rsidRPr="00B46BFF" w:rsidRDefault="00B46BFF" w:rsidP="00B46BFF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1768AF71" w14:textId="4E176B7A" w:rsidR="00455E24" w:rsidRPr="00B46BFF" w:rsidRDefault="00455E24" w:rsidP="00B46BFF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B46BFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Chaque élément du mobilier et du matériel doit être amorti lorsqu’il est prêt à être utilisé (c’est-à-dire étiqueté comme étant en service dans le module des actifs), selon la méthode linéaire ou la méthode de répartition égale/charge constante sur sa durée de vie utile, sur une base mensuelle, en utilisant la convention du mois en cours. Les calculs et les frais d’amortissement seront effectués par le système Quantum et les saisies de dépenses nécessaires seront affichées dans le plan comptable (COA) associé à l’actif. C’est pour cette raison qu’il est essentiel que les COA associés aux actifs soient exacts et valides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261F444A" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="188B943E" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Comptabiliser la durée de vie utile</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC2BB55" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7299772E" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La durée de vie utile est définie comme la période pendant laquelle un actif devrait être disponible pour utilisation. Au PNUD, les durées de vie utile pour différentes catégories ont été établies sur la base des pratiques du PNUD consistant à conserver les actifs utilisés avec l’intention de rechercher une durée de vie moyenne raisonnable pour l’ensemble des actifs similaires au sein du PNUD. Pour déterminer la durée de vie utile de divers articles de la rubrique “mobilier et matériel”, les facteurs suivants ont été pris en considération :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047E0E9C" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7303238D" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’utilisation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prévue de l’actif par l’entité ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A77D0DB" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’usure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> physique anticipée de l’actif ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41944C7B" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’obsolescence</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> technique ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7146EC3D" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> limites juridiques ou similaires sur l’utilisation de l’actif, comme l’expiration des baux correspondants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E1CD08" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198382E7" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les durées de vie utile de diverses catégories de mobilier et matériel sont les suivantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654186F9" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="6655" w:type="dxa"/>
+        <w:tblInd w:w="1548" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4590"/>
+        <w:gridCol w:w="2065"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="6304609C" w14:textId="77777777" w:rsidTr="00B6135C">
+        <w:trPr>
+          <w:trHeight w:val="398"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE3DAFF" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="162" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Catégorie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="495528A0" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="252" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Vie amortissable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="5A2C6BFF" w14:textId="77777777" w:rsidTr="00B6135C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39FB1C63" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="162" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Matériel informatique et de communications</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="717CC207" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="252" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8 -20 ans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="28DF10E0" w14:textId="77777777" w:rsidTr="00B6135C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7537ED60" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="162" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Équipements lourds et autres matériels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9A709C" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="252" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>20 ans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="3E9DF9DE" w14:textId="77777777" w:rsidTr="00B6135C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10973320" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="162" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Véhicules</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13910C9F" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="252" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>12 ans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="7417F106" w14:textId="77777777" w:rsidTr="00B6135C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8785C6" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="162" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mobilier et accessoires</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6323EBBF" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="252" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>15 ans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="55866FEF" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21810E4D" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La convention du mois en cours exige que, si un actif est mis en service le 28 janvier 2010, la charge d’amortissement doit correspondre au mois de janvier en entier et non pas à seulement trois jours. Par conséquent, l’amortissement sera imputé en totalité au cours du mois où l’actif sera disponible pour utilisation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Aucun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amortissement ne sera imputé dans le mois de la liquidation, quelle que soit la date de liquidation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0E57B7" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="406"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14480D15" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La durée de vie utile est définie comme la période pendant laquelle un actif devrait être disponible pour utilisation. Au PNUD, les durées de vie utile pour différentes catégories ont été établies sur la base des pratiques du PNUD consistant à conserver les actifs utilisés avec l’intention de rechercher une </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>durée de vie moyenne raisonnable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour toute la population des biens similaires au sein du PNUD. Par conséquent, certains actifs peuvent être liquidés avant d’atteindre leur durée de vie utile, après un examen de leur utilité à la date de remplacement recommandée. De même, d’autres actifs peuvent être conservés en service pour des périodes plus longues que leur durée de vie utile pour des raisons opérationnelles. Le nombre et le coût d’origine des actifs conservés au-delà de leur durée de vie utile seront indiqués dans les états financiers du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2A8D03" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="406"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A707047" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les durées de vie utile des actifs du PNUD seront revues à chaque date de clôture annuelle et, si les attentes diffèrent des estimations précédentes, les variations seront comptabilisées en tant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>que changement d’estimation comptable de manière prospective en les incluant dans l’excédent ou le déficit de la période du changement, si le changement n’affecte que la période ou la période du changement et les périodes futures, si la modification affecte les deux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66901282" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4022E057" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le nombre et le coût d’origine des actifs conservés au-delà de leur durée de vie utile seront indiqués dans les états financiers du PNUD (actifs entièrement amortis).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15053EA7" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="38" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0541465E" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34353261" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Durée de vie de remplacement recommandée</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DA8FD9" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16CD6528" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour des raisons opérationnelles et pour garantir des normes de sécurité, le PNUD a établi un ensemble de durées de vie de remplacement recommandées pour les actifs devant servir à déclencher l’examen de l’état des actifs et à les liquider s’ils sont jugés prêts à être liquidés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60AE639B" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="406"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D30145E" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsqu’il s’agit de déterminer s’il faut continuer à utiliser un actif ou non, il faut considérer que les actifs des technologies de l'information et de la communication (TIC) (ordinateurs de bureau, ordinateurs portables, serveurs, imprimantes, équipements de vidéoconférence, etc.) devront peut-être être remplacés lorsqu’une ou plusieurs des conditions ci-dessous seront remplies :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588A1291" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F73C43" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La durée de vie d’un actif TIC atteint la fin de l’assistance fournie par le fabricant, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7ECFAC47" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La garantie prolongée d’un fabricant expire, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="00112D1D" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le coût annuel de la garantie prolongée pour un actif TIC dépasse la valeur comptable nette </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2DFC54D4" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un équipement TIC n’est plus compatible avec le système d’exploitation standard du PNUD, les outils de productivité personnelle (traitement de texte, tableur, présentation, etc.) et les applications d’entreprise du PNUD comme Quantum ERP, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>E-mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00144A88">
-        <w:rPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unified</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Communication </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>systems</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="444F11B3" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les coûts pour traiter ou prévenir des risques de sécurité ou la réparation d’un matériel informatique TIC dépassent sa valeur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2866C87C" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A260954" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le tableau ci-dessous indique les durées de remplacement recommandées à utiliser pour déterminer si un actif doit rester en service ou doit être liquidé. Étant donné que ces durées de remplacement recommandées sont différentes des durées d’utilisation comptable utilisées pour l’amortissement, il arrive que les bureaux du PNUD disposent d’actifs qui ont encore une VCN dans les registres. Le projet absorbera alors la valeur comptable nette (VCN) restante moins les liquidités provenant de la vente de l’actif en tant que dépense. Les durées de vie de remplacement recommandées sont les suivantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70408B8B" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblInd w:w="1075" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6120"/>
+        <w:gridCol w:w="2520"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="22CA0D50" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:trPr>
+          <w:trHeight w:val="668"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77363DE4" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Classification des actifs TIC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76F15154" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Durée de vie de remplacement recommandée (années)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="1C1D920B" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6D6B0A" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ordinateurs de bureau</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB02238" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="15F13BE5" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35785F5A" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Ordinateurs portables</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65EED1BD" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="0E22882C" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="629379CF" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Serveurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB4EE30" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="22CB0CA5" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCEC691" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Réseau / équipement de télécommunication</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60A4868F" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="0F936664" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62B0D09C" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Imprimantes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="343FD321" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="47041815" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24CBD628" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Équipement de vidéoconférence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE38F7A" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="4734E550" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="031CB287" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Autre équipement (avec une valeur d’achat de &gt;= 50 000 dollars É.-U.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF990CC" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="1551ABB6" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="534DFA90" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Le matériel informatique et de communications comprend :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7192519B" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="6794CE8D" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:trPr>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79351717" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>A. Équipement de stockage automatisé de fichiers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04C3D37B" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="3F7EC000" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:trPr>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52C4F241" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>B. Matériel de production, de stockage et de visualisation des microformes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="688E8B31" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="78EF0884" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C989ABC" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>C. Matériel de traitement des documents, comme des photocopieurs, des équipements de traitement du courrier, de traitement des chèques et des déchiqueteuses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05751D3B" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="5A27C812" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:trPr>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0526B6FA" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>D. Studio de télévision, caméras et autres appareils photographiques</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39465496" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="3855E143" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:trPr>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4333429D" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>E. Matériel d’impression et de reliure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="208F6657" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="250E5708" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:trPr>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51AF9005" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>F. Matériel de bureau, appareils et machines autres que les équipements informatiques</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5734F0FF" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="6F1C1B03" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:trPr>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="322D9311" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>G. Alimentations sans interruption (ASI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="196FBFC1" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="78ACE024" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79784C0A" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="0008317E">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="-18" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Autres classes d’actifs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="170A13F8" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="0008317E">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="730" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="452E2CD0" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1FB71F" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="0008317E">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="-18" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Équipements lourds et autres matériels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC0E56C" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="0008317E">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="4758C215" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1779F378" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="0008317E">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="-18" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Véhicules</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7DF625" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="0008317E">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="330C48C3" w14:textId="77777777" w:rsidTr="00B46BFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="331A74E6" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="0008317E">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="-18" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mobilier et accessoires</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19036A28" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="0008317E">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2445425E" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D4C9D05" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F3088F4" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="77362AA2" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Valeur résiduelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1402E511" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E1A6A48" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>19.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD a déterminé que, compte tenu du profil d’utilisation attendu, il n’y a pas de valeur résiduelle pour les immobilisations corporelles après amortissement total. La valeur résiduelle de l’ensemble du mobilier et du matériel du PNUD sera nulle après amortissement. Tous les actifs qui restent en service avec une valeur comptable nette nulle seront présentés dans les états financiers à la fin de chaque exercice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666C3355" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FFA2249" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapprochement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0245A1" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6435F5AC" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>20.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les bilans de rapprochement suivants seront effectués par les sections ou divisions concernées. La majorité sera préparée par le système Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051EAC91" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8550" w:type="dxa"/>
+        <w:tblInd w:w="828" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4320"/>
+        <w:gridCol w:w="1410"/>
+        <w:gridCol w:w="2820"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="1F5C99D0" w14:textId="77777777" w:rsidTr="00455E24">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04CEEB6E" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Examen des rapprochements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="112A89A5" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Périodicité</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27EF38A3" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Unité responsable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="67B5E74C" w14:textId="77777777" w:rsidTr="00455E24">
+        <w:trPr>
+          <w:trHeight w:val="422"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8576D0" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-18"/>
+              </w:tabs>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="-10" w:right="38"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1. Module des actifs du système Quantum et comptes des actifs du grand livre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="212BD086" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Trimestrielle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28EB58AF" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Opérations générales / BMS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="21F5C662" w14:textId="77777777" w:rsidTr="00455E24">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48773184" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-18"/>
+              </w:tabs>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Éléments d’actif achetés (P2P) et module des actifs du système Quantum </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB365CE" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mensuelle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="405542F0" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Opérations générales / BMS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="301D9768" w14:textId="77777777" w:rsidTr="00455E24">
+        <w:trPr>
+          <w:trHeight w:val="719"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC8653B" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-18"/>
+              </w:tabs>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3. Opérations du compte de compensation et actifs enregistrés dans le module des actifs du système Quantum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE07B26" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mensuelle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64E13E3D" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Division de la comptabilité</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="789B1248" w14:textId="77777777" w:rsidTr="00455E24">
+        <w:trPr>
+          <w:trHeight w:val="1781"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A46442C" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-18"/>
+              </w:tabs>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4. Rapprochement du calendrier des mouvements d’actifs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74B2528D" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-18"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="38"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Solde de début d’exercice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7815F41D" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-18"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="38"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Acquisitions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D42F757" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-18"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="38"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ajustements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D17B9B9" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-18"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="38"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Liquidations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="623C9E16" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-18"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="38"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Solde de fin d’exercice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A898E74" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Trimestrielle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2AD787" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Opérations générales / BMS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="2596BF48" w14:textId="77777777" w:rsidTr="00455E24">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="701955DB" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-18"/>
+              </w:tabs>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Résultats de l’inventaire physique et rapports de gestion d’actifs Quantum </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16FF9C96" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Semestrielle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6726DADD" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Toutes les unités administratives - siège et bureaux de pays</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58A74F36" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00455E24" w:rsidRPr="00455E24" w14:paraId="7288D351" w14:textId="77777777" w:rsidTr="00455E24">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2334FFE1" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-18"/>
+              </w:tabs>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6. Charges d’amortissement - rapprochement général</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43492298" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Trimestrielle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67C10279" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+            <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Service des opérations générales et bureau des services de gestion, et division de la comptabilité, siège de New York</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="061FB1D5" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08F5DEF8" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B779879" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="28" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="162145A2" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="28" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les rapports suivants pourront être utilisés à des fins de gestion et d’exploitation :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15790C01" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FCE4606" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapports de gestion :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07612ED9" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapport AM détaillé - Rapport de service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364EE611" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapports AM détaillés sur les opérations (acquisitions, ajustements, transferts et liquidations)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BDCEC9A" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapport AM résumé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356D7BEE" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tableau de bord AM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443824D7" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38EA1B9B" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapports opérationnels :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0831D870" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="6973B4DF" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Re-catégorisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7B48ECF8" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
-[...67 lines deleted...]
-    <w:p w14:paraId="09A26D06" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapport du Département de la sûreté et de la sécurité (DSS) des Nations Unies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B7CD59" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
-[...62 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Amortissement par période</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214D8E80" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
-[...80 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport sur la valeur comptable nette - par ID d’actif, BU, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>OU</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37607CB2" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
-[...92 lines deleted...]
-    <w:p w14:paraId="5E59D252" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reclassements d’actifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9C9B59" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12006147" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Fonctions centralisées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A0A042" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3430D80C" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="28" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les fonctions suivantes seront exécutées par le GSSC et le service des opérations générales ou le bureau des services de gestion :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50DD168E" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CB72964" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Centre mondial de services partagés du PNUD (GSSC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BBB912" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B7B5EB" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="36E684B5" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Traiter toutes les opérations de gestion d’actifs et les écritures de journal au grand livre correspondantes relatives aux ajouts de base, aux liquidations, aux transferts d’actifs et aux dépréciations d’actifs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCAABB3" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
-[...2930 lines deleted...]
-    <w:p w14:paraId="4DD6A632" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1810" w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Actualiser le statut vers « en service » pour les biens qui ont été mis en service et qui figuraient dans les catégories franco à bord, coût et fret, système de renseignements douaniers, ou en attente d’allocation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D29B5C3" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
-[...70 lines deleted...]
-    <w:p w14:paraId="5F07E6ED" w14:textId="13C04D4D" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Immobiliser les actifs d’UNDSS expédiés directement au bureau de pays par le UNDSS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042EDB7A" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
-[...45 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Comptabilisation de la part du PNUD des actifs communs par l’intermédiaire de l’accord sur les services communs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A67E70" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Examiner et classer les contrats de location et enregistrer les contrats de location-financement identifiés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524D3B1F" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Aider les bureaux de pays dans la mise en œuvre des principaux processus relatifs aux normes IPSAS qui présentent un risque an matière d’audit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E1E315" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Examiner et traiter les demandes exceptionnelles comme l’ajustement des coûts et le reclassement des actifs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD1A021" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Au moment de l’immobilisation ou du transfert, le GSSC examinera les combinaisons de plan comptable pour s’assurer que les actifs sont comptabilisés conformément à des champs valides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F8E370" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Traiter les demandes de changement de catégorie d’actifs dans le plan comptable et créer des écritures de journal dans le grand livre pour ajustement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423A042C" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Informer le service des opérations générales, bureau des services de gestion et le bureau des systèmes informatiques et des technologies de l’information de toute limitation du système dans le traitement des opérations de gestion des actifs dans Quantum en vue d’une reconfiguration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BEE693" w14:textId="6A198105" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En tant que gérants de la soumission d'actifs </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, veiller à ce que les cas soient régulièrement examiné pour vérifier la cohérence, l’intégrité, la facilité d’utilisation et les mises à jour. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A06008" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communiquer aux unités administratives toute mise à jour de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, offrir des formations et des webinaires et assurer la conformité aux exigences du DMS en tant que référentiel documentaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3790E973" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Traiter les demandes de dépréciation d’actifs approuvées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D58B2C0" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Revoir régulièrement les combinaisons du plan comptable pour s’assurer que les actifs sont enregistrés conformément à des champs valides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ECE3EA6" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29464A69" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Siège</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A16B66" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33A1E5F2" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Service des opérations générales, bureau des services de gestion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FF501A" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B0D175" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1061" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Suivi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67605170" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-[...35 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Surveiller les tableaux de bord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75213104" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="256" w:lineRule="auto"/>
-[...27 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Faire un suivi avec le GSSC et les bureaux de pays ou les entités du siège sur les erreurs ou les corrections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156265E9" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="256" w:lineRule="auto"/>
-[...49 lines deleted...]
-          <w:b/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapprochement </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inter-module</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEC4E11" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Traiter et vérifier l’exactitude des charges d’amortissement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567BEBBE" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B0FC4BE" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1061" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Orientation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FB9C5E" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-[...42 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fournir des orientations de politiques générales au GSSC ainsi qu’aux bureaux de pays et aux entités du siège.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAA98FE" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="43C0FD8C" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Examiner les problèmes opérationnels qui doivent être traités au moyen de politiques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BC0FC1" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DB543E5" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1061" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Opérations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFA676E" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Examiner ou approuver les demandes de comptabilisation en pertes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5ECC7E" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Examiner régulièrement les registres d’actifs et le tableau de bord pour les éléments exceptionnels en cours de liquidation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D7B5F8" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Développer des programmes de formation à l’intention du GSSC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6CCDC7" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Examiner l’amortissement par le biais de tableaux de bord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681F073C" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapprochement du module des actifs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09656EA1" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1771" w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1351C433" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1061" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Publication de l’information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E0845C" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1728" w:right="29" w:hanging="288"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Élaborer des rapports à l’usage des bureaux et du siège à des fins de surveillance et d’exploitation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A42A13A" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="293005D0" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1061" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Comptes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325BCAF0" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Faire des entrées d’ajustement au niveau du grand livre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068532E1" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Examiner l’amortissement au niveau du grand livre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFDA579" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Présentation de l’information financière sur les actifs dans les états financiers et les informations appropriées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C1F497" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62D11254" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1061" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>OIMT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B919AE" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Réaliser mensuellement des processus d’amortissement, de génération des écritures comptables et de comptabilisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1AD0AD" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Interfacer les actifs du compte créditeur vers l’AM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C4339F" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Élaborer des rapports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FD2C23" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Traiter les demandes de modification du système.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5092F83B" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3149CE25" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00455E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1460BF8A" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00A20DFF" w:rsidRDefault="00455E24" w:rsidP="00455E24">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="212121"/>
-          <w:sz w:val="23"/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:iCs/>
-[...10 lines deleted...]
-    <w:p w14:paraId="05DC3668" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA0D611" w14:textId="77777777" w:rsidR="00455E24" w:rsidRPr="00A20DFF" w:rsidRDefault="00455E24" w:rsidP="00455E24">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...43 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18293993" w14:textId="3335A13B" w:rsidR="00455E24" w:rsidRPr="00455E24" w:rsidRDefault="00455E24" w:rsidP="00B46BFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF80F0C" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00455E24">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1483" w:right="1435" w:bottom="721" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1427" w:right="1390" w:bottom="1692" w:left="1080" w:header="720" w:footer="743" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08BEE0F0" w14:textId="77777777" w:rsidR="00AD69B9" w:rsidRDefault="00AD69B9" w:rsidP="00C10DF5">
+    <w:p w14:paraId="7B235135" w14:textId="77777777" w:rsidR="00E20C0A" w:rsidRDefault="00E20C0A" w:rsidP="00455E24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C7682A4" w14:textId="77777777" w:rsidR="00AD69B9" w:rsidRDefault="00AD69B9" w:rsidP="00C10DF5">
+    <w:p w14:paraId="3A4A4B64" w14:textId="77777777" w:rsidR="00E20C0A" w:rsidRDefault="00E20C0A" w:rsidP="00455E24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2AB81B94" w14:textId="77777777" w:rsidR="00831DA4" w:rsidRDefault="00831DA4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FB73A10" w14:textId="77777777" w:rsidR="00455E24" w:rsidRDefault="00455E24">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="314"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE\* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>97</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="333B68CE" w14:textId="77777777" w:rsidR="00455E24" w:rsidRDefault="00455E24">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68B78092" w14:textId="20C9972F" w:rsidR="001773A8" w:rsidRPr="00CF5AEB" w:rsidRDefault="001773A8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2446C436" w14:textId="61825657" w:rsidR="00455E24" w:rsidRPr="00B46BFF" w:rsidRDefault="00455E24">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...1 lines deleted...]
-        <w:lang w:val="fr-FR"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00CF5AEB">
-[...1 lines deleted...]
-        <w:lang w:val="fr-FR"/>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="006B5C7C">
-      <w:rPr>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00CF5AEB">
-      <w:rPr>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:lang w:val="fr-FR"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="006B5C7C">
-      <w:rPr>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00513D3B" w:rsidRPr="00CF5AEB">
-      <w:rPr>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
-        <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-      <w:t>3</w:t>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="006B5C7C">
-      <w:rPr>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00CF5AEB">
-[...1 lines deleted...]
-        <w:lang w:val="fr-FR"/>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidR="003D38D4">
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="003D38D4" w:rsidRPr="00CF5AEB">
-[...1 lines deleted...]
-        <w:lang w:val="fr-FR"/>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="003D38D4">
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00513D3B" w:rsidRPr="00CF5AEB">
-      <w:rPr>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
-        <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-      <w:t>3</w:t>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>10</w:t>
     </w:r>
-    <w:r w:rsidR="003D38D4">
-      <w:rPr>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00CF5AEB">
-[...3 lines deleted...]
-      <w:t>Date d</w:t>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
     </w:r>
-    <w:r w:rsidR="001B272D" w:rsidRPr="00CF5AEB">
-[...3 lines deleted...]
-      <w:t>’</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
     </w:r>
-    <w:r w:rsidRPr="00CF5AEB">
-[...3 lines deleted...]
-      <w:t>entrée en vigueur</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="0013273F">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> : </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
     </w:r>
-    <w:r w:rsidR="0013273F" w:rsidRPr="0013273F">
-[...3 lines deleted...]
-      <w:t>2</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="0013273F">
-[...3 lines deleted...]
-      <w:t>5</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
     </w:r>
-    <w:r w:rsidR="0013273F" w:rsidRPr="0013273F">
-[...3 lines deleted...]
-      <w:t xml:space="preserve">/07/2016 </w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> :</w:t>
     </w:r>
-    <w:r>
-[...23 lines deleted...]
-        <w:lang w:val="fr-FR"/>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:alias w:val="Date d’entrée en vigueur"/>
+        <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
+        <w:id w:val="580727186"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{E6C46C37-79EE-4343-BE20-CFC7ABD0BB5F}"/>
+        <w:date w:fullDate="2016-07-25T00:00:00Z">
+          <w:dateFormat w:val="dd/MM/yyyy"/>
+          <w:lid w:val="fr-FR"/>
+          <w:storeMappedDataAs w:val="dateTime"/>
+          <w:calendar w:val="gregorian"/>
+        </w:date>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="00B46BFF">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="444444"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>25/07/2016</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Version</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:vertAlign w:val="superscript"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00B46BFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
-        <w:id w:val="1071767051"/>
-[...3 lines deleted...]
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{4CDC6E97-3B72-4DE0-8C7A-21C4E6F0EC29}"/>
+        <w:id w:val="-2106250510"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{E6C46C37-79EE-4343-BE20-CFC7ABD0BB5F}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="0014354D">
+        <w:r>
           <w:rPr>
-            <w:lang w:val="fr-FR"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="55C90050" w14:textId="77777777" w:rsidR="00831DA4" w:rsidRDefault="00831DA4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EC4A148" w14:textId="77777777" w:rsidR="00455E24" w:rsidRDefault="00455E24">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="314"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>19920068</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="086C395A" w14:textId="77777777" w:rsidR="00455E24" w:rsidRDefault="00455E24">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21691AA8" w14:textId="77777777" w:rsidR="00AD69B9" w:rsidRDefault="00AD69B9" w:rsidP="00C10DF5">
+    <w:p w14:paraId="1B574A43" w14:textId="77777777" w:rsidR="00E20C0A" w:rsidRDefault="00E20C0A" w:rsidP="00455E24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54E20878" w14:textId="77777777" w:rsidR="00AD69B9" w:rsidRDefault="00AD69B9" w:rsidP="00C10DF5">
+    <w:p w14:paraId="7193C780" w14:textId="77777777" w:rsidR="00E20C0A" w:rsidRDefault="00E20C0A" w:rsidP="00455E24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="3B0E4909" w14:textId="45B38DCA" w:rsidR="001773A8" w:rsidRDefault="001773A8" w:rsidP="00C10DF5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BE3B4AB" w14:textId="2B77201D" w:rsidR="00455E24" w:rsidRDefault="00455E24" w:rsidP="00810EDB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C62F4C3" wp14:editId="04781155">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51339CA0" wp14:editId="440C7A0B">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="320693621" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="16111"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="309373" cy="598542"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="452A4C91" w14:textId="77777777" w:rsidR="00831DA4" w:rsidRDefault="00831DA4">
+  <w:p w14:paraId="0023BE17" w14:textId="77777777" w:rsidR="00455E24" w:rsidRDefault="00455E24" w:rsidP="00810EDB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09FC2BBF"/>
-[...149 lines deleted...]
-    <w:nsid w:val="294F058E"/>
+    <w:nsid w:val="08820151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9EC433F8"/>
-    <w:lvl w:ilvl="0" w:tplc="0B2259C2">
+    <w:tmpl w:val="6BEA5D80"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="705"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E243C34"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF86FC68"/>
+    <w:lvl w:ilvl="0" w:tplc="BB264722">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1771"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BAEC8680">
+    <w:lvl w:ilvl="1" w:tplc="507CFDD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="2506"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5D643064">
+    <w:lvl w:ilvl="2" w:tplc="5AC4940E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="3226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CFF0C54E">
+    <w:lvl w:ilvl="3" w:tplc="8BA84018">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="3946"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="DA9ADCE8">
+    <w:lvl w:ilvl="4" w:tplc="4A60C5F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="4666"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="3320C204">
+    <w:lvl w:ilvl="5" w:tplc="CDCA6DB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="5386"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="9FA85C02">
+    <w:lvl w:ilvl="6" w:tplc="4C92F436">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="6106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1B70FF50">
+    <w:lvl w:ilvl="7" w:tplc="7F6CDD7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="6826"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="317E1C6C">
+    <w:lvl w:ilvl="8" w:tplc="E4CCFFA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="7546"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B137726"/>
+    <w:nsid w:val="15591B96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="79F2AE7A"/>
-    <w:lvl w:ilvl="0" w:tplc="EC261E98">
+    <w:tmpl w:val="FAF04F90"/>
+    <w:lvl w:ilvl="0" w:tplc="BF12AE28">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="1771"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="061A4D66">
+    <w:lvl w:ilvl="1" w:tplc="D4A67E4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2146"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="CFFECD78">
+    <w:lvl w:ilvl="2" w:tplc="41BE65E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="2866"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F33CD09E">
+    <w:lvl w:ilvl="3" w:tplc="47BA02D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="3586"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CF04708C">
+    <w:lvl w:ilvl="4" w:tplc="7332D4F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="4306"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2096785E">
+    <w:lvl w:ilvl="5" w:tplc="545837A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5026"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2E12B480">
+    <w:lvl w:ilvl="6" w:tplc="67A6E4FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="5746"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4A5AB9EE">
+    <w:lvl w:ilvl="7" w:tplc="25DE2C58">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="6466"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97C4B594">
+    <w:lvl w:ilvl="8" w:tplc="8FC2B2EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200"/>
+        <w:ind w:left="7186"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50701BED"/>
+    <w:nsid w:val="288C3675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1C0EA298"/>
-    <w:lvl w:ilvl="0" w:tplc="4114F3FE">
+    <w:tmpl w:val="D876B634"/>
+    <w:lvl w:ilvl="0" w:tplc="60B46ADE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="1771"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F1B2E674">
+    <w:lvl w:ilvl="1" w:tplc="33464F40">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2146"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94808D3E">
+    <w:lvl w:ilvl="2" w:tplc="B42A30BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="2866"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2348DAE0">
+    <w:lvl w:ilvl="3" w:tplc="74BE2DE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="3586"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="725E1C56">
+    <w:lvl w:ilvl="4" w:tplc="77D4782E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="4306"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="5012354C">
+    <w:lvl w:ilvl="5" w:tplc="147AEAA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5026"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2DB27E62">
+    <w:lvl w:ilvl="6" w:tplc="7B668364">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="5746"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F5E058DE">
+    <w:lvl w:ilvl="7" w:tplc="F8266F5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="6466"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B70855AC">
+    <w:lvl w:ilvl="8" w:tplc="DAF6CB4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200"/>
+        <w:ind w:left="7186"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="543C4C27"/>
+    <w:nsid w:val="2B853DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="656E9022"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="92126686"/>
+    <w:lvl w:ilvl="0" w:tplc="B93E02AC">
+      <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="705" w:firstLine="0"/>
-[...21 lines deleted...]
-        <w:ind w:left="1440" w:firstLine="0"/>
+        <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:effect w:val="none"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3EE4FF68">
+    <w:lvl w:ilvl="1" w:tplc="FAE49776">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:firstLine="0"/>
+        <w:ind w:left="1771"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:effect w:val="none"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CA7EDA6E">
+    <w:lvl w:ilvl="2" w:tplc="EDF0A770">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:firstLine="0"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:effect w:val="none"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4762EE42">
+    <w:lvl w:ilvl="3" w:tplc="DD42C904">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:firstLine="0"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:effect w:val="none"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F1E6C45E">
+    <w:lvl w:ilvl="4" w:tplc="1E667B6E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:firstLine="0"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:effect w:val="none"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="EFBA344E">
+    <w:lvl w:ilvl="5" w:tplc="AE16ED36">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:firstLine="0"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:effect w:val="none"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="254AD79A">
+    <w:lvl w:ilvl="6" w:tplc="DFEE4112">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:firstLine="0"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:effect w:val="none"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D34804CE">
+    <w:lvl w:ilvl="7" w:tplc="E11A2E4A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:firstLine="0"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:effect w:val="none"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="5CCA4B0C">
+    <w:lvl w:ilvl="8" w:tplc="4C62E48E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6D9A1F50">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="317A4A54"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A7E04EC"/>
+    <w:lvl w:ilvl="0" w:tplc="3C48EF50">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8A009870">
+    <w:lvl w:ilvl="1" w:tplc="98B0098C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="1454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A8F8C600">
+    <w:lvl w:ilvl="2" w:tplc="B7C0AE96">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="2174"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93CCA7FC">
+    <w:lvl w:ilvl="3" w:tplc="29E8339E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="2894"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="151C166C">
+    <w:lvl w:ilvl="4" w:tplc="8A823040">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="3614"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88E2C2A0">
+    <w:lvl w:ilvl="5" w:tplc="767AAFFE">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="4334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1ED8A9F4">
+    <w:lvl w:ilvl="6" w:tplc="566C0936">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="5054"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77AC96F4">
+    <w:lvl w:ilvl="7" w:tplc="9F60D6A6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200"/>
+        <w:ind w:left="5774"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="5A2CC544">
+    <w:lvl w:ilvl="8" w:tplc="505C6F1C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:firstLine="0"/>
+        <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:effect w:val="none"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="4E9C1A8A">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="479D029C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AEBCEDEC"/>
+    <w:lvl w:ilvl="0" w:tplc="24FE82F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:firstLine="0"/>
+        <w:ind w:left="1771"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:effect w:val="none"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="938E1C86">
+    <w:lvl w:ilvl="1" w:tplc="5860BCD6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:firstLine="0"/>
+        <w:ind w:left="2506"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:effect w:val="none"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9EA23B64">
+    <w:lvl w:ilvl="2" w:tplc="07D02774">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:firstLine="0"/>
+        <w:ind w:left="3226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:effect w:val="none"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CD40A518">
+    <w:lvl w:ilvl="3" w:tplc="FC12E562">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:firstLine="0"/>
+        <w:ind w:left="3946"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:effect w:val="none"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29366A18">
+    <w:lvl w:ilvl="4" w:tplc="6826F836">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:firstLine="0"/>
+        <w:ind w:left="4666"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:effect w:val="none"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7298D0AA">
+    <w:lvl w:ilvl="5" w:tplc="B150BF80">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:firstLine="0"/>
+        <w:ind w:left="5386"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:effect w:val="none"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A0EC1276">
+    <w:lvl w:ilvl="6" w:tplc="1AAEE954">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:firstLine="0"/>
+        <w:ind w:left="6106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:effect w:val="none"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B9407A24">
+    <w:lvl w:ilvl="7" w:tplc="E244DE1C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:firstLine="0"/>
+        <w:ind w:left="6826"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:effect w:val="none"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6F1E4AEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7546"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FDE1678"/>
+    <w:nsid w:val="55DD4401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5D8655DC"/>
-    <w:lvl w:ilvl="0" w:tplc="5B2031E8">
+    <w:tmpl w:val="255CC538"/>
+    <w:lvl w:ilvl="0" w:tplc="85A20CC4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="900" w:hanging="360"/>
-[...3 lines deleted...]
-        <w:color w:val="auto"/>
+        <w:ind w:left="1771"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="25D84CCE">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1620" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="2146"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005">
+    <w:lvl w:ilvl="2" w:tplc="EF985C8E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2340" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="2866"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001">
+    <w:lvl w:ilvl="3" w:tplc="2AF43154">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3060" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="3586"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003">
+    <w:lvl w:ilvl="4" w:tplc="ABA42508">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3780" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="4306"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005">
+    <w:lvl w:ilvl="5" w:tplc="0AA6BE86">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4500" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="5026"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001">
+    <w:lvl w:ilvl="6" w:tplc="BE5A1DF4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5220" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="5746"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003">
+    <w:lvl w:ilvl="7" w:tplc="9CAE4760">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5940" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="6466"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005">
+    <w:lvl w:ilvl="8" w:tplc="96FCB012">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6660" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="7186"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="643849896">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FC602C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="347830FC"/>
+    <w:lvl w:ilvl="0" w:tplc="9E84D61C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1771"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6862FFC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2506"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5978C078">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4BC4159C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3946"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="72BE87B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4666"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6F3E2ECC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5386"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B90211F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6106"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2348DAA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6826"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CF6E5D3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7546"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68A25DA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE3043EA"/>
+    <w:lvl w:ilvl="0" w:tplc="B628A81C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1771"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E932EB3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2506"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0F76667C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2730B5AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3946"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08CA7FE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4666"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="57469372">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5386"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="23CE0A0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6106"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EBFE329A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6826"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8EB8CDDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7546"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EC2682D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BE707342"/>
+    <w:lvl w:ilvl="0" w:tplc="42F41DBE">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="71C4FDD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1771"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B6E4EFB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="44B42714">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7FA4523C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3AD0AF74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7C5A1E64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2FC06022">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="59AC6F24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="727C6140"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2BB2D800"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D1970AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="66F8B5B6"/>
+    <w:lvl w:ilvl="0" w:tplc="A7027862">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1771"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E5E2AC74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2506"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="624ED50C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B51A45CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3946"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="19F89594">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4666"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D9F4EE10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5386"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9404F354">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6106"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5D2848F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6826"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7500F24E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7546"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="4408704">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1450928400">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1741098250">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1070611769">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="277837969">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1307079636">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1166435530">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="352002385">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="8" w16cid:durableId="1170170410">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="542401809">
+  <w:num w:numId="9" w16cid:durableId="1298604184">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1318151310">
+  <w:num w:numId="10" w16cid:durableId="1836454704">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="933048395">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2081751410">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="12" w16cid:durableId="1530952815">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1200169178">
-[...32 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="280575528">
+  <w:num w:numId="13" w16cid:durableId="58485176">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00120C44"/>
-[...56 lines deleted...]
-    <w:rsid w:val="79F3A2C6"/>
+    <w:rsidRoot w:val="00455E24"/>
+    <w:rsid w:val="00455E24"/>
+    <w:rsid w:val="007E335F"/>
+    <w:rsid w:val="008D2324"/>
+    <w:rsid w:val="00B46BFF"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E20C0A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4B15D548"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="63FA2DED"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C3EBB35D-92A9-4966-AD1B-B10E2CF79943}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6329,51 +11268,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6548,1843 +11487,947 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00455E24"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="10" w:hanging="10"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00455E24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00455E24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00455E24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00455E24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00455E24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00455E24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00455E24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00455E24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00455E24"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00455E24"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00455E24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00455E24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00455E24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00455E24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00455E24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00455E24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00455E24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00455E24"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00455E24"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00455E24"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00455E24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00455E24"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00455E24"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00455E24"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00455E24"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00455E24"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00455E24"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00455E24"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C10DF5"/>
+    <w:rsid w:val="00455E24"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C10DF5"/>
-[...101 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00455E24"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005D7607"/>
+    <w:rsid w:val="00455E24"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00455E24"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4716" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4711" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3736" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...597 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4624</Characters>
+  <Pages>9</Pages>
+  <Words>2689</Words>
+  <Characters>15331</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>96</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>127</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5454</CharactersWithSpaces>
+  <CharactersWithSpaces>17985</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Tatiana Rieglerova</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...63 lines deleted...]
-</file>