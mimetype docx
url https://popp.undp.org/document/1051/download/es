--- v0 (2025-10-20)
+++ v1 (2026-06-04)
@@ -1,6109 +1,10127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="28F8718B" w14:textId="77777777" w:rsidR="00F031EF" w:rsidRDefault="0044621A" w:rsidP="00810EDB">
+    <w:p w14:paraId="4BC46883" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Mobiliario y Equipo: Depreciación, Informes de Conciliación y Funciones Centralizadas  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DFAE634" w14:textId="77777777" w:rsidR="00F031EF" w:rsidRDefault="0044621A" w:rsidP="00810EDB">
+    <w:p w14:paraId="48EA4108" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33340568" w14:textId="77777777" w:rsidR="00F031EF" w:rsidRDefault="0044621A" w:rsidP="00810EDB">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5DCDA8C5" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Depreciación</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F9AE05" w14:textId="77777777" w:rsidR="00F031EF" w:rsidRDefault="0044621A" w:rsidP="00810EDB">
+    <w:p w14:paraId="35D077BE" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D542EE9" w14:textId="77777777" w:rsidR="00F031EF" w:rsidRDefault="0044621A" w:rsidP="004766C0">
+    <w:p w14:paraId="198E7643" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="29" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La depreciación</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> es la medida del desgaste, el consumo u otra pérdida de valor de un activo fijo a lo largo de su vida útil. Se conoce también como «gasto de depreciación», que se gasta a lo largo de la vida del activo en lugar de cuando se paga el activo.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B8F768" w14:textId="77777777" w:rsidR="00F031EF" w:rsidRDefault="0044621A" w:rsidP="00810EDB">
+    <w:p w14:paraId="095BB1B3" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="406" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="406"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3245B0C4" w14:textId="619C0722" w:rsidR="001E72CE" w:rsidRDefault="0044621A" w:rsidP="00810EDB">
+    <w:p w14:paraId="1DBCCCD6" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="6BE14908" w14:textId="14985317" w:rsidR="000509CF" w:rsidRDefault="0044621A" w:rsidP="006142A2">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El monto depreciable es el costo de un activo, u otro monto que sustituya al costo, menos su valor residual. El valor residual de un activo es el monto estimado que se obtendría actualmente de la enajenación del activo, después de deducir los costos estimados de enajenación, si el activo tuviese ya la antigüedad y estuviese en las condiciones esperadas al final de su vida útil. En el PNUD (Programa de las Naciones Unidas para el Desarrollo), el valor residual se establece en «0».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0AF90B" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="28" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="130109E5" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...27 lines deleted...]
-    <w:p w14:paraId="4880FC7D" w14:textId="77777777" w:rsidR="00F031EF" w:rsidRDefault="0044621A" w:rsidP="00810EDB">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La depreciación comenzará cuando el activo esté disponible para el uso, es decir, cuando esté en la ubicación y en las condiciones necesarias para que sea capaz de funcionar de la manera prevista por la administración hasta que el activo complete toda su vida útil establecida o sea transferido, vendido o donado. En la desafectación del activo, la depreciación se realizará hasta su penúltimo mes (mes anterior al mes de enajenación), es decir, no se depreciará en el mes final. Tenga en cuenta que la depreciación no se verifica con el presupuesto y no tiene ningún impacto en los recursos. El costo total del activo afecta los recursos en el momento de la compra. La depreciación posterior tiene el propósito de asignar este costo a lo largo de la vida útil del activo. La depreciación es un proceso automatizado a nivel de la Sede.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E54313" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="38" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B4B022C" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La vida útil se define como el plazo durante el cual se espera que un activo esté disponible para el uso. En el PNUD, las vidas útiles para las diferentes categorías se han establecido de acuerdo con las prácticas del PNUD de retener activos en uso con la intención de obtener una </w:t>
       </w:r>
-      <w:r w:rsidRPr="761B609A">
-        <w:rPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>vida útil promedio razonable</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en toda la población de activos similares dentro del PNUD. Por lo tanto, algunos activos pueden enajenarse antes de alcanzar su vida útil, luego de una revisión de su utilidad en su vida de reposición recomendada. De igual manera, otros activos pueden conservarse en servicio por períodos más prolongados que sus vidas útiles, por motivos operativos. La cantidad y el costo original de los activos retenidos después de sus vidas útiles se revelarán en los estados financieros del PNUD.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2ED932" w14:textId="77777777" w:rsidR="009B0107" w:rsidRPr="00AC0EC0" w:rsidRDefault="009B0107" w:rsidP="00810EDB">
+    <w:p w14:paraId="679F3CC1" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="406" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0F9A4F93" w14:textId="77777777" w:rsidR="00F031EF" w:rsidRDefault="0044621A" w:rsidP="00AC0EC0">
+        <w:ind w:left="406"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62EAB218" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="29" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Las vidas útiles de los activos del PNUD deberán revisarse en cada fecha de presentación del informe anual y, si las expectativas difieren de las estimaciones previas, los cambios deberán contabilizarse como un cambio previsto en la estimación contable incluyéndolo en el superávit o el déficit en el período del cambio, si el cambio afecta solo al período o en el período de cambio y períodos futuros, si el cambio afecta a ambos.</w:t>
       </w:r>
-      <w:r w:rsidRPr="761B609A">
-        <w:rPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112839E6" w14:textId="77777777" w:rsidR="00436D6D" w:rsidRDefault="00436D6D" w:rsidP="00436D6D"/>
-[...3 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="60BF37D4" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E31C298" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22CDBC8C" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="345" w:hanging="14"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Conciliación </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C71C5A" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76978C32" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...47 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="38" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La conciliación es un proceso contable que se utiliza para comparar dos conjuntos de registros con el fin de garantizar que las cifras coincidan y sean precisas.  Dado que los datos sobre el mobiliario y el equipo se iniciarán en un módulo y se registrarán finalmente en el módulo de activos de Quantum, así como en la cuenta del libro mayor, será necesario conciliar mensualmente los datos y la información de los tres módulos de Quantum. Además de las conciliaciones de los datos contables, también será necesario conciliar los resultados del ejercicio de verificación física con los registros de mobiliario y equipo. La conciliación entre módulos será llevada a cabo en la Sede por el Servicio de Operaciones Generales (GO/BMS), mientras que la conciliación de la verificación física con los registros de activos será llevada a cabo por cada unidad de la oficina del país o de la Sede.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EEA62C2" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="691" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="691"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70DB8B68" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B3567D">
+        <w:ind w:right="38" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Debido a la necesidad de verificar la precisión de los registros a través de reconciliaciones y </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DF1925" w14:textId="199B126F" w:rsidR="004766C0" w:rsidRDefault="004766C0" w:rsidP="004766C0">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B3567D">
+    <w:p w14:paraId="31801A4E" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>con el propósito de preparar información precisa de los activos para la información financiera, existen varios informes diseñados para ayudar a los usuarios a realizar las funciones de conciliación y revisión de los registros de activos. Para obtener más detalles sobre los tipos de informes, consulte la subsección de Informes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1EFC7F" w14:textId="58C97B9D" w:rsidR="00663F96" w:rsidRDefault="00663F96" w:rsidP="004766C0">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006D6E5C">
+    <w:p w14:paraId="1A7DF030" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C7430B6" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Funciones Centralizadas</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D6E5C">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D6E5C">
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786E8732" w14:textId="77777777" w:rsidR="004766C0" w:rsidRDefault="004766C0" w:rsidP="004766C0">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="407D96B3" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D0B301D" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="006D6E5C">
+        <w:ind w:right="38" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las funciones centralizadas son las funciones desempeñadas solamente por el CGSC (Centro </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21418F45" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="691" w:right="29"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Global de Servicios Compartidos) y la Sede de Nueva York (NYHQ) del PNUD a través de la División de Cuentas, la OIMT o la división de Operaciones Generales, como se detalla a continuación.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B220F86" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14BA7022" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Flujograma   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B30748" w14:textId="77777777" w:rsidR="005A77E8" w:rsidRPr="006D6E5C" w:rsidRDefault="005A77E8" w:rsidP="005A77E8">
+    <w:p w14:paraId="4F6C83EB" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D6E5C">
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442B4014" w14:textId="2D72EF53" w:rsidR="005A77E8" w:rsidRDefault="004B6644" w:rsidP="005A77E8">
+    <w:p w14:paraId="110DB7B9" w14:textId="5FE9EA9F" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="005A77E8" w:rsidRPr="006D6E5C">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00945F2B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Proceso de Final del Mes según IPSAS incluida la Depreciación </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005A77E8">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51058">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564DF684" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F71CA5" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Método de Depreciación  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E128EA1" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F6822B" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="341" w:right="29"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Cada artículo de Mobiliario y Equipo deberá depreciarse cuando esté disponible para el uso (es decir,    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43EC70A1" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="29"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etiquetado como en servicio dentro del Módulo Activos), utilizando el método de amortización lineal o prorrateo equitativo/deducción constante a lo largo de su vida útil, en forma mensual, utilizando la convención de mes corriente. Los cálculos y las deducciones por depreciación serán realizados en Quantum y los asientos de gastos necesarios se contabilizarán en el plan de cuentas (COA) asociado con el activo. Por este motivo, es fundamental que los COA asociados con los activos sean precisos y válidos.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A9B57D" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69A476EA" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vida útil contable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2D541965" w14:textId="0E5F1428" w:rsidR="00736033" w:rsidRDefault="00736033" w:rsidP="005A77E8">
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6572EE89" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...19 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7691E33C" w14:textId="25E66109" w:rsidR="00663F96" w:rsidRDefault="00663F96" w:rsidP="00663F96">
-[...82 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0535DD75" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="29"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La vida útil se define como el plazo durante el cual se espera que un activo esté disponible para el </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D367CB" w14:textId="5B478785" w:rsidR="00AF758C" w:rsidRPr="00AF758C" w:rsidRDefault="00AF758C" w:rsidP="0063059F">
-[...11 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7E7D8341" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="29"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">razonable en toda la población de activos similares dentro del PNUD. Al determinar la vida útil de varios artículos de Mobiliario y Equipo, se tuvieron en cuenta los siguientes factores:   </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2E41AB57" w14:textId="77777777" w:rsidR="00AF758C" w:rsidRDefault="00AF758C" w:rsidP="00AF758C">
+        <w:t xml:space="preserve">uso. En el PNUD, las vidas útiles para las diferentes categorías se han establecido de acuerdo con las prácticas del PNUD de retener activos en uso con la intención de obtener una vida útil promedio razonable en toda la población de activos similares dentro del PNUD. Al determinar la vida útil de varios artículos de Mobiliario y Equipo, se tuvieron en cuenta los siguientes factores:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302145D5" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28570538" w14:textId="77777777" w:rsidR="00AF758C" w:rsidRDefault="00AF758C" w:rsidP="00AF758C">
+    <w:p w14:paraId="0780C18B" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:right="28" w:hanging="389"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El uso esperado del activo por la entidad;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6FFC4D" w14:textId="77777777" w:rsidR="00AF758C" w:rsidRDefault="00AF758C" w:rsidP="00AF758C">
+    <w:p w14:paraId="718D97B5" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:right="28" w:hanging="389"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El desgaste físico esperado del activo;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2EF056" w14:textId="77777777" w:rsidR="00AF758C" w:rsidRDefault="00AF758C" w:rsidP="00AF758C">
+    <w:p w14:paraId="6001ED05" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:right="28" w:hanging="389"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La obsolescencia técnica;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC6EF54" w14:textId="77777777" w:rsidR="00AF758C" w:rsidRDefault="00AF758C" w:rsidP="00AF758C">
+    <w:p w14:paraId="44EEB2CE" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:right="28" w:hanging="389"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Límites legales o similares en el uso del activo, como el vencimiento de arrendamientos relacionados.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30805F0D" w14:textId="343AD4F4" w:rsidR="005A77E8" w:rsidRDefault="005A77E8" w:rsidP="00D161BE">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="144E6873" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F09AE90" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las siguientes son las vidas útiles de varias clases de Mobiliario y Equipo:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1755EE3B" w14:textId="77777777" w:rsidR="009F6F5E" w:rsidRPr="00120F0F" w:rsidRDefault="009F6F5E" w:rsidP="009F6F5E">
+    <w:p w14:paraId="517A9949" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6655" w:type="dxa"/>
         <w:tblInd w:w="1548" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4590"/>
         <w:gridCol w:w="2065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F6F5E" w:rsidRPr="00120F0F" w14:paraId="77F98094" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="7FBC7AF5" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="398"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56A11C7B" w14:textId="77777777" w:rsidR="009F6F5E" w:rsidRPr="00120F0F" w:rsidRDefault="009F6F5E" w:rsidP="00982A82">
+          <w:p w14:paraId="67577097" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="162"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="162" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Clase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DCE8CB9" w14:textId="77777777" w:rsidR="009F6F5E" w:rsidRPr="00120F0F" w:rsidRDefault="009F6F5E" w:rsidP="00982A82">
+          <w:p w14:paraId="2087405A" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="252"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="252" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vida depreciable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F6F5E" w:rsidRPr="00120F0F" w14:paraId="15BC600C" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="6BB4A979" w14:textId="77777777" w:rsidTr="000325C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39C692D8" w14:textId="77777777" w:rsidR="009F6F5E" w:rsidRPr="00120F0F" w:rsidRDefault="009F6F5E" w:rsidP="00982A82">
+          <w:p w14:paraId="7CC60708" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="162"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="162" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Equipo de TI y Comunicación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11FC43A9" w14:textId="77777777" w:rsidR="009F6F5E" w:rsidRPr="00120F0F" w:rsidRDefault="009F6F5E" w:rsidP="00982A82">
+          <w:p w14:paraId="5408ABD3" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="252"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="252" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>De 8 a 20 años</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F6F5E" w:rsidRPr="00120F0F" w14:paraId="1EA35EFD" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="63799177" w14:textId="77777777" w:rsidTr="000325C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76BD61EE" w14:textId="77777777" w:rsidR="009F6F5E" w:rsidRPr="00120F0F" w:rsidRDefault="009F6F5E" w:rsidP="00982A82">
+          <w:p w14:paraId="0CD66F69" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="162"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="162" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Maquinaria Pesada y otros equipos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A62E2CB" w14:textId="77777777" w:rsidR="009F6F5E" w:rsidRPr="00120F0F" w:rsidRDefault="009F6F5E" w:rsidP="00982A82">
+          <w:p w14:paraId="197CCAB7" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="252"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="252" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20 años</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F6F5E" w:rsidRPr="00120F0F" w14:paraId="484AC7FC" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="78B8075B" w14:textId="77777777" w:rsidTr="000325C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C7FD032" w14:textId="77777777" w:rsidR="009F6F5E" w:rsidRPr="00120F0F" w:rsidRDefault="009F6F5E" w:rsidP="00982A82">
+          <w:p w14:paraId="49CE6AE8" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="162"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="162" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vehículos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E630885" w14:textId="77777777" w:rsidR="009F6F5E" w:rsidRPr="00120F0F" w:rsidRDefault="009F6F5E" w:rsidP="00982A82">
+          <w:p w14:paraId="0EE8169C" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="252"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="252" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>12 años</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F6F5E" w:rsidRPr="00120F0F" w14:paraId="43058CF0" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="625DE8E2" w14:textId="77777777" w:rsidTr="000325C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77E6D713" w14:textId="77777777" w:rsidR="009F6F5E" w:rsidRPr="00120F0F" w:rsidRDefault="009F6F5E" w:rsidP="00982A82">
+          <w:p w14:paraId="46FF2019" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="162"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="162" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mobiliario y Artículos Accesorios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DD5ED82" w14:textId="2E907C34" w:rsidR="009F6F5E" w:rsidRPr="0083049E" w:rsidRDefault="0083049E" w:rsidP="0083049E">
+          <w:p w14:paraId="447F4A9B" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">     15 años</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50086EA1" w14:textId="2B5EE7E4" w:rsidR="009F6F5E" w:rsidRPr="00F57DA6" w:rsidRDefault="009F6F5E" w:rsidP="00F57DA6">
+    <w:p w14:paraId="47BC185E" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDB3531" w14:textId="77777777" w:rsidR="000C0816" w:rsidRPr="000C0816" w:rsidRDefault="00F57DA6" w:rsidP="000C0816">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="15FFA811" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La convención del mes corriente requiere que, si un activo se pusiera en servicio el 28 de enero de </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC726C1" w14:textId="05342C9B" w:rsidR="000C0816" w:rsidRDefault="00F57DA6" w:rsidP="000C0816">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0BDF4675" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="28"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">2010, la deducción por depreciación sería por un mes completo de enero y no solo por tres días. Por lo tanto, la depreciación se deducirá por completo durante el mes en el que activo esté disponible para el uso. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0816">
-        <w:rPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> se deducirá depreciación alguna en el mes de enajenación, independientemente de la fecha de enajenación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9FF1A7" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0F9EA56A" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="28" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="543C7BBE" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La vida útil se define como el plazo durante el cual se espera que un activo esté disponible para el uso. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E060E6" w14:textId="3B53FD2B" w:rsidR="007179E3" w:rsidRPr="000C0816" w:rsidRDefault="007179E3" w:rsidP="000C0816">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2F64169E" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="28"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>En el PNUD, las vidas útiles para las diferentes categorías se han establecido de acuerdo con las prácticas del PNUD de retener activos en uso con la intención de obtener una</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0816">
-        <w:rPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> vida útil promedio razonable</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en toda la población de activos similares dentro del PNUD. Por lo tanto, algunos activos pueden enajenarse antes de alcanzar su vida útil, luego de una revisión de su utilidad en su vida de reposición recomendada. De igual manera, otros activos pueden conservarse en servicio por períodos más prolongados que sus vidas útiles, por motivos operativos. La cantidad y el costo original de los activos retenidos después de sus vidas útiles se revelarán en los estados financieros del PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BA2313" w14:textId="06D5DC7A" w:rsidR="007179E3" w:rsidRDefault="007179E3" w:rsidP="00180E97">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2DC48923" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="28"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67CDC01B" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las vidas útiles de los activos del PNUD deberán revisarse en cada fecha de presentación del informe </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766D9F10" w14:textId="1032137A" w:rsidR="007C3EDE" w:rsidRDefault="00180E97" w:rsidP="007C3EDE">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5B4FB515" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="28"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>anual y, si las expectativas difieren de las estimaciones previas, los cambios deberán contabilizarse como un cambio previsto en la estimación contable incluyéndolo en el superávit o el déficit en el período del cambio, si el cambio afecta solo al período o en el período de cambio y períodos futuros, si el cambio afecta a ambos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C21EAE3" w14:textId="77777777" w:rsidR="007C3EDE" w:rsidRDefault="007C3EDE" w:rsidP="007C3EDE">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1BE2C857" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="28"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662C5FAF" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La cantidad y el costo original de los activos retenidos después de sus vidas útiles se revelarán en los    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5FB19D" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="28" w:firstLine="360"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">estados financieros del PNUD (activos totalmente depreciados).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F267722" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="0090688A" w:rsidRDefault="0090688A" w:rsidP="0090688A">
-[...14 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="252DA33C" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="38" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62DC0E69" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Vida de Reposición Recomendada</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651ADE98" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00C63BEF" w:rsidRDefault="0090688A" w:rsidP="0090688A">
+    <w:p w14:paraId="2F21B547" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DA68D9" w14:textId="77777777" w:rsidR="0090688A" w:rsidRDefault="0090688A" w:rsidP="0090688A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3B34242F" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Por motivos operativos y para garantizar los estándares de seguridad, el PNUD tiene una serie de vidas de reposición recomendadas para los activos que deben utilizarse para iniciar la revisión del estado de los activos y para su enajenación si se determina que están listos para la enajenación.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF541CC" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00C63BEF" w:rsidRDefault="0090688A" w:rsidP="0090688A">
+    <w:p w14:paraId="5A5CEC2D" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="406" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="406"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE9F758" w14:textId="77777777" w:rsidR="0090688A" w:rsidRDefault="0090688A" w:rsidP="0090688A">
+    <w:p w14:paraId="39DD50AA" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Al determinar si un activo debe permanecer o no en uso o si debe enajenarse, tenga en cuenta que es posible que los activos de TIC (como computadoras de escritorio, computadoras portátiles, servidores, impresoras, equipos de videoconferencia, etc.) deban reemplazarse cuando se cumplan una o más de las siguientes condiciones:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C2A258" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00C63BEF" w:rsidRDefault="0090688A" w:rsidP="0090688A">
+    <w:p w14:paraId="7A6C6D2F" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15DAC65D" w14:textId="77777777" w:rsidR="0090688A" w:rsidRDefault="0090688A" w:rsidP="0090688A">
+    <w:p w14:paraId="2CA5A5B4" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La vida de un activo de TIC llega al Final del Soporte ofrecido por el fabricante, y/o  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F8A0B3" w14:textId="77777777" w:rsidR="0090688A" w:rsidRDefault="0090688A" w:rsidP="0090688A">
+    <w:p w14:paraId="69D2A728" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La garantía extendida de un fabricante se vence, y/o  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5139AE5F" w14:textId="77777777" w:rsidR="0090688A" w:rsidRDefault="0090688A" w:rsidP="0090688A">
+    <w:p w14:paraId="51638F48" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El costo de la garantía extendida anual para un activo de TIC excede el valor neto contable (NBV), y/o  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE346F5" w14:textId="7078EC09" w:rsidR="0090688A" w:rsidRDefault="0090688A" w:rsidP="0090688A">
+    <w:p w14:paraId="737CB09E" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="2625F3AE" w14:textId="77777777" w:rsidR="0090688A" w:rsidRDefault="0090688A" w:rsidP="0090688A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un activo de TIC deja de ser compatible con el sistema operativo estándar del PNUD, las herramientas de productividad personal (procesamiento de texto, hojas de cálculo, presentaciones, etc.) y las aplicaciones institucionales del PNUD como los sistemas de Planificación de los Recursos Institucionales (PRI), Correo Electrónico y Comunicaciones Unificadas de Quantum, y/o   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11909A15" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los costos de afrontar/evitar el riesgo de seguridad o de reparación de un activo de TIC exceden su valor.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1902296A" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00C63BEF" w:rsidRDefault="0090688A" w:rsidP="0090688A">
+    <w:p w14:paraId="7373D4B1" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02FB7AC3" w14:textId="59A3DB0C" w:rsidR="0090688A" w:rsidRDefault="0090688A" w:rsidP="0090688A">
+    <w:p w14:paraId="3DB38BED" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La siguiente tabla refleja las vidas de reposición recomendadas que deben utilizarse para evaluar si un activo debe o no permanecer en uso o si debe enajenarse. Dado que estas vidas de reposición recomendadas son diferentes de las vidas útiles contables utilizadas para la depreciación, habrá casos en los que las oficinas del PNUD enajenen activos que aún tienen NBV dentro de los registros. El proyecto absorberá el NBV restante menos cualquier efectivo de la venta del activo como un gasto. Las vidas de reposición recomendadas son las siguientes:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E17332C" w14:textId="77777777" w:rsidR="0090688A" w:rsidRDefault="0090688A" w:rsidP="0090688A">
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:right="28" w:firstLine="0"/>
+    <w:p w14:paraId="2C0BE63B" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8072" w:type="dxa"/>
         <w:tblInd w:w="828" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3932"/>
         <w:gridCol w:w="4140"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="6337C55A" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="69CAE56E" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="668"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="508329C4" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="5F8C24D2" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Clasificación de los Activos de TIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52E62C21" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="1E6D7FC2" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vida de Reposición Recomendada (Años)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="11476C0D" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="433BAED6" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D9B05F4" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="27D09065" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Computadoras de escritorio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F404FEF" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="07402798" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="005F70E5" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="3BDEC0D1" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C08FBAC" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="63AF1F8E" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Computadoras portátiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FABE43A" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="505A864B" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="060CC718" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="48A46979" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="687AC35A" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="6B97D609" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Servidores </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48A53C72" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="3AFAF561" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="52642BE8" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="09855E98" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="333EA9DA" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="666F1BA0" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Equipos de Redes/Telecomunicaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0606EAA3" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="4F83ACB4" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="26C9BA00" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="616B1951" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67F54210" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="5C8AA198" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Impresoras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46F45766" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="4D661CC9" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="48B78E87" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="277C94AC" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23F15297" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="64B73182" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Equipos de Videoconferencias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BFA345B" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="62F33672" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="03929B95" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="290CC9F2" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44E3BA78" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="71605B7B" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Otros Equipos (con un valor de compra de &gt;= USD 50 000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F7556DF" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="18A26516" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="1E97E6AA" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="018CF2E3" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A674C44" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="6AAC114B" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Los Equipos de Comunicaciones y Otros Equipos incluyen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57E59BD4" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="662055EB" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="33DAE56A" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="435903FB" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4478C8A5" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="174EB221" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A. Equipos de almacenamiento automatizado de ficheros</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68B64751" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="4114504A" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="08EA23F5" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="7A909CFA" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F9FD811" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="48FA954A" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B. Equipos para producción, almacenamiento y visualización de microfilm.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6230E5BB" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="503E214E" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="475C7360" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="6A74125A" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19722C7F" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="18E31563" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>C. Equipos de procesamiento de documentos como fotocopiadoras, equipos de gestión del correo, equipos de manejo de cheques, y trituradoras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C21CA58" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="5AB84676" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="4BEDB31F" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="175D0FF6" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40C308CF" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="01F0FFB5" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>D. Estudios de televisión, cámaras y otros equipos fotográficos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1535CC5C" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="158E83A5" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="412C8F23" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="58FC2559" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78FD93F6" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="683A11A1" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>E. Equipos de impresión y encuadernación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33222D31" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="16C32F59" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="236ADCF9" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="74343AC1" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="657BFF7D" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="5C31B420" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>F. Equipos, dispositivos y máquinas de oficina que no sean equipos de TI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61054D14" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="79D825EF" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="49E2DB87" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="4B324DB8" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55ABF4BA" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="12BF04EA" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>G. Suministro de energía ininterrumpido (UPS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40D86D38" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="452C2FCB" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="4EBF5347" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="50C6B921" w14:textId="77777777" w:rsidTr="000325C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F0CB03F" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="63DC76EA" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="-18"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="-18" w:right="38" w:hanging="10"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Otras clases de activos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44D2316F" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="1BCADE81" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="730" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="53EEC4CB" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="42E4B893" w14:textId="77777777" w:rsidTr="000325C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CEAB079" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="72B8FEA7" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="-18"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="-18" w:right="38" w:hanging="10"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Maquinaria Pesada y otros equipos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7280D816" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="3E0E3A70" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="18FD0C18" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="230C2530" w14:textId="77777777" w:rsidTr="000325C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A0082E1" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="5B89A9BB" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="-18"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="-18" w:right="38" w:hanging="10"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vehículos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50A9B120" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="4B414BF7" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090688A" w:rsidRPr="00120F0F" w14:paraId="44931545" w14:textId="77777777" w:rsidTr="00BB64C5">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="5B59E1C5" w14:textId="77777777" w:rsidTr="000325C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3EC5A4AC" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="23FB6FD7" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="-18"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="-18" w:right="38" w:hanging="10"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mobiliario y Artículos Accesorios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F4B3DEA" w14:textId="77777777" w:rsidR="0090688A" w:rsidRPr="00120F0F" w:rsidRDefault="0090688A" w:rsidP="00BB64C5">
+          <w:p w14:paraId="7FFE56EE" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60C47847" w14:textId="3F4B753C" w:rsidR="00D74DD6" w:rsidRPr="0090688A" w:rsidRDefault="00D74DD6" w:rsidP="00D74DD6">
+    <w:p w14:paraId="22371F68" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4CDD678C" w14:textId="64DA3D26" w:rsidR="0090688A" w:rsidRDefault="0090688A" w:rsidP="00D74DD6">
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37BC8E48" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57AB2E28" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Valor Residual </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCFE420" w14:textId="77777777" w:rsidR="00CC6754" w:rsidRDefault="00CC6754" w:rsidP="00CC6754">
+    <w:p w14:paraId="5D1691BE" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6F6217" w14:textId="06293FC0" w:rsidR="00CC6754" w:rsidRDefault="00CC6754" w:rsidP="00AC0EC0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="45E1FE5D" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28"/>
-      </w:pPr>
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El PNUD determinó que, dado el patrón de uso esperado, no hay valores residuales para ninguno de los activos fijos luego de la depreciación total. El valor residual de todo el Mobiliario y Equipo del PNUD será de cero después de la depreciación. Todos los activos que permanezcan en uso con valor neto contable de cero se informarán en los estados financieros al final de cada ejercicio económico.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777F61FE" w14:textId="037F1D74" w:rsidR="008C48AF" w:rsidRDefault="008C48AF" w:rsidP="008C48AF">
-[...11 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="09E8158C" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="28" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="278F5495" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Conciliación</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449C0AE2" w14:textId="77777777" w:rsidR="008C48AF" w:rsidRDefault="008C48AF" w:rsidP="008C48AF">
+    <w:p w14:paraId="40AC9EDD" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315A5C31" w14:textId="38D29F0D" w:rsidR="008C48AF" w:rsidRDefault="008C48AF" w:rsidP="00EE062D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="395749BF" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:ind w:right="28"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las siguientes revisiones de conciliación serán llevadas a cabo por las secciones o las divisiones relevantes. La mayoría son preparadas por el sistema Quantum.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B4E679" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="28" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="828" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w14:paraId="08436BED" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="49768214" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AF90017" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="0AFA91BE" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Revisión de Conciliación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D853EA2" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="49B5DB13" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Periodicidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BC0A33E" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="60A23274" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Dependencia Responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w14:paraId="040E3D2D" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="37810911" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D9013E1" w14:textId="5E3088A2" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="62690F5B" w14:textId="3EDC0585" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00D30CC0">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="-18"/>
+                <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> con las Cuentas de Activos del Libro Mayor</w:t>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1. Módulo Activos de Quantum con las Cuentas de Activos del Libro Mayor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B575BBB" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="737F0AF2" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Trimestralmente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2166E93B" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="6BD3CD8A" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Operaciones Generales/BMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w14:paraId="0405133D" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="1AD734C8" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="314D986D" w14:textId="3AD2B7E2" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="6C45943C" w14:textId="26BBC6BB" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00D30CC0">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="-18"/>
+                <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Partidas de activos adquiridos (P2P) con el Módulo Activos de Quantum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08DD6677" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="4454B171" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mensualmente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30B0A70B" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="00280868" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Operaciones Generales/BMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w14:paraId="2A9F602D" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="046C08EF" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="719"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51BFAE27" w14:textId="3105FA13" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="4D109C92" w14:textId="3BDBBFE2" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00D30CC0">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="-18"/>
+                <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>Quantum</w:t>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3. Transacciones de la Cuenta de Compensación con los Activos Registrados en el Módulo Activos de Quantum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4188E157" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="115372F2" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mensualmente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B3991E9" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="496D6297" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>División de Cuentas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w14:paraId="6758DC67" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="1087B8F4" w14:textId="77777777" w:rsidTr="000325C7">
         <w:trPr>
           <w:trHeight w:val="1781"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F397198" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="3F9F76A4" w14:textId="2A5C8E4F" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00D30CC0">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="-18"/>
+                <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>4.     Conciliación del Calendario de Movimiento de Activos</w:t>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4. Conciliación del Calendario de Movimiento de Activos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19C7A67E" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="639745CC" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00D30CC0">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="-18"/>
+                <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:ind w:right="38" w:firstLine="132"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Saldo Inicial</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B4AF42F" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="3D5D833E" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00D30CC0">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="-18"/>
+                <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:ind w:right="38" w:firstLine="132"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Adquisiciones</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="258682B2" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="4780BD16" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00D30CC0">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="-18"/>
+                <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:ind w:right="38" w:firstLine="132"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ajustes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3450B56A" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="30E2CD7C" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00D30CC0">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="-18"/>
+                <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:ind w:right="38" w:firstLine="132"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Enajenaciones</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="174C79AE" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="07F1D562" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00D30CC0">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="-18"/>
+                <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:ind w:right="38" w:firstLine="132"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Saldo Final</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BE4B757" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="6393C114" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Trimestralmente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="405A681C" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="36630A1D" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Operaciones Generales/BMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w14:paraId="5011B54D" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="221E6A20" w14:textId="77777777" w:rsidTr="000325C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="570C3A47" w14:textId="2D5EEECE" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="41CF27E1" w14:textId="6800DCB7" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00D30CC0">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="-18"/>
+                <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">5.     Resultados de la Verificación Física con los Informes de Gestión de Activos de </w:t>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidR="001F6FB6">
-[...3 lines deleted...]
-              <w:t>Quantum</w:t>
+            <w:r w:rsidR="00D30CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> - </w:t>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Resultados de la Verificación Física con los Informes de Gestión de Activos de Quantum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B248DFD" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="4339C844" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Semestral</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1467CE5F" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="1AC4B744" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Todas las Dependencias Comerciales, Sede y Oficinas en el País</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D64D379" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="07B76806" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w14:paraId="6282B7CA" w14:textId="77777777" w:rsidTr="00982A82">
+      <w:tr w:rsidR="00945F2B" w:rsidRPr="00945F2B" w14:paraId="6A6BB18C" w14:textId="77777777" w:rsidTr="000325C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52653DFD" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="03DA0D18" w14:textId="069010F5" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00D30CC0">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="-18"/>
+                <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>6.     Deducción por Depreciación - Conciliación Global</w:t>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6. Deducción por Depreciación - Conciliación Global</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1107E5C9" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="5F34FF6C" w14:textId="2BDAC5C8" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t> Trimestralmente</w:t>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Trimestralmente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7706FF72" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="001D5CFB" w:rsidRDefault="00CA63D1" w:rsidP="00982A82">
+          <w:p w14:paraId="0F37CACC" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00945F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Operaciones Generales/BMS y División de Cuentas, Sede de Nueva York</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="449AAB34" w14:textId="1FB69AD2" w:rsidR="0090688A" w:rsidRDefault="0090688A" w:rsidP="00D74DD6">
+    <w:p w14:paraId="408745F7" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B5E33CB" w14:textId="27F5D3DB" w:rsidR="00CA63D1" w:rsidRDefault="00CA63D1" w:rsidP="00D74DD6">
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2093E31C" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="08750C0C" w14:textId="6C3CEFD0" w:rsidR="00CA63D1" w:rsidRDefault="00CA63D1" w:rsidP="00CA63D1">
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="647C5C7F" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Informes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F967AF" w14:textId="77777777" w:rsidR="007C3EDE" w:rsidRDefault="007C3EDE" w:rsidP="007C3EDE">
-[...14 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="11F55E3D" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2D056F" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los siguientes informes estarán disponibles para uso operativo y de gestión:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DBDDCB" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="00C63BEF" w:rsidRDefault="00CA63D1" w:rsidP="00CA63D1">
+    <w:p w14:paraId="13361A71" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD8B1E0" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRDefault="00CA63D1" w:rsidP="00CA63D1">
+    <w:p w14:paraId="1DA10D7C" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Informes de gestión:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2CC567" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRDefault="00CA63D1" w:rsidP="00CA63D1">
+    <w:p w14:paraId="468F1CDF" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00D30CC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="331"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Informe de Detalle del Módulo Activos (AM): Informe en Servicio  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799DD0E3" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRDefault="00CA63D1" w:rsidP="00CA63D1">
+    <w:p w14:paraId="7B537425" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00D30CC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="331"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Informes de Detalles de Transacciones de AM (Adquisiciones, Ajustes, Transferencias y Enajenaciones)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366397D1" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRDefault="00CA63D1" w:rsidP="00CA63D1">
+    <w:p w14:paraId="4B9BA72D" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00D30CC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28" w:hanging="331"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Informe Resumido de AM  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EBC569" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRPr="00C63BEF" w:rsidRDefault="00CA63D1" w:rsidP="00CA63D1">
+    <w:p w14:paraId="2D694D61" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38014D59" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRDefault="00CA63D1" w:rsidP="00CA63D1">
+    <w:p w14:paraId="3BCA4886" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Informes operativos:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25012101" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRDefault="00CA63D1" w:rsidP="00CA63D1">
+    <w:p w14:paraId="5A4CFEB1" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Recategorización  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375BFCC1" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRDefault="00CA63D1" w:rsidP="00CA63D1">
+    <w:p w14:paraId="56D3A71D" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Informe del UNDSS (Departamento de Protección y Seguridad de las Naciones Unidas)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFC4656" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRDefault="00CA63D1" w:rsidP="00CA63D1">
+    <w:p w14:paraId="10BEE312" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Depreciación por Período  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F23435C" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRDefault="00CA63D1" w:rsidP="00CA63D1">
+    <w:p w14:paraId="0619F3B9" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Informe de Valor Neto Contable, por Id. de activo, dependencia comercial o dependencia operacional.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56DBEC66" w14:textId="77777777" w:rsidR="00CA63D1" w:rsidRDefault="00CA63D1" w:rsidP="00CA63D1">
+    <w:p w14:paraId="2CA7ACF1" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Reclasificaciones de Activos  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCD3B9F" w14:textId="7FD6DE94" w:rsidR="00CA63D1" w:rsidRDefault="00CA63D1" w:rsidP="00D74DD6">
+    <w:p w14:paraId="37A25DE3" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5213D07E" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF89A1D" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="10" w:right="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Funciones Centralizadas</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3263E3" w14:textId="77777777" w:rsidR="000C0816" w:rsidRPr="00C63BEF" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="5E3D43C5" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712EEDCE" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6F5DB282" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="28" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las siguientes funciones serán llevadas a cabo por el CGSC y por la división de Operaciones Generales de la BMS:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3065D8B8" w14:textId="77777777" w:rsidR="000C0816" w:rsidRPr="00C63BEF" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="78960C2D" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E37DF70" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2F5E0A5E" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Centro Global de Servicios Compartidos (CGSC)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5083A84C" w14:textId="77777777" w:rsidR="000C0816" w:rsidRPr="00C63BEF" w:rsidRDefault="000C0816" w:rsidP="000C0816"/>
-    <w:p w14:paraId="65DC58EE" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="45C080E7" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="051E0612" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="28" w:hanging="511"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Procesar todas las transacciones de Gestión de Activos y los asientos del libro mayor (GLJE) correspondientes en relación con adiciones básicas, enajenaciones, transferencias de activos y deterioro de activos  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514C7CD3" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="6BDBA672" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="28" w:hanging="511"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Actualizar el estado a «en servicio» para los activos que se pusieron en servicio y que habían estado FOB (franco a bordo), CFR (costo y flete), CIS (sistema de información aduanera) o en espera de asignación  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5D86BC" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="648D4F4F" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="28" w:hanging="511"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Capitalizar los activos del UNDSS enviados directamente a la CO por el UNDSS  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6506E390" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="1C28791F" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="28" w:hanging="511"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Registrar la participación de activos comunes del PNUD mediante un acuerdo de servicios comunes (CSA)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54550286" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="57BB518F" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="28" w:hanging="511"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Revisar y clasificar los arrendamientos y registrar los Arrendamientos Financieros identificados  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4EA825" w14:textId="0B46F167" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="4834B6BC" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="28" w:hanging="511"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Asistir a las Oficinas en el País en la ejecución de procesos clave de IPSAS relacionados que representan un riesgo de auditoría  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509568A2" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="295337B2" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="28" w:hanging="511"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Revisar y procesar solicitudes excepcionales como ajustes de costos y recategorización de activos  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDBFCDA" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="788C62A1" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="28" w:hanging="511"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En el momento de la capitalización y/o la transferencia, el CGSC revisará las combinaciones del plan de cuentas para asegurar que los activos se registren en relación con los campos válidos del plan  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287FDD30" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="3CB0B8D1" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="28" w:hanging="511"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Procesar las solicitudes de cambio del COA de los activos y crear GLJE de ajuste   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C55316F" w14:textId="3E4CB7E2" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="62AF0D5B" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="7B565599" w14:textId="47B7D932" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="28" w:hanging="511"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Notificar a Operaciones Generales/BMS y a la OIST sobre cualquier limitación de sistema en el procesamiento de transacciones de gestión de activos en Quantum para su reconfiguración</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A03752" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...11 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="28" w:hanging="511"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Como custodios de las presentaciones de activos en</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D3B96" w:rsidRPr="005D3B96">
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
-      <w:r w:rsidR="005D3B96">
-[...12 lines deleted...]
-    <w:p w14:paraId="3A1ECC76" w14:textId="505AB4EF" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asegurar la revisión regular del portal de solicitud de servicio del PNUD para garantizar la coherencia, la integridad, la facilidad de uso y la actualización. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7727C5" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="28" w:hanging="511"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Comunicar a las dependencias comerciales cualquier actualización del </w:t>
       </w:r>
-      <w:r w:rsidR="00792B0A" w:rsidRPr="00792B0A">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w14:paraId="4A96AAB3" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ofrecer capacitaciones y seminarios web, y asegurar el cumplimiento con los requisitos del portal de solicitud de servicio del PNUD como depósito de documentos  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3D8874" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="28" w:hanging="511"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Procesar las solicitudes aprobadas de deterioro de activos  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111F7B15" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="26A8CCD1" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00F51058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="28" w:hanging="511"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Revisar con regularidad las combinaciones del plan de cuentas para asegurar que los activos se registren en relación con los campos válidos del plan.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7125CC19" w14:textId="4B8D5DF4" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="00D74DD6">
+    <w:p w14:paraId="34C63F60" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="780BE947" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1EBA34" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F8A1944" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="347A0A5C" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Sede</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D163EB7" w14:textId="77777777" w:rsidR="000C0816" w:rsidRPr="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816"/>
-    <w:p w14:paraId="20776C78" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="48EC4603" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B46ABB8" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Operaciones Generales/Dirección de Servicios de Gestión  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2089078B" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="51368863" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F33211" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="341B0FF0" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1061" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Supervisión</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D49675" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="0D3F3917" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Supervisar los tableros de seguimiento  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9CF000" w14:textId="52395588" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="4D7DE519" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Realizar el seguimiento de los errores o las correcciones con el CGSC y las oficinas en el país o las dependencias de la Sede  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B0269D" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="71CABD55" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Realizar la conciliación entre módulos  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C61D31" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="09CE4A23" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Procesar y revisar la precisión de la deducción por depreciación  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435AB791" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="49FED5B0" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A411C8E" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5058AAE3" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1061" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Orientación</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF1361E" w14:textId="2B1E2B66" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="74A09A28" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Brindar orientación general sobre políticas al CGSC y a las oficinas en el país o dependencias de la Sede  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B6287E" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="5046EC9D" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Revisar los asuntos operativos que deben ser abordados a través de políticas  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153C2C8A" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="4BF01515" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4085578A" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="54659C7F" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1061" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Transacciones</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="567C25D1" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="5931941E" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Revisar/aprobar solicitudes de amortización total  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C3B736" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="5E0C36E3" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Revisar con regularidad las partidas extraordinarias en enajenaciones en los Registros de Activos y el Tablero de Seguimiento    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36588F39" w14:textId="3F73A2CD" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="15A28333" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Desarrollar paquetes de capacitación para que sean utilizados por el CGSC  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7B5A3D" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="1690021D" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Revisar la depreciación a través de los tableros de seguimiento  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D41E2E0" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="2DADCA0F" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Realizar la conciliación del módulo AM  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A98A02" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
-[...5 lines deleted...]
-    <w:p w14:paraId="5A205860" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="7F2D6BC6" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1771" w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C8C9254" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1061" w:right="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1061" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Presentación de Informes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EB3910" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="07D65CB0" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1421" w:right="28" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Desarrollar informes para que sean utilizados por las oficinas y la Sede para fines de supervisión y operativos.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF8DAA7" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="45AE79F2" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E90938" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5189009F" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1061" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Cuentas</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1366F0" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="0FE9A716" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Realizar asientos de ajuste a nivel del libro mayor  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5260C480" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="11BBA9DF" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Revisar la depreciación a nivel del libro mayor  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655F4EFF" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="6770904C" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Presentar información financiera sobre los activos en los estados financieros y las divulgaciones apropiadas  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14666714" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="645CADF7" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378D26F5" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="528ACE52" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1061" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>OIMT</w:t>
       </w:r>
-      <w:r w:rsidRPr="03386A67">
-[...2 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1C63CA" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="321A07B7" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ejecutar la depreciación mensual, la generación de asientos contables y los procesos de contabilización  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052D0D9C" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="2BA6CED9" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Interconectar activos de AP a AM  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6FC941" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="395A2CBB" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Desarrollar informes  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57888333" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="000C0816">
+    <w:p w14:paraId="5372C9DD" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Procesar las solicitudes de cambio de sistemas  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095A2A6B" w14:textId="77777777" w:rsidR="000C0816" w:rsidRDefault="000C0816" w:rsidP="00D74DD6">
+    <w:p w14:paraId="75B70B82" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1EC269B3" w14:textId="1AB370B4" w:rsidR="00F031EF" w:rsidRPr="00AC0EC0" w:rsidRDefault="0044621A" w:rsidP="00C90D75">
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A416D78" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9B720D" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00A23672" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59732806" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00493B09" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="6A05A809" w14:textId="77777777" w:rsidR="00C63BEF" w:rsidRPr="00C63BEF" w:rsidRDefault="00C63BEF" w:rsidP="00C63BEF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inglés. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B29A13" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="00C63BEF" w:rsidRDefault="00C63BEF" w:rsidP="00C63BEF">
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36CD8CC4" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3FAA0C1E" w14:textId="77777777" w:rsidR="00F031EF" w:rsidRDefault="0044621A" w:rsidP="00810EDB">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="069E0815" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidR="00C63BEF" w:rsidRPr="00120F0F" w:rsidRDefault="00C63BEF" w:rsidP="00C63BEF">
+    <w:p w14:paraId="77A8CF0A" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4D17554C" w14:textId="77777777" w:rsidR="00C63BEF" w:rsidRDefault="00C63BEF" w:rsidP="00C63BEF">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="221BA26E" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436C942C" w14:textId="77777777" w:rsidR="00F031EF" w:rsidRPr="00C63BEF" w:rsidRDefault="0044621A" w:rsidP="00810EDB">
+    <w:p w14:paraId="193309BD" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207CCF61" w14:textId="77777777" w:rsidR="00F031EF" w:rsidRDefault="0044621A" w:rsidP="00810EDB">
+    <w:p w14:paraId="56095ED7" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRPr="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00945F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F031EF">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w14:paraId="1FE37650" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00945F2B">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1427" w:right="1390" w:bottom="1692" w:left="1080" w:header="720" w:footer="743" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20CA2932" w14:textId="77777777" w:rsidR="00346F43" w:rsidRDefault="00346F43">
+    <w:p w14:paraId="06C3AEB4" w14:textId="77777777" w:rsidR="00BF788B" w:rsidRDefault="00BF788B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BFBE6FD" w14:textId="77777777" w:rsidR="00346F43" w:rsidRDefault="00346F43">
+    <w:p w14:paraId="73EBBF52" w14:textId="77777777" w:rsidR="00BF788B" w:rsidRDefault="00BF788B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="66B5D001" w14:textId="77777777" w:rsidR="00F031EF" w:rsidRDefault="0044621A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44E3A257" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRDefault="00945F2B">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="314" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="314"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6812AFD3" w14:textId="77777777" w:rsidR="00F031EF" w:rsidRDefault="0044621A">
+  <w:p w14:paraId="6BD7BDAB" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRDefault="00945F2B">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="360"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="27370AFE" w14:textId="383E03E6" w:rsidR="00F031EF" w:rsidRDefault="00810EDB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25F6B321" w14:textId="76FA7ECE" w:rsidR="00945F2B" w:rsidRPr="00F51058" w:rsidRDefault="00945F2B" w:rsidP="00945F2B">
     <w:pPr>
-      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00F51058">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F51058">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F51058">
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F51058">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00435F1E">
+    <w:r w:rsidRPr="00F51058">
       <w:rPr>
-        <w:b/>
-        <w:noProof/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F51058">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F51058">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F51058">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F51058">
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F51058">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00435F1E">
+    <w:r w:rsidRPr="00F51058">
       <w:rPr>
-        <w:b/>
-        <w:noProof/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F51058">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F51058">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00F51058">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00F51058">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00F51058">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00F51058">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:color w:val="2B579A"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="Fecha de entrada en vigor"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="580727186"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{E6C46C37-79EE-4343-BE20-CFC7ABD0BB5F}"/>
-        <w:date w:fullDate="2016-07-26T00:00:00Z">
+        <w:date w:fullDate="2016-07-25T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...4 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="003D5176" w:rsidRPr="003D5176">
+        <w:r w:rsidRPr="00F51058">
           <w:rPr>
-            <w:color w:val="2B579A"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>26/07/2016</w:t>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00F51058">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F51058">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>/07/2016</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00F51058">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r>
-      <w:t>n.°</w:t>
+    <w:r w:rsidRPr="00F51058">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r>
-      <w:t xml:space="preserve">: </w:t>
+    <w:r w:rsidRPr="00F51058">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:color w:val="2B579A"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-2106250510"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{E6C46C37-79EE-4343-BE20-CFC7ABD0BB5F}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...4 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="004B6644">
+        <w:r w:rsidRPr="00F51058">
           <w:rPr>
-            <w:color w:val="2B579A"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2CB38827" w14:textId="77777777" w:rsidR="00F031EF" w:rsidRDefault="0044621A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39EA4036" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRDefault="00945F2B">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="314" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="314"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="69477EB5" w14:textId="77777777" w:rsidR="00F031EF" w:rsidRDefault="0044621A">
+  <w:p w14:paraId="6AAE2F6E" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRDefault="00945F2B">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="360"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="282D4CEE" w14:textId="77777777" w:rsidR="00346F43" w:rsidRDefault="00346F43">
+    <w:p w14:paraId="37545271" w14:textId="77777777" w:rsidR="00BF788B" w:rsidRDefault="00BF788B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AE9B619" w14:textId="77777777" w:rsidR="00346F43" w:rsidRDefault="00346F43">
+    <w:p w14:paraId="3FCE0DBE" w14:textId="77777777" w:rsidR="00BF788B" w:rsidRDefault="00BF788B" w:rsidP="00945F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="44EAFD9C" w14:textId="615E24C1" w:rsidR="00810EDB" w:rsidRDefault="003D5176" w:rsidP="00810EDB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C4E709D" w14:textId="75E66AD5" w:rsidR="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00810EDB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48BE5F53" wp14:editId="4A5BE1F9">
-          <wp:extent cx="304800" cy="593090"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="239D651E" wp14:editId="683CED90">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1"/>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="15579"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304800" cy="593090"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4B94D5A5" w14:textId="77777777" w:rsidR="00810EDB" w:rsidRDefault="00810EDB" w:rsidP="00810EDB">
+  <w:p w14:paraId="2842FD52" w14:textId="77777777" w:rsidR="00945F2B" w:rsidRDefault="00945F2B" w:rsidP="00810EDB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09FC2BBF"/>
-[...248 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E243C34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF86FC68"/>
     <w:lvl w:ilvl="0" w:tplc="BB264722">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1771"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6271,333 +10289,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E4CCFFA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7546"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...281 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15591B96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAF04F90"/>
     <w:lvl w:ilvl="0" w:tplc="BF12AE28">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1771"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6765,51 +10501,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8FC2B2EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7186"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="188132E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1AE557C"/>
     <w:lvl w:ilvl="0" w:tplc="F96EBC36">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
@@ -6863,251 +10599,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...199 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="288C3675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D876B634"/>
     <w:lvl w:ilvl="0" w:tplc="60B46ADE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1771"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7275,363 +10811,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DAF6CB4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7186"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...311 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="317A4A54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D3E1B86"/>
     <w:lvl w:ilvl="0" w:tplc="7E447068">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="691" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7799,137 +11023,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="505C6F1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7818"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="377950E6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="771862D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="701" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7998,336 +11136,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5381" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6101" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...284 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="479D029C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEBCEDEC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1771"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -8494,523 +11347,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6F1E4AEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7546"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...471 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55DD4401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="255CC538"/>
     <w:lvl w:ilvl="0" w:tplc="85A20CC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1771"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -9178,435 +11559,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="96FCB012">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7186"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...383 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FC602C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="347830FC"/>
     <w:lvl w:ilvl="0" w:tplc="9E84D61C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1771"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -9774,51 +11771,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CF6E5D3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7546"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68A25DA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE3043EA"/>
     <w:lvl w:ilvl="0" w:tplc="B628A81C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1771"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -9986,151 +11983,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8EB8CDDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7546"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...99 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EC2682D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE707342"/>
     <w:lvl w:ilvl="0" w:tplc="42F41DBE">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10298,247 +12195,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="59AC6F24">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...195 lines deleted...]
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="727C6140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BB2D800"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10580,253 +12281,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-[...201 lines deleted...]
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D1970AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66F8B5B6"/>
     <w:lvl w:ilvl="0" w:tplc="A7027862">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1771"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10994,517 +12493,174 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7500F24E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7546"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...100 lines deleted...]
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="1" w16cid:durableId="1633899397">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1729961618">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="2" w16cid:durableId="2118479376">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="228075384">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="3" w16cid:durableId="2049181265">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="329022910">
+  <w:num w:numId="4" w16cid:durableId="2054117137">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2107456191">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="551426519">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="6" w16cid:durableId="707799986">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1633899397">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="7" w16cid:durableId="1209994471">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1226840698">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="8" w16cid:durableId="95251184">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1721786146">
+  <w:num w:numId="9" w16cid:durableId="1796407675">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1170872741">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="657265708">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2118479376">
-[...5 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="200366415">
+  <w:num w:numId="12" w16cid:durableId="719131034">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="2054117137">
-[...8 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="1209994471">
+  <w:num w:numId="13" w16cid:durableId="1223296594">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...97 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F031EF"/>
-[...150 lines deleted...]
-    <w:rsid w:val="7A17826C"/>
+    <w:rsidRoot w:val="00945F2B"/>
+    <w:rsid w:val="00575D1D"/>
+    <w:rsid w:val="00945F2B"/>
+    <w:rsid w:val="00BF788B"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C8263F"/>
+    <w:rsid w:val="00D30CC0"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00EA11FB"/>
+    <w:rsid w:val="00F51058"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="581061F9"/>
-  <w15:docId w15:val="{096EECDC-6899-4360-BDE2-69BEEEB26201}"/>
+  <w14:docId w14:val="15E85E11"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{00A63B6A-1D18-419A-8474-393076E3AD75}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11619,1194 +12775,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...1142 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -12989,1038 +13002,929 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00945F2B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00945F2B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00945F2B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00945F2B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00945F2B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00945F2B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00945F2B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00945F2B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00945F2B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00945F2B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00945F2B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00945F2B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00945F2B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00945F2B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00945F2B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00945F2B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00945F2B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00945F2B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00945F2B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00945F2B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00945F2B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00945F2B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00945F2B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00945F2B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00945F2B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00945F2B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00945F2B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00945F2B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00945F2B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00945F2B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00945F2B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004A04AF"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00945F2B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00945F2B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.custhelp.com/app/main/services" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3736" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...575 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2632</Words>
-  <Characters>15003</Characters>
+  <Words>2624</Words>
+  <Characters>14963</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>125</Lines>
+  <Lines>124</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17600</CharactersWithSpaces>
+  <CharactersWithSpaces>17552</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Althea Downie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...54 lines deleted...]
-</file>