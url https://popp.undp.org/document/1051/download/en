--- v0 (2025-10-10)
+++ v1 (2026-05-16)
@@ -1,5838 +1,9405 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1BD9F985" w14:textId="00A9147D" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="62DA3FFD" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Furniture and Equipment: Depreciation, Reconciliations Reports and Centralized Functions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D5C35F" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14462EB2" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-      <w:pPr>
+    <w:p w14:paraId="48B4F405" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Depreciation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="61E34461" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    </w:p>
+    <w:p w14:paraId="61023BDB" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C3363F" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="2DBF2ACF" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Depreciation is the measure of wearing out, consumption or other loss of value of a fixed </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="34"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">asset over its useful life. This is also known as ‘depreciation expense’, which is expensed over the life of the asset rather than when the asset is paid for.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A04F623" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="19DA1068" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="406" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="406"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B638217" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="5DB42B03" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Depreciable amount is the cost of an asset, or other amount substituted for cost, less its residual value. The residual value of an asset is the estimated amount that would currently be obtained from disposal of the asset, after deducting the estimated costs of disposal, if the asset were already of the age and in the condition expected at the end of its useful life.  In UNDP the residual value is set at “0”.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1382A358" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="63E30BFF" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="406" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="406"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C12B88" w14:textId="570AC5E0" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="185023C9" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depreciation will begin when asset is available for use, i.e. when it is in the location and condition necessary for it to be capable of operating in the manner intended by management until the asset attains its full established useful life or is transferred, sold or donated. On retirement of the asset, depreciation will be run to its penultimate month (month before disposal month) i.e. it will not be depreciated in its final month.  Please note that depreciation is not budget checked and has no impact on resources. The full asset cost impacts resources at the time of purchase. Subsequent depreciation serves the purpose of allocating this cost over the useful life of the asset. Depreciation will be an automated process that will be run at HQ level.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557989F2" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="406"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAFBB9A" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...9 lines deleted...]
-    <w:p w14:paraId="26BCC974" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="32ADDE09" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The useful life is defined as the period of time over which an asset is expected to be available for use. In UNDP, the useful lives for various categories have been established based upon UNDP’s practices of retaining assets in use with the intention to seek a </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">reasonable average useful life </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">across all the population of similar assets within UNDP. Therefore some assets may be disposed of prior to reaching their useful life, following a review of their usefulness at their recommended replacement life. Equally, other assets may be retained in service for periods longer than their useful lives, for operational reasons. The number and original cost of assets retained beyond their useful lives will be disclosed in UNDP’s financial statements.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33893E0F" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="532BBFEF" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="406" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="406"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331E93E6" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="506F044C" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The useful lives of UNDP assets shall be reviewed at each annual reporting date and if expectations differ from previous estimates, the change(s) shall be accounted for as a change in accounting estimate prospectively by including it in the surplus or deficit in the period of the change, if the change affects the period only or the period of the change and future periods, if the change affects both.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371CBF37" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...5 lines deleted...]
-    <w:p w14:paraId="64E06098" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="25911505" w14:textId="567ABDD4" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="002E7048">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...17 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76328194" w14:textId="2198E467" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3F440ABC" w14:textId="24214282" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Reconciliation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3734B35D" w14:textId="017F1685" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="002E7048">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD1C814" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="305C9EFF" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reconciliation is an accounting process used to compare two sets of records to ensure the figures are in agreement and are accurate.   Given that the furniture and equipment data will be initiated in one module and ultimately recorded in the Quantum Asset Module as well as the General Ledger Account, there will be a need to reconcile the data and information in the three modules in Quantum on a monthly basis.  In addition to reconciliations of accounting data there will also be a requirement to reconcile the physical verification exercise results with furniture and equipment records.  The inter-module reconciliation will be carried out at HQ by the General Operations (GO/BMS), while the reconciliation of physical verification to asset records will be carried out by each CO or HQ unit.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F5AA8A" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4C6829" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="209C52F7" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Due to the need to verify the accuracy of records through reconciliations and for purposes of preparing accurate asset information for the financial reporting, there are various reports designed to assist the users to perform the functions of reconciliation and review of asset records. For more details on the types of reports, please refer to the sub section on Reports.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A44F0B1" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="2827979D" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D2A39F" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="11F01943" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Centralized Functions</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DBE521" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="4305CDCC" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F1D8B6" w14:textId="2B0142DB" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="50B4D643" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="4713A106" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centralized functions are those functions that will be performed only by the GSSC and UNDP NYHQ through Accounts Division, OIMT or by General Operations as detailed out below.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448CA94C" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57153407" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6347A418" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Flowchart   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6379CA01" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="4E6F249A" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524783EB" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00000000" w:rsidP="00C83A17">
+    <w:p w14:paraId="18DC19C4" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00C83A17" w:rsidRPr="003547B5">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="009054A3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Month End Process under IPSAS including Depreciation </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C83A17" w:rsidRPr="003547B5">
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidR="00C83A17">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="009054A3">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve">  </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C9CBC5E" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4ED5244E" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61DEB5B3" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Depreciation Method  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634BC1DC" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="37ED8D69" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C58FB32" w14:textId="6A6E85ED" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="2F56D8E0" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="2CA9AB0C" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each item of Furniture and Equipment shall be depreciated when it is available for use (i.e. tagged as in-service within the Asset Module), using the straight-line method or equal apportionment/ constant charge over its useful life, on a monthly basis, using the actual month convention.  Depreciation calculations and charges will be carried out in Quantum and the necessary expense entries posted to the chart of accounts (COA) associated with the asset.  It is for this reason that it is critical that the COAs associated with the assets are accurate and valid.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CADA26" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0413A4D5" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4E1FB64D" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Accounting Useful life</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A73F12" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="31A1814A" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2B5827" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="1BE9BB24" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="38E19601" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The useful life is defined as the period of time over which an asset is expected to be available for use. In UNDP, the useful lives for various categories have been established based upon UNDP’s practices of retaining assets in use with the intention to seek a reasonable average useful life across all the population of similar assets within UNDP. In determining the useful lives of various items under Furniture and Equipment the following factors have been considered:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70BD23F3" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41446E6E" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="2319133F" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The expected usage of the asset by the entity;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794D4DD2" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="14041601" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The expected physical wear and tear on the asset;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25AF65A8" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="7BCCEE17" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Technical obsolescence;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DB94F4" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="7FD6DE5D" w14:textId="17056440" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Legal or similar limits on the use of the asset, such as the expiry of related leases</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Legal or similar limits on the use of the asset, such as the expiry of related leases  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06EE33F4" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711D9948" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4BCCE9" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="178E56F8" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The following are the useful lives of various classes of Furniture and Equipment:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26010C78" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="4AAB2CA7" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6655" w:type="dxa"/>
         <w:tblInd w:w="1548" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4590"/>
         <w:gridCol w:w="2065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="064F38D5" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="7A5C43AE" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="398"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11481AF5" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="23DCE43A" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="162"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="162" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="163EE7CC" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="6C2C4B93" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="252"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="252" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Depreciable Life</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="521AD4D5" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="46475C97" w14:textId="77777777" w:rsidTr="00403226">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2843EDF1" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="409D5F06" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="162"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="162" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>IT &amp; Communication Equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="510BF09F" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="705349E9" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="252"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="252" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8-20 years</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="49E137E2" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="6DBF4282" w14:textId="77777777" w:rsidTr="00403226">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A63DDBF" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="3AB7EAE4" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="162"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="162" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Heavy Machinery and other equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="143ED795" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="3CBB0518" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="252"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="252" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20 years</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="1D05FA37" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="1C61E28F" w14:textId="77777777" w:rsidTr="00403226">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6029C140" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="5D67586E" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="162"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="162" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vehicles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CE7A086" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="60B860AE" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="252"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="252" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>12 years</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="5879853F" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="1C8D4F0D" w14:textId="77777777" w:rsidTr="00403226">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="095CD90A" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="723D3846" w14:textId="038F8A4B" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="162"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="162" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...4 lines deleted...]
-              <w:t>Furniture  &amp; Fixtures</w:t>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Furniture &amp; Fixtures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49FF0BEE" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="31A4DBB4" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="252"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="252" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>15 years</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48F9AF48" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="741E6436" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC63E7D" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="4CF75830" w14:textId="39163723" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The actual month convention requires that, if an asset were placed into service on January 28, 2010, then the depreciation charge would be for a full month of January and not just for three days. Therefore, depreciation will be charged in full during the month when asset become available for use. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> depreciation will be charged in the month of disposal, irrespective of the disposal date.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29581961" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="47FF0AEB" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="406" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="406"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D25B28" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="1E52BF47" w14:textId="244E1684" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The useful life is defined as the period of time over which an asset is expected to be available for use. In UNDP, the useful lives for various categories have been established based upon UNDP’s practices of retaining assets in use with the intention to seek a </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">reasonable average useful life </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="27FFDADC" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">across all the population of similar assets within UNDP. Therefore, some assets may be disposed of prior to reaching their useful life, following a review of their usefulness at their recommended replacement life. Equally, other assets may be retained in service for periods longer than their useful lives, for operational reasons. The number and original cost of assets retained beyond their useful lives will be disclosed in UNDP’s financial statements.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6780BB77" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="406" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="406"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7BEEC9" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="50A4B8AB" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The useful lives of UNDP assets shall be reviewed at each annual reporting date and if expectations differ from previous estimates, the change(s) shall be accounted for as a change in accounting estimate prospectively by including it in the surplus or deficit in the period of the change, if the change affects the period only or the period of the change and future periods, if the change affects both.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368445B9" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="5A4D5C4D" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="406" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="406"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B73A699" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="64DACA31" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The number and original cost of assets retained beyond their useful lives will be disclosed in UNDP’s financial statements (fully depreciated assets).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ECAEDA2" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...10 lines deleted...]
-    <w:p w14:paraId="1D9F76CE" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="388B99EF" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="38" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E9D4163" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E24B74" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099D8AFD" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="71758ED5" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Recommended Replacement Life</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE9D0B1" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00C63BEF" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="45F57E96" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F80CC3" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="7606080C" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">For operational purposes and to ensure safety standards, UNDP has a set of recommended replacement lives for assets that are to be used to trigger the review of the asset condition and for disposal if assessed to be ready for disposal.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0E756C" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00C63BEF" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="606FA01B" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="406" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="406"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BBB8F3E" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="355E0D71" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">When determining whether or not an asset should remain in use or is to be disposed, please consider that ICT assets (from desktops, laptops, servers, printers, video-conferencing equipment, etc.) may need to be replaced when one or more of the conditions below are met:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257323A7" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00C63BEF" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="74367586" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2B873F" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="68478ED6" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The life of an ICT asset reaches End of Support by the manufacturer, and/or  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F063F7" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="1C3F9D02" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A manufacturer’s extended warranty expires, and/or  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3637B9AC" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="4F771378" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The annual extended warranty cost for an ICT asset exceeds net book value, and/or  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DAC524" w14:textId="2D14C20B" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="2632AFD9" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="6DC9BEC2" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An ICT asset is no longer compatible with UNDP standard Operating System, Personal Productivity Tools (word processing, spreadsheet, presentation, etc.), and UNDP enterprise applications such as Quantum ERP, Email and Unified Communication systems, and/or   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0190D5BA" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Costs to address/prevent risk of security or repair of an ICT asset exceed its value.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA7F9A8" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00C63BEF" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="2C63F565" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A219280" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="11C9FFB5" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The table below reflects the recommended replacement lives to be used for assessing whether or not an asset should remain in use or is to be disposed.  Because these recommended replacement lives are different from the accounting useful lives used for depreciation, there will be instances where UNDP offices dispose assets that still have NBV within the records.  The project will absorb the remaining NBV less any cash from sale of the asset as an expense. The recommended replacement lives are as follows:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FE04B4" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00C63BEF" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="0D6383D5" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8640" w:type="dxa"/>
         <w:tblInd w:w="828" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6120"/>
         <w:gridCol w:w="2520"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="16EB8A79" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="1AB87F98" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="668"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70073CD0" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="3DC53FA2" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Classifications of ICT Assets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60B4E614" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="5327035A" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Recommended Replacement Life (Years)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="054836D6" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="401CE825" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="652C0B70" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="3303B346" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Desktops</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65BFAC77" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="30016217" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="2FDF52CA" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="138AEFDA" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E6C6EE8" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="30029A7A" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Laptops</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60E798D7" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="6EECF549" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="06F1B542" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="36507AED" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2577CB54" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="54203B43" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Servers </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FC014FA" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="738E549A" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="1F8D46E4" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="73F41F27" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01C350F7" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="4888ADFD" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Network/Telecom Equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D05B8BF" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="3E879F39" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="7D80E22E" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="0FDE0A72" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09E55899" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="775C0603" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Printers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E8488CC" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="205FA232" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="7733BDDE" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="3202928F" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54720A60" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="54436651" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Video Conferencing Equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3604F4E5" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="38B92664" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="3445A832" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="2CDF68CB" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1707F532" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="27BD55B0" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Other Equipment (with purchase value of &gt;=$50,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27564945" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="258CFD55" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="4451B42D" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="45C29C26" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F524E9E" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="11C3EF18" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Communications &amp; Other Equipment include:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="439EF60A" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="24B819CD" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="56B9900A" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="013651F4" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D79F453" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="55ED2D01" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A. Automated file storage equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A9EBCB1" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="06E458FB" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="532C3C44" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="2D42938C" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27D7C340" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="1BF2BD08" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B. Equipment for production, storage, and viewing of microforms.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B6A2C25" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="4A4AA902" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="53209DD7" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="72226627" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6310D8B7" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="6E232D89" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>Document processing equipment such as photocopiers, mail handling equipment, check handling equipment, and shredders</w:t>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>C. Document processing equipment such as photocopiers, mail handling equipment, check handling equipment, and shredders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1856C06C" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="5696CC24" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="42903BFA" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="4A48989B" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25541A32" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="2CB5E7A5" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>D. Television studio, cameras, and other photographic equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="267DC8E2" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="598479FC" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="1E8001FB" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="594C705D" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3259B04D" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="5E1346E7" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>E. Printing and binding equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35CD4294" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="2493E888" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="172CECA5" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="3D0310BC" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FD8C856" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="647F7A26" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>F. Office equipment, devices, and machines other than IT equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A8A5007" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="097DDFE5" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="688FE127" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="4A3CE279" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="317F3016" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="39A5CD25" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>G. Uninterruptible power supplies (UPS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77649408" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="28BBDDE8" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="6C53F7AA" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="03FF8AA3" w14:textId="77777777" w:rsidTr="00403226">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72BD84E2" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="1CC929F4" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="-18"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="-18" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Other classes of assets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B9FCBA2" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="6C5B41FD" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="730" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="33236CC8" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="3C3014A1" w14:textId="77777777" w:rsidTr="00403226">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C5131A9" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="7D764F46" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="-18"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="-18" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Heavy Machinery and other equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01EB18CF" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="3ECC3C3F" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="586EC4BB" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="2BD4378F" w14:textId="77777777" w:rsidTr="00403226">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7110F53E" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="1B9432DE" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="-18"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="-18" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vehicles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="329D5265" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="1F7021FA" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="00120F0F" w14:paraId="4E61D764" w14:textId="77777777" w:rsidTr="00ED39BC">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="2F595C16" w14:textId="77777777" w:rsidTr="00403226">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C7E242F" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="07642439" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="-18"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="-18" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Furniture and Fixtures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E3EE847" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="27CE45D2" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00120F0F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A90EAE0" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="122E86D2" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF6DD10" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Residual Value </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA8E7D2" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="228B8030" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD23868" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5CC16EF4" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>19.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNDP has determined that, given the expected pattern of usage, there are no residual values for any fixed assets following full depreciation. The residual value of all UNDP Furniture and Equipment will be zero after depreciation.  All assets that remain in use with zero net book value will be disclosed in the financial statements at the end of every financial year.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CAD4CF" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="03CA655B" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B52D9AB" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="069EF7F4" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Reconciliation</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34757879" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="1B9AFF58" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199B7D78" w14:textId="1064FDE2" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="2442932F" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>20.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="7D293151" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following reconciliation reviews will be carried out by the relevant sections or divisions. Most are prepared by the Quantum system.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29153F1A" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="828" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4410"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w14:paraId="3AD220C9" w14:textId="77777777" w:rsidTr="00CF45AD">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="311292A4" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3055F0A1" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="2F2297CC" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Reconciliation Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BFD223C" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="5D262E4C" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Periodicity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69173827" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="1CCAF480" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsible Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w14:paraId="78150881" w14:textId="77777777" w:rsidTr="00CF45AD">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="30C97329" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A409916" w14:textId="0D6C916F" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="309063A3" w14:textId="62C28B2F" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="002E7048">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-18"/>
               </w:tabs>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...18 lines deleted...]
-              <w:t>Asset Module to GL Asset Accounts</w:t>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1. Quantum Asset Module to GL Asset Accounts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B3DA136" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="2E4B37B0" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Quarterly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="565E3B47" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="16A41BC1" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>General Operations/BMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w14:paraId="28247601" w14:textId="77777777" w:rsidTr="00CF45AD">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="5AF9AA7C" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59F4246A" w14:textId="30D037BB" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="3B53C0A4" w14:textId="5C6283FB" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-18"/>
               </w:tabs>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Asset Module </w:t>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Quantum items procured (P2P) to Quantum Asset Module </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0625D18D" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="171217C4" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73E4B5EF" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="2C2678EB" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>General Operations/BMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w14:paraId="5DA2039C" w14:textId="77777777" w:rsidTr="00CF45AD">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="1BAA7B0F" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="719"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19CFD8A9" w14:textId="3EF6CE56" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="370E2C17" w14:textId="4A6E2254" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="002E7048">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-18"/>
               </w:tabs>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">3.     Clearing Account Transactions to Assets Recorded in </w:t>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidR="00F24845">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">the Quantum </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001D5CFB">
-[...4 lines deleted...]
-              <w:t>Asset Module</w:t>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Clearing Account Transactions to Assets Recorded in the Quantum Asset Module</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55B78C22" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="35BE4E6A" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D87CBCA" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="60D30D1A" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Accounts Division</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w14:paraId="00760B56" w14:textId="77777777" w:rsidTr="00CF45AD">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="2F97765F" w14:textId="77777777" w:rsidTr="00403226">
         <w:trPr>
           <w:trHeight w:val="1781"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B7161FF" w14:textId="3E2D287B" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="763FB567" w14:textId="7E27CACD" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-18"/>
               </w:tabs>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...18 lines deleted...]
-              <w:t>Movement Schedule Reconciliation</w:t>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4. Asset Movement Schedule Reconciliation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37C943D0" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="051F3126" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-18"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:ind w:right="38"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Opening Balance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F3B43AD" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="18AD34AE" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-18"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:ind w:right="38"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Acquisitions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FA017C4" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="47CAC1B1" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-18"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:ind w:right="38"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Adjustments</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BBCA4D4" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="48756BE8" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-18"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:ind w:right="38"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Disposals</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F0C1EB3" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="5BB97D7E" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-18"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:ind w:right="38"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Closing Balance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F029004" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="76103F49" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="002E7048">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Quarterly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="205BE53D" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="6858BEAA" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>General Operations/BMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w14:paraId="513D39AE" w14:textId="77777777" w:rsidTr="00CF45AD">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="6AA89FCC" w14:textId="77777777" w:rsidTr="00403226">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B9DA23B" w14:textId="1D568512" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="60A4E297" w14:textId="1A0318AB" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="002E7048">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-18"/>
               </w:tabs>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...5 lines deleted...]
-              <w:t>5.     Physical Verification Results to</w:t>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidR="009C0A05">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> Quantum</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001D5CFB">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> Asset Management Reports - </w:t>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Physical Verification Results to Quantum Asset Management Reports</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79658FEB" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="3095B105" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="002E7048">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bi-Annual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="484F118C" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="79B4D173" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...11 lines deleted...]
-              <w:t>Units-HQ and CO</w:t>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>All Business Units-HQ and CO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C610659" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="28D4114E" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w14:paraId="03D82FEC" w14:textId="77777777" w:rsidTr="00CF45AD">
+      <w:tr w:rsidR="009054A3" w:rsidRPr="009054A3" w14:paraId="35DE7A4F" w14:textId="77777777" w:rsidTr="00403226">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34DAAEA4" w14:textId="010106A0" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="6207335E" w14:textId="49E02C34" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-18"/>
               </w:tabs>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...4 lines deleted...]
-              <w:t>6.    Depreciation</w:t>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidR="00B403B7">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3" w:rsidDel="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001D5CFB">
-[...4 lines deleted...]
-              <w:t>Charge-Global Reconciliation</w:t>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Depreciation Charge-Global Reconciliation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="446A88AB" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="494A8A52" w14:textId="380CB0B1" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="002E7048">
             <w:pPr>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="38"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...4 lines deleted...]
-              <w:t> Quarterly</w:t>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Quarterly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4609DFB6" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="001D5CFB" w:rsidRDefault="00C83A17" w:rsidP="00ED39BC">
+          <w:p w14:paraId="4BA93837" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
             <w:pPr>
-              <w:ind w:left="72"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="38" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D5CFB">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>General Operations/BMS</w:t>
             </w:r>
-            <w:r w:rsidRPr="001D5CFB" w:rsidDel="0003056C">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3" w:rsidDel="0003056C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001D5CFB">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="009054A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>and Accounts Division, NYHQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17B32C4E" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="33070ADB" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB76F52" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00120F0F" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="30384B73" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...17 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB35716" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="28" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D20DECD" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="28" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The following reports will be available for management and operational use:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC174A4" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00C63BEF" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="01104966" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA45CE5" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="68DC893F" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Management reports:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8C8233" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="6F8A22C2" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">AM Detail Report – In Service Report  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6BC387" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="21644EDC" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">AM Transaction Detail Reports (Acquisition, Adjustment, Transfers, and Disposals)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64390C8D" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="2032146F" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">AM Summary Report  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4438D385" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00C63BEF" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="3C4696E1" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53176976" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="7B17042F" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Operational reports:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4435AD08" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="3D088618" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Re-categorization  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3BEB97" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="0B0D2CD9" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNDSS Report  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C9D7F9" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="137E4A6A" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Depreciation by Period  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256F3650" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="6EF98638" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Net Book Value Report – by asset ID, BU, OU.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36836026" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="759EF7A5" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Asset Reclassifications  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690C5769" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00C63BEF" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="6E8F64F5" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19824D89" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="0E20FA20" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="10" w:right="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Centralized Functions</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E533F2" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00C63BEF" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="22285F7D" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1206A714" w14:textId="1B3BD67D" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...14 lines deleted...]
-    <w:p w14:paraId="24446DC7" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00C63BEF" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="01E40B4A" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="28" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following functions will be carried out by GSSC and General Operations/BMS:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2491D74C" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70343804" w14:textId="5956ED17" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...22 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="09FD480C" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Global Shared Service Centre (GSSC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E55F1A8" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRPr="00C63BEF" w:rsidRDefault="00C83A17" w:rsidP="00C83A17"/>
-    <w:p w14:paraId="2F1331A7" w14:textId="78117169" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="003111D5">
+    <w:p w14:paraId="54C198C6" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="220EC869" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Process all Asset Management transactions and corresponding GLJEs relating to basic add, disposals, asset transfers and asset impairment  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E649DC7" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="2C2B2DE0" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Update status to in—service for assets that were put into service that had been FOB,  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4505810F" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0F8BBA07" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1810" w:right="28" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">CFR, CIS, or awaiting allocation  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F34E4E7" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="7E6C553D" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Capitalize UNDSS assets shipped directly to the CO by UNDSS  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3E648F" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="1D0EF5EE" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Recording of UNDP share of common assets through CSA  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A4987F" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="61FD6D2C" w14:textId="59E33C0F" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="2C7AEBBF" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review and classify Leases and record identified Finance Leases  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52521649" w14:textId="7D83E968" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="02B2CD4A" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Support the Country Offices in implementation of key IPSAS related processes that pose an audit risks  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322DDE8A" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Review and process exceptional requests such as cost adjustment and asset recategorization  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207A4DA0" w14:textId="76D283D6" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="24BF1CD1" w14:textId="489E3271" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0F00C062" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At time of capitalization and or transfer GSSC will review the chart of account combinations to ensure assets are recorded against valid chart fields  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C138BE" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Process requests for change COA of assets and create adjusting GLJEs   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE11E22" w14:textId="0518ABF2" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="59AAC16A" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="194DD07A" w14:textId="4E5960AB" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advise General Operations/BMS and OIMT of any system limitations in processing asset management transactions in Quantum for re-configuration  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CAEB09" w14:textId="7801F609" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="59438ECB" w14:textId="14CEC975" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As custodians of the UNall asset submissions, ensure that cases are regularly reviewed for consistency, integrity, user friendliness and upgrade </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A75E7C" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="0FC9DD9D" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communicate to business units any UNall upgrades, offer trainings and webinars and ensure compliance with the UNall’s requirements as a document repository  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE086F2" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Process approved asset impairment requests  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4777AC" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="4CA5F231" w14:textId="7E48A111" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="26C6DEB2" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regularly review the chart of account combinations to ensure assets are recorded against valid chart fields   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15491A72" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365A2B01" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="30883652" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Headquarters</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C30A51F" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="7498B663" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313B7559" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="2199E290" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">General Operations/Bureau for Management Services  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51119E10" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="279565B0" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE9B7A3" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="296ACD55" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1061" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Monitoring</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4036AA4D" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="0153F8CB" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="1771" w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Monitor dashboards  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C302DC2" w14:textId="5C135BA7" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="0D7C3F18" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="1771" w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="2F582087" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Follow up with the GSSC and Cos/HQ Units on the errors/corrections  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728D29CC" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="1771" w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Inter-module reconciliation  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E4A598" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="2C8977A6" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="1771" w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Process and review accuracy of depreciation charge  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B1AE27" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="30BFF931" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53730A9F" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4FC79721" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1061" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Guidance</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6B6AB9" w14:textId="6DB000D0" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="36FDAE05" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="56EA29CD" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide overall policy guidance to GSSC as well as the Cos/HQ Units  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D09D846" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Review operational issues that need to be addressed through policies  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70527B35" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="3DBAC2D5" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274D8303" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="40D13135" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1061" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Transactions</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A7CD26" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="34599133" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Review/approve write-off request  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37761A73" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="6B242E49" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Regularly review Asset Registers &amp; Dashboard for exceptional items under disposals    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E179FB" w14:textId="141C2207" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="6610A1C6" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0D11619C" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Develop training packages for use by GSSC  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271B217E" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Review depreciation via dashboards  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EDA65D3" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="56E09C37" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reconciliation of the AM module  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B814CC8" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="01D5C1BA" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1061" w:right="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1061" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reporting</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6B7BAF" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0075A496" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1421" w:right="28" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Develop reports to be used by offices and HQ for monitoring and operational purposes.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4874B90C" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="3C37C1D2" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40EBDE58" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="42137006" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1061" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Accounts</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BDBFC5" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="7EBD5BA2" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Make adjusting entries at the GL level  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1172AE54" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="417164AA" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Review depreciation at the GL level  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7796841C" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="362FAFB1" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Presentation of financial information on assets in the financial statements and appropriate disclosures  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64571DD5" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="5E73DC49" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D20515D" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1DD6C532" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1061" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>OIMT</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDE4695" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="5357DF7D" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Run monthly depreciation, accounting entries generation and posting processes  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7946AE3F" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="6D258D75" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Interface Assets from AP to AM  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2797AB36" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="54B0B38B" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Develop reports  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00900812" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="19E4C705" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="28" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Process system change requests  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309238A9" w14:textId="77777777" w:rsidR="00C83A17" w:rsidRDefault="00C83A17" w:rsidP="00C83A17">
+    <w:p w14:paraId="78B3D764" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762384A5" w14:textId="2EE656C5" w:rsidR="00F031EF" w:rsidRPr="00C83A17" w:rsidRDefault="00F031EF" w:rsidP="00C83A17"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w14:paraId="265B0998" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="009054A3" w:rsidRDefault="009054A3" w:rsidP="009054A3">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="38" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A664EB" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="009054A3">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1427" w:right="1390" w:bottom="1692" w:left="1080" w:header="720" w:footer="743" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="424515A5" w14:textId="77777777" w:rsidR="0077074D" w:rsidRDefault="0077074D">
+    <w:p w14:paraId="6D97DB0E" w14:textId="77777777" w:rsidR="00B81EDC" w:rsidRDefault="00B81EDC" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FDA68E6" w14:textId="77777777" w:rsidR="0077074D" w:rsidRDefault="0077074D">
+    <w:p w14:paraId="36ECC1FB" w14:textId="77777777" w:rsidR="00B81EDC" w:rsidRDefault="00B81EDC" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="762384AC" w14:textId="77777777" w:rsidR="00F031EF" w:rsidRDefault="0044621A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2708077C" w14:textId="77777777" w:rsidR="009054A3" w:rsidRDefault="009054A3">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="314" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="314"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="762384AD" w14:textId="77777777" w:rsidR="00F031EF" w:rsidRDefault="0044621A">
+  <w:p w14:paraId="7A13E773" w14:textId="77777777" w:rsidR="009054A3" w:rsidRDefault="009054A3">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="360"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="762384AE" w14:textId="7D800F5E" w:rsidR="00F031EF" w:rsidRDefault="00810EDB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56B39600" w14:textId="77777777" w:rsidR="009054A3" w:rsidRPr="002E7048" w:rsidRDefault="009054A3">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="360"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="002E7048">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002E7048">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002E7048">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002E7048">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007F4BD7">
+    <w:r w:rsidRPr="002E7048">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002E7048">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002E7048">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002E7048">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002E7048">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002E7048">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007F4BD7">
+    <w:r w:rsidRPr="002E7048">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002E7048">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002E7048">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00810EDB">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="002E7048">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 25/07/2016 </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="002E7048">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00810EDB">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="002E7048">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-2106250510"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{E6C46C37-79EE-4343-BE20-CFC7ABD0BB5F}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00C23299">
+        <w:r w:rsidRPr="002E7048">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="762384AF" w14:textId="77777777" w:rsidR="00F031EF" w:rsidRDefault="0044621A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43CD396B" w14:textId="77777777" w:rsidR="009054A3" w:rsidRDefault="009054A3">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="314" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="314"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="762384B0" w14:textId="77777777" w:rsidR="00F031EF" w:rsidRDefault="0044621A">
+  <w:p w14:paraId="33208F05" w14:textId="77777777" w:rsidR="009054A3" w:rsidRDefault="009054A3">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="360"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A70605F" w14:textId="77777777" w:rsidR="0077074D" w:rsidRDefault="0077074D">
+    <w:p w14:paraId="1C2B72C3" w14:textId="77777777" w:rsidR="00B81EDC" w:rsidRDefault="00B81EDC" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="003A046D" w14:textId="77777777" w:rsidR="0077074D" w:rsidRDefault="0077074D">
+    <w:p w14:paraId="72F283F7" w14:textId="77777777" w:rsidR="00B81EDC" w:rsidRDefault="00B81EDC" w:rsidP="009054A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="762384AA" w14:textId="77777777" w:rsidR="00810EDB" w:rsidRDefault="00810EDB" w:rsidP="00810EDB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E431570" w14:textId="77777777" w:rsidR="009054A3" w:rsidRDefault="009054A3" w:rsidP="00810EDB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="762384B1" wp14:editId="2D11AF52">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62D17AB4" wp14:editId="195D3006">
           <wp:extent cx="304800" cy="600075"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-18" b="14634"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309373" cy="609078"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="762384AB" w14:textId="77777777" w:rsidR="00810EDB" w:rsidRDefault="00810EDB" w:rsidP="00810EDB">
+  <w:p w14:paraId="3E9A124D" w14:textId="77777777" w:rsidR="009054A3" w:rsidRDefault="009054A3" w:rsidP="00810EDB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06786855"/>
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E243C34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF86FC68"/>
     <w:lvl w:ilvl="0" w:tplc="BB264722">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1321"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6000,51 +9567,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E4CCFFA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7096"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15591B96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAF04F90"/>
     <w:lvl w:ilvl="0" w:tplc="BF12AE28">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1771"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6212,51 +9779,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8FC2B2EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7186"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="288C3675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D876B634"/>
     <w:lvl w:ilvl="0" w:tplc="60B46ADE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1771"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6424,51 +9991,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DAF6CB4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7186"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B853DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92126686"/>
     <w:lvl w:ilvl="0" w:tplc="B93E02AC">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6636,51 +10203,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4C62E48E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="317A4A54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A7E04EC"/>
     <w:lvl w:ilvl="0" w:tplc="3C48EF50">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6848,51 +10415,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="505C6F1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="479D029C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEBCEDEC"/>
     <w:lvl w:ilvl="0" w:tplc="24FE82F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1771"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7060,349 +10627,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6F1E4AEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7546"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...297 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55DD4401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="255CC538"/>
     <w:lvl w:ilvl="0" w:tplc="85A20CC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1771"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7570,349 +10839,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="96FCB012">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7186"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...297 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FC602C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="347830FC"/>
     <w:lvl w:ilvl="0" w:tplc="9E84D61C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1771"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -8080,165 +11051,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CF6E5D3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7546"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68A25DA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE3043EA"/>
     <w:lvl w:ilvl="0" w:tplc="B628A81C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -8406,51 +11263,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8EB8CDDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7575"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EC2682D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE707342"/>
     <w:lvl w:ilvl="0" w:tplc="42F41DBE">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -8618,51 +11475,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="59AC6F24">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="727C6140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BB2D800"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8704,51 +11561,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D1970AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66F8B5B6"/>
     <w:lvl w:ilvl="0" w:tplc="A7027862">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1771"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -8917,257 +11774,172 @@
     <w:lvl w:ilvl="8" w:tplc="7500F24E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7546"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="792939167">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1330326547">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1730684703">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="268978453">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="489105008">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1506551404">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1330326547">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="7" w16cid:durableId="561410604">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1730684703">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="8" w16cid:durableId="1280144577">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="268978453">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="9" w16cid:durableId="229659613">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="489105008">
-[...2 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1506551404">
+  <w:num w:numId="10" w16cid:durableId="1854150966">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="561410604">
-[...5 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="229659613">
+  <w:num w:numId="11" w16cid:durableId="569000599">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1854150966">
-[...14 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="1319193814">
+  <w:num w:numId="12" w16cid:durableId="157381319">
     <w:abstractNumId w:val="10"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F031EF"/>
-[...80 lines deleted...]
-    <w:rsid w:val="00FD1BF4"/>
+    <w:rsidRoot w:val="009054A3"/>
+    <w:rsid w:val="00053DD6"/>
+    <w:rsid w:val="002808EA"/>
+    <w:rsid w:val="002E7048"/>
+    <w:rsid w:val="003E275E"/>
+    <w:rsid w:val="005A754A"/>
+    <w:rsid w:val="009054A3"/>
+    <w:rsid w:val="00943C72"/>
+    <w:rsid w:val="00AC12B5"/>
+    <w:rsid w:val="00B81EDC"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C87068"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7623839E"/>
-  <w15:docId w15:val="{DCD1AF53-8056-4FB4-9D4B-0B13C8A2F565}"/>
+  <w14:docId w14:val="3C9B5F2B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{81BC927E-62EE-4762-BF0E-006D3A54A8F1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9282,943 +12054,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...891 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -10401,1007 +12281,936 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009054A3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009054A3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009054A3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009054A3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009054A3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009054A3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009054A3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009054A3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009054A3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009054A3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009054A3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009054A3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009054A3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009054A3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009054A3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009054A3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009054A3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009054A3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009054A3"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009054A3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009054A3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009054A3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009054A3"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009054A3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009054A3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009054A3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009054A3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009054A3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009054A3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009054A3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009054A3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004A04AF"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009054A3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3736" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_Month%20End%20Process%20under%20IPSAS%20including%20Depreciation.jpg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...490 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C4A9A16-A52D-43EB-82CB-6A80F1685671}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5683F78C-530F-4BA5-835A-B32A44E82B26}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="office.server.policy"/>
-[...46 lines deleted...]
-    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2302</Words>
-  <Characters>12366</Characters>
+  <Words>2183</Words>
+  <Characters>12446</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>233</Lines>
-  <Paragraphs>66</Paragraphs>
+  <Lines>103</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14602</CharactersWithSpaces>
+  <CharactersWithSpaces>14600</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Althea Downie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>