--- v0 (2025-10-05)
+++ v1 (2026-05-03)
@@ -1,3959 +1,3625 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="01CD191F" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="00FF3D53">
+    <w:p w14:paraId="0729356F" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Installations et propriétés : Liquidation et comptabilisation en pertes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F387AA" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63A86244" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...16 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Recours à un conseiller juridique</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE851A4" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="003E1D7A">
+    <w:p w14:paraId="4DCEBEEB" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F7F0CA6" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="36A76F0F" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="003E1D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Étant donné les complexités juridiques liées au transfert des titres de propriété pour les installations, terrains et bâtiments, la première étape du traitement de la liquidation d’installations, de terrains ou de bâtiments consiste à engager les services d’un conseiller juridique en consultation avec le bureau juridique (LO) du Bureau des services de gestion (BMS) pour obtenir les conseils nécessaires dans le processus de liquidation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1814F687" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="774251B0" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Vente et méthode de liquidation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01CD85ED" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="003E1D7A">
+    <w:p w14:paraId="4644B311" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54965CD4" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...61 lines deleted...]
-    <w:p w14:paraId="02AA54BD" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="003E1D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tous les fonds reçus en vue de la liquidation par la vente d’installations, de terrains et de bâtiments du Programme des Nations Unies pour le Développement (PNUD) doivent l’être par chèque bancaire ou par virement électronique de fonds, au plus tard au moment du transfert de propriété. Des exceptions écrites à cette règle, pour les articles au-dessus de la délégation de pouvoirs en matière d’approvisionnement (DPA), peuvent être autorisées par le CPO par l’intermédiaire du R/ACP lorsqu’il juge que c’est dans l’intérêt du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27742010" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="132197F4" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="003E1D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CFEC0A2" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procédure d’adjudication et méthode de liquidation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4430D0E1" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FCA3343" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...58 lines deleted...]
-    <w:p w14:paraId="481A45DD" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="003E1D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les installations, terrains ou bâtiments doivent être liquidés par une procédure d’adjudication ouverte. L’objectif principal de la procédure d’adjudication est de faire en sorte que le PNUD obtienne un bon rapport qualité-prix pour ses liquidations. Pour établir les prix de réserve pour les procédures d’adjudication, des évaluations indépendantes peuvent être demandées à des experts de réputation établie. Conformément aux procédures d’achat du PNUD, un acheteur potentiel qui participe à l’évaluation n’est pas autorisé à participer à la procédure d’adjudication ni à enchérir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1D5DEB" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A8CC47" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Pouvoir de liquider les actifs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DB7CAE" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="003E1D7A">
+    <w:p w14:paraId="06B17359" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A2CF9B" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...130 lines deleted...]
-    <w:p w14:paraId="38B17FDD" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="003E1D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les Représentants Résidents, les chefs des entités du siège décentralisées et le chef du service des opérations générales, bureau des services de gestion, se sont vu déléguer le pouvoir de liquider directement tous les actifs excédentaires ou inutilisables en raison de l’obsolescence ou de l’usure normale. Un actif devient obsolète lorsqu’il est dépassé en raison d’une technologie plus avancée ou qu’il n’est plus utilisé. Dans tous les cas, pour la liquidation de tous les actifs, la juste valeur marchande (FMV) doit être déterminée. Cette valeur (et non la valeur comptable nette (VCN) ou la valeur à l’achat) déterminera le processus de liquidation et l’autorité d’approbation subséquents. La liquidation d’un actif dont la juste valeur marchande est supérieure à 5 000 dollars des États-Unis doit être examinée par le Comité des marchés, du matériel et des achats (CAP), le Comité consultatif régional pour les achats (RACP) ou le Comité consultatif pour les achats (ACP). Se référer à la liquidation et à la comptabilisation en pertes des actifs des politiques et procédures régissant les programmes et opérations (POPP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610368F0" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ADDB426" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Gain ou perte sur la liquidation des actifs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190596B8" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="003E1D7A">
+    <w:p w14:paraId="06550467" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06969ACB" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...40 lines deleted...]
-    <w:p w14:paraId="238700B8" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="003E1D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une fois les installations ou les bâtiments liquidés, le solde non amorti est déduit du coût pour déterminer la VCN. La différence entre le produit de la vente et la VCN est traitée comme un gain ou une perte sur la liquidation. Le système de gestion des actifs Quantum calcule automatiquement ce gain ou cette perte et impute ou crédite le gain ou la perte au compte gain/perte de liquidation du grand livre en utilisant le plan comptable associé à l’actif. Cela garantit que chaque projet ou donateur reçoive la pleine valeur de l’actif même à sa liquidation. Le bureau de pays ou l’unité administrative du siège doit déposer tous les documents de transactions définitifs relatifs à une liquidation ou à une comptabilisation en pertes, y compris les détails de la perte ou du gain final comptabilisé au projet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABD1A23" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0D3362CC" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRDefault="00FF3D53" w:rsidP="00536AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A099FE" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="130" w:hanging="14"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:right="130" w:hanging="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procédures détaillées sur les méthodes de liquidation, comptabilisation en pertes et seuils respectifs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0761D852" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="00FF3D53" w:rsidP="00536AE5">
-      <w:pPr>
+    <w:p w14:paraId="6340609D" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="136" w:firstLine="725"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-          <w:t>actifs</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consulter la section des POPP sur la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00631F01">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>liquidation d’actifs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
-        <w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00631F01">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>et la</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
-        <w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00631F01">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16">
-        <w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00631F01">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>comptabilisation en pertes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00036168">
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB47BB5" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="003E1D7A">
+    <w:p w14:paraId="37C761D8" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...16 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C51DCA5" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00DD65C7">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8A5945" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Rôles et responsabilités</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E083F2" w14:textId="77777777" w:rsidR="00536AE5" w:rsidRPr="00536AE5" w:rsidRDefault="00536AE5" w:rsidP="00536AE5">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="458F6FCD" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="3" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4227" w:type="pct"/>
-        <w:tblInd w:w="828" w:type="dxa"/>
+        <w:tblW w:w="4815" w:type="pct"/>
+        <w:tblInd w:w="-100" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1586"/>
-        <w:gridCol w:w="6314"/>
+        <w:gridCol w:w="7413"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD5DAB" w:rsidRPr="00646B52" w14:paraId="18637672" w14:textId="77777777" w:rsidTr="00536AE5">
+      <w:tr w:rsidR="00631F01" w:rsidRPr="00631F01" w14:paraId="43DFAD51" w14:textId="77777777" w:rsidTr="00DD65C7">
         <w:trPr>
           <w:trHeight w:val="591"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="881" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3532DBCB" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00646B52" w:rsidRDefault="00AD5DAB" w:rsidP="00036168">
+          <w:p w14:paraId="2AC0ED1B" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
             <w:pPr>
-              <w:ind w:left="165"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="165" w:right="3" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Partie responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="4119" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B26BE67" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00646B52" w:rsidRDefault="00AD5DAB" w:rsidP="00036168">
+          <w:p w14:paraId="4654F249" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="3" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsabilités</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w14:paraId="01BAD311" w14:textId="77777777" w:rsidTr="00536AE5">
+      <w:tr w:rsidR="00631F01" w:rsidRPr="00631F01" w14:paraId="54D4956B" w14:textId="77777777" w:rsidTr="00DD65C7">
         <w:trPr>
           <w:trHeight w:val="2052"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="881" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AC3C529" w14:textId="34149476" w:rsidR="00AD5DAB" w:rsidRPr="008B1AB7" w:rsidRDefault="00AD5DAB" w:rsidP="008B1AB7">
+          <w:p w14:paraId="7708CB3F" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00DD65C7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">ésident </w:t>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentant Résident </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="036F9642" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="008B1AB7" w:rsidRDefault="00AD5DAB" w:rsidP="008B1AB7">
+          <w:p w14:paraId="276A3363" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00DD65C7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>entité du siège</w:t>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Chef de l’entité du siège</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AE405B7" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="008B1AB7" w:rsidRDefault="00AD5DAB" w:rsidP="008B1AB7">
+          <w:p w14:paraId="30422E6A" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00DD65C7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Chef des entités du siège décentralisées</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="4119" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48BC2FF8" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="75FB5CFD" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-              <w:ind w:left="274" w:hanging="274"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tenir à jour des registres complets et précis des installations, terrains et bâtiments achetés par leurs bureaux</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76892BE9" w14:textId="6A5CA6F0" w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="472B56DD" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-              <w:ind w:left="274" w:hanging="274"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...129 lines deleted...]
-              <w:t>dollars des États-Unis</w:t>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Consulter le CAP au sujet de la liquidation des actifs dont le coût est supérieur à 5 000 dollars des États-Unis et jusqu’à concurrence de la DPA, le RACP pour les actifs dont le coût est supérieur à la DPA et jusqu’à 1 million de dollars des États-Unis, et l’ACP pour les actifs dont le coût est supérieur à 1 million de dollars des États-Unis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07667C4A" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="64B026FD" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-              <w:ind w:left="274" w:hanging="274"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:t>échéance</w:t>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Soumettre les documents des certifications des exercices d’inventaires physiques semestriels au service des opérations générales, bureau des services de gestion avant la date d’échéance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w14:paraId="1FFBDEAF" w14:textId="77777777" w:rsidTr="00536AE5">
+      <w:tr w:rsidR="00631F01" w:rsidRPr="00631F01" w14:paraId="679915DC" w14:textId="77777777" w:rsidTr="00DD65C7">
         <w:trPr>
           <w:trHeight w:val="1521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="881" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="773FDEC8" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="008B1AB7" w:rsidRDefault="008666FB" w:rsidP="008B1AB7">
+          <w:p w14:paraId="7A751E15" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00DD65C7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> chargé des actifs directeur des opérations</w:t>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Coordonnateur chargé des actifs directeur des opérations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="4119" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="685293EB" w14:textId="56812927" w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="7A100143" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-              <w:ind w:left="274" w:hanging="274"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Soumettre des demandes au </w:t>
             </w:r>
-            <w:r w:rsidR="009743CD">
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNall</w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>actifs, sauf les changements de lieu et de garde et la saisie de renseignements sur les actifs</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pour toutes les transactions d’actifs, sauf les changements de lieu et de garde et la saisie de renseignements sur les actifs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4301997A" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="530D6E6F" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-              <w:ind w:left="274" w:hanging="274"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Approbation de la transaction du DMS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F69C7DF" w14:textId="33E4D7A3" w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="45528558" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-              <w:ind w:left="274" w:hanging="274"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...33 lines deleted...]
-              <w:t>Quantum</w:t>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>S’assurer de l’exactitude des informations et des détails dans le module des actifs du système Quantum</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="082574BB" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="09D265D3" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-              <w:ind w:left="274" w:hanging="274"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:t>inventaire physique</w:t>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Fournir des horaires et des informations pour l’exercice d’inventaire physique</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w14:paraId="638EB564" w14:textId="77777777" w:rsidTr="00536AE5">
+      <w:tr w:rsidR="00631F01" w:rsidRPr="00631F01" w14:paraId="5881408A" w14:textId="77777777" w:rsidTr="00DD65C7">
         <w:trPr>
           <w:trHeight w:val="2862"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="881" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C9AB49F" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="008B1AB7" w:rsidRDefault="00AD5DAB" w:rsidP="008B1AB7">
+          <w:p w14:paraId="76E87A53" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00DD65C7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> Service des opérations générales, bureau des services de gestion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="4119" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="760FF174" w14:textId="34D98E83" w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="4FA9C773" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-              <w:ind w:left="274" w:hanging="274"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...105 lines deleted...]
-              <w:t>un montant supérieur à la DPA pour le siège</w:t>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Consulter le CAP sur les liquidations d’éléments d’actifs d’un montant supérieur à 5 000 dollars des États-Unis et inférieur à la DPA, et l’ACP pour la liquidation d’actifs d’un montant supérieur à la DPA pour le siège</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CAEEA19" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="3F556603" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-              <w:ind w:left="274" w:hanging="274"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Maintenir des registres précis et à jour des propriétés et installations du siège du PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D579DC5" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="4A3755C2" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-              <w:ind w:left="274" w:hanging="274"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Consolider les rapports sur les immobilisations corporelles du PNUD pour déterminer la valeur des biens durables dans les états financiers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="654C5C7D" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="47E1D70E" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-              <w:ind w:left="274" w:hanging="274"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:t>inventaire physique du siège à New York pour les biens durables</w:t>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Coordonner l’exercice semestriel d’inventaire physique du siège à New York pour les biens durables</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D852404" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="3E041D49" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-              <w:ind w:left="274" w:hanging="274"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>inventaires physiques semestriels du bureau de pays</w:t>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Examiner et consolider les certifications d’inventaires physiques semestriels du bureau de pays</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37C389EA" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="3EE45442" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-              <w:ind w:left="274" w:hanging="274"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>actifs</w:t>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Préparer les politiques et procédures pour la gestion d’actifs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w14:paraId="514261EB" w14:textId="77777777" w:rsidTr="00536AE5">
+      <w:tr w:rsidR="00631F01" w:rsidRPr="00631F01" w14:paraId="5F50793C" w14:textId="77777777" w:rsidTr="00DD65C7">
         <w:trPr>
           <w:trHeight w:val="522"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="881" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74D19FEE" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="008B1AB7" w:rsidRDefault="00AD5DAB" w:rsidP="008B1AB7">
+          <w:p w14:paraId="7195E2CB" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00DD65C7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CAP/RACP/ACP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="4119" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28F16F2A" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="1E2A7ED5" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-              <w:ind w:left="274" w:hanging="274"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> PNUD</w:t>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Contrôler et recommander des mesures de liquidations d’immobilisations corporelles du PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w14:paraId="32AB6025" w14:textId="77777777" w:rsidTr="00536AE5">
+      <w:tr w:rsidR="00631F01" w:rsidRPr="00631F01" w14:paraId="67208307" w14:textId="77777777" w:rsidTr="00DD65C7">
         <w:trPr>
           <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="881" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7AB34F08" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="008B1AB7" w:rsidRDefault="00AD5DAB" w:rsidP="008B1AB7">
+          <w:p w14:paraId="2D47D40E" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00DD65C7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="4119" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BEBDDDE" w14:textId="61597DF9" w:rsidR="00061D09" w:rsidRDefault="00AD5DAB">
+          <w:p w14:paraId="379EEE16" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-              <w:ind w:left="274" w:hanging="274"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-              <w:t>ésidents, aux chefs des entités du siège décentralisées et au chef du service des opérations générales et du bureau des services de gestion pour les entités du siège</w:t>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Responsabilité globale pour les immobilisations corporelles du PNUD. Cette fonction est déléguée aux Représentants Résidents, aux chefs des entités du siège décentralisées et au chef du service des opérations générales et du bureau des services de gestion pour les entités du siège</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w14:paraId="51778475" w14:textId="77777777" w:rsidTr="00536AE5">
+      <w:tr w:rsidR="00631F01" w:rsidRPr="00631F01" w14:paraId="3BCFC375" w14:textId="77777777" w:rsidTr="00DD65C7">
         <w:trPr>
           <w:trHeight w:val="1242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="881" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="739444C1" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="008B1AB7" w:rsidRDefault="00AD5DAB" w:rsidP="008B1AB7">
+          <w:p w14:paraId="654F96DB" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00DD65C7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="4119" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A1E8DBC" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="395B3E4E" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-              <w:ind w:left="274" w:hanging="274"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...39 lines deleted...]
-              <w:t>équipement pour les rôles détaillés du GSSC</w:t>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Se référer à la section des POPP sur l’amortissement, les rapprochements, les rapports et les fonctions centralisées de l’équipement pour les rôles détaillés du GSSC</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2130353F" w14:textId="1A26E949" w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="7C71FBA4" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-              <w:ind w:left="274" w:hanging="274"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...33 lines deleted...]
-              <w:t>Quantum</w:t>
+            <w:r w:rsidRPr="00631F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Traiter les opérations d’ajout de base, d’ajustement, de dépréciation, de reclassement, de transfert, de liquidation et de comptabilisation en pertes dans Quantum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71215CC9" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00762F01" w:rsidRDefault="00AD5DAB" w:rsidP="00AD5DAB">
+    <w:p w14:paraId="2C8A232A" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="3" w:hanging="10"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...9 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A73DCEC" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Modèles et formulaires</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750FE290" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="003E1D7A">
+    <w:p w14:paraId="59EF1B54" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7D739CC1" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="00FF3D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44F85E4D" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="57518E6D" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="003E1D7A">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Siège :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07468253" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6ED1BE3E" w14:textId="7B9BA307" w:rsidR="00AD5DAB" w:rsidRPr="00AD5DAB" w:rsidRDefault="00000000" w:rsidP="00536AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37024F2B" w14:textId="16A57007" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00536AE5">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Formulaire de demande de vente, de liquidation d</w:t>
-[...48 lines deleted...]
-          <w:t> dollars des États-Unis</w:t>
+          <w:t>Formulaire de demande de vente, de liquidation d’actifs (RAD) inférieur à 5 000 dollars des États-Unis</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId18">
-        <w:r w:rsidR="00536AE5">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> -</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId19">
-        <w:r w:rsidR="00536AE5">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> Siège</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="7F7C37C5" w14:textId="7126E01F" w:rsidR="00AD5DAB" w:rsidRPr="00AD5DAB" w:rsidRDefault="00000000" w:rsidP="00536AE5">
+      <w:r w:rsidR="00217EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA3F41E" w14:textId="7A57DBEB" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00536AE5">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Formulaire de demande de vente, de liquidation d</w:t>
-[...48 lines deleted...]
-          <w:t> dollars des États-Unis</w:t>
+          <w:t>Formulaire de demande de vente, de liquidation d’actifs (RAD) supérieur ou égal à 5 000 dollars des États-Unis</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId21">
-        <w:r w:rsidR="00536AE5">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> - </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId22">
-        <w:r w:rsidR="00536AE5">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Siège</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="5B748C75" w14:textId="6D3C9EF3" w:rsidR="00AD5DAB" w:rsidRPr="00255D47" w:rsidRDefault="00255D47" w:rsidP="00536AE5">
+      <w:r w:rsidR="00217EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D91863" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00255D47">
-        <w:rPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/5006" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00255D47">
-        <w:rPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00536AE5" w:rsidRPr="00255D47">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Formulaire de demande de liquidation de biens non immobilisés - Siège</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D89609B" w14:textId="5BEF021F" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/5001" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formulaire de vente de PC </w:t>
+      </w:r>
+      <w:r w:rsidR="00217EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Siège</w:t>
+      </w:r>
+      <w:r w:rsidR="00217EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00536AE5" w:rsidRPr="00255D47">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidR="00217EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4C27ED" w14:textId="4CB9B511" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00640D3F" w:rsidRPr="00640D3F">
-[...47 lines deleted...]
-        <w:r w:rsidR="00536AE5">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Formulaire de demande de réinstallation d</w:t>
-[...13 lines deleted...]
-          <w:t>actifs</w:t>
+          <w:t>Formulaire de demande de réinstallation d’actifs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId24">
-        <w:r w:rsidR="00536AE5">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> - </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId25">
-        <w:r w:rsidR="00536AE5">
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Siège</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="7333F0F8" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00AD5DAB" w:rsidRDefault="00000000" w:rsidP="00536AE5">
+      <w:r w:rsidR="00217EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A46E42" w14:textId="6522CBE4" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00536AE5">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulaire de demande de transfert</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId27">
-        <w:r w:rsidR="00536AE5">
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId28">
-        <w:r w:rsidR="00536AE5">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>d</w:t>
-[...13 lines deleted...]
-          <w:t>actifs entrants</w:t>
+          <w:t>d’actifs entrants</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId29">
-        <w:r w:rsidR="00536AE5">
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId30">
-        <w:r w:rsidR="00536AE5">
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>et d</w:t>
-[...13 lines deleted...]
-          <w:t>actifs sortants</w:t>
+          <w:t>et d’actifs sortants</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId31">
-        <w:r w:rsidR="00536AE5">
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> -</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId32">
-        <w:r w:rsidR="00536AE5">
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> Siège</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="2AB0404C" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00BC7451" w:rsidRDefault="00000000" w:rsidP="00536AE5">
+      <w:r w:rsidR="00217EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D26DEE7" w14:textId="4F6CCA25" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="00536AE5">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Formulaire de demande d</w:t>
-[...41 lines deleted...]
-          <w:t>actifs</w:t>
+          <w:t>Formulaire de demande d’approbation d’ajustement de valeur d’actifs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId34">
-        <w:r w:rsidR="00536AE5">
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> -</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00536AE5">
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
-        <w:r w:rsidR="00536AE5">
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Siège</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="469F7428" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRDefault="00AD5DAB">
+      <w:r w:rsidR="00217EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77420062" w14:textId="77777777" w:rsidR="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6E38067C" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="00FF3D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A71284B" w14:textId="77777777" w:rsidR="00DD65C7" w:rsidRPr="00631F01" w:rsidRDefault="00DD65C7" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A159FD8" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="765DA8B9" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="003E1D7A">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bureaux de pays :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA1FF34" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="021EADC8" w14:textId="2B52FC4D" w:rsidR="00AD5DAB" w:rsidRPr="00AD5DAB" w:rsidRDefault="00000000" w:rsidP="00536AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C850A5" w14:textId="17753F66" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00536AE5">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Formulaire de demande de vente, de liquidation d</w:t>
-[...69 lines deleted...]
-          <w:t xml:space="preserve"> - Bureau de pays</w:t>
+          <w:t>Formulaire de demande de vente, de liquidation d’actifs (RAD) inférieur à 5 000 dollars des États-Unis - Bureau de pays</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="6DFD8CC6" w14:textId="458B9421" w:rsidR="00AD5DAB" w:rsidRPr="00AD5DAB" w:rsidRDefault="00000000" w:rsidP="00536AE5">
+      <w:r w:rsidR="00217EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CAB338" w14:textId="7B6F8107" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00536AE5">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Formulaire de demande de vente, de liquidation d</w:t>
-[...69 lines deleted...]
-          <w:t xml:space="preserve"> - Bureau de pays</w:t>
+          <w:t>Formulaire de demande de vente, de liquidation d’actifs (RAD) supérieur ou égal à 5 000 dollars des États-Unis - Bureau de pays</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="330E6DD6" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00AD5DAB" w:rsidRDefault="00000000" w:rsidP="00536AE5">
+      <w:r w:rsidR="00217EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794A26AF" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00536AE5">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Formulaire de demande de transfert d</w:t>
-[...27 lines deleted...]
-          <w:t>actifs sortants - Bureau de pays</w:t>
+          <w:t>Formulaire de demande de transfert d’actifs entrants et d’actifs sortants - Bureau de pays</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B98767F" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00AD5DAB" w:rsidRDefault="00000000" w:rsidP="00536AE5">
+    <w:p w14:paraId="2CBB0262" w14:textId="35ABCEA6" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00536AE5">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00631F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Formulaire de demande de d</w:t>
-[...41 lines deleted...]
-          <w:t>actif - Bureau de pays</w:t>
+          <w:t>Formulaire de demande de d’approbation d’ajustement d’actif - Bureau de pays</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="3306B21D" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRDefault="00AD5DAB">
+      <w:r w:rsidR="00217EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D57385B" w14:textId="77777777" w:rsidR="00631F01" w:rsidRPr="00631F01" w:rsidRDefault="00631F01" w:rsidP="00631F01">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E91D24C" w14:textId="77777777" w:rsidR="00217EF4" w:rsidRPr="00A20DFF" w:rsidRDefault="00217EF4" w:rsidP="00217EF4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3D9A55" w14:textId="77777777" w:rsidR="00217EF4" w:rsidRPr="00A20DFF" w:rsidRDefault="00217EF4" w:rsidP="00217EF4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4BFB81" w14:textId="2770635A" w:rsidR="00DA504D" w:rsidRDefault="00217EF4">
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F92CA9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EBE36B" w14:textId="77777777" w:rsidR="00061D09" w:rsidRPr="00807F03" w:rsidRDefault="00061D09">
-[...15 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId45"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00631F01">
+      <w:headerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="even" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="first" r:id="rId37"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1483" w:right="1435" w:bottom="1570" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CBC39EA" w14:textId="77777777" w:rsidR="00526626" w:rsidRDefault="00526626">
+    <w:p w14:paraId="62D494C6" w14:textId="77777777" w:rsidR="006F32B0" w:rsidRDefault="006F32B0" w:rsidP="00217EF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67CCDB5E" w14:textId="77777777" w:rsidR="00526626" w:rsidRDefault="00526626">
+    <w:p w14:paraId="408C7078" w14:textId="77777777" w:rsidR="006F32B0" w:rsidRDefault="006F32B0" w:rsidP="00217EF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="69E2B611" w14:textId="77777777" w:rsidR="001466FE" w:rsidRDefault="00F55FD0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D5BE2B9" w14:textId="77777777" w:rsidR="00631F01" w:rsidRDefault="00631F01">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001466FE">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="001466FE">
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="396FA728" w14:textId="77777777" w:rsidR="001466FE" w:rsidRDefault="001466FE">
+  <w:p w14:paraId="4915D79B" w14:textId="77777777" w:rsidR="00631F01" w:rsidRDefault="00631F01">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5CD626BC" w14:textId="1E87D6C6" w:rsidR="001466FE" w:rsidRDefault="001466FE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CCD1910" w14:textId="22B6FB0A" w:rsidR="00631F01" w:rsidRPr="00DD65C7" w:rsidRDefault="00631F01">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00DD65C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD65C7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD65C7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD65C7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A70ABB">
+    <w:r w:rsidRPr="00DD65C7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD65C7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD65C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidR="00697269">
+    <w:r w:rsidRPr="00DD65C7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00697269">
+    <w:r w:rsidRPr="00DD65C7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00697269">
+    <w:r w:rsidRPr="00DD65C7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A70ABB">
+    <w:r w:rsidRPr="00DD65C7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidR="00697269">
+    <w:r w:rsidRPr="00DD65C7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD65C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>Date d’entrée en vigueur</w:t>
+    <w:r w:rsidRPr="00DD65C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
     </w:r>
-    <w:r w:rsidR="00664B80">
-      <w:t xml:space="preserve"> : </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00DD65C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
     </w:r>
-    <w:r w:rsidR="00664B80" w:rsidRPr="00664B80">
-[...11 lines deleted...]
-    <w:r w:rsidR="00664B80" w:rsidRPr="00664B80">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00DD65C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00DD65C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00DD65C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00DD65C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00DD65C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00DD65C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 26/07/2016 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DD65C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>Version n</w:t>
+    <w:r w:rsidRPr="00DD65C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version </w:t>
     </w:r>
-    <w:r w:rsidRPr="004D5F1B">
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00217EF4" w:rsidRPr="00DD65C7">
       <w:rPr>
-        <w:vertAlign w:val="superscript"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>o</w:t>
+      <w:t># </w:t>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve"> : </w:t>
+    <w:r w:rsidRPr="00DD65C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>:</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00DD65C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="683246918"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{064D5394-9332-4FC5-ABDA-35D7CF09F205}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00B2244E">
+        <w:r w:rsidRPr="00DD65C7">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="69A74205" w14:textId="77777777" w:rsidR="001466FE" w:rsidRDefault="00F55FD0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4137490F" w14:textId="77777777" w:rsidR="00631F01" w:rsidRDefault="00631F01">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001466FE">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="001466FE">
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="509CAFD4" w14:textId="77777777" w:rsidR="001466FE" w:rsidRDefault="001466FE">
+  <w:p w14:paraId="00FA96E0" w14:textId="77777777" w:rsidR="00631F01" w:rsidRDefault="00631F01">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04F22B9C" w14:textId="77777777" w:rsidR="00526626" w:rsidRDefault="00526626">
+    <w:p w14:paraId="34A1F4A3" w14:textId="77777777" w:rsidR="006F32B0" w:rsidRDefault="006F32B0" w:rsidP="00217EF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13C921D1" w14:textId="77777777" w:rsidR="00526626" w:rsidRDefault="00526626">
+    <w:p w14:paraId="6CFDD175" w14:textId="77777777" w:rsidR="006F32B0" w:rsidRDefault="006F32B0" w:rsidP="00217EF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="01EACF93" w14:textId="05D51443" w:rsidR="001466FE" w:rsidRDefault="00A972B1" w:rsidP="00536AE5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C589C0F" w14:textId="1DA0315D" w:rsidR="00631F01" w:rsidRDefault="00217EF4" w:rsidP="00536AE5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56FE196B" wp14:editId="6D21FF80">
-          <wp:extent cx="304800" cy="593090"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="268F89EC" wp14:editId="6BAAE27F">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="320693621" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1"/>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="15579"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304800" cy="593090"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="70747867" w14:textId="77777777" w:rsidR="007476EA" w:rsidRDefault="007476EA">
+  <w:p w14:paraId="5C5D6AB5" w14:textId="77777777" w:rsidR="00217EF4" w:rsidRDefault="00217EF4" w:rsidP="00536AE5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="159C3BD9"/>
-[...422 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45F33302"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2876BD24"/>
     <w:lvl w:ilvl="0" w:tplc="E9EEFDDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4022,51 +3688,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="476A0084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="904E668C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4111,443 +3777,138 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="2089495368">
+  <w:num w:numId="1" w16cid:durableId="1502815557">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1230191688">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1235968790">
+  <w:num w:numId="2" w16cid:durableId="758715172">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-[...1 lines deleted...]
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003E1D7A"/>
-[...87 lines deleted...]
-    <w:rsid w:val="00FF3D53"/>
+    <w:rsidRoot w:val="00631F01"/>
+    <w:rsid w:val="001A0789"/>
+    <w:rsid w:val="00217EF4"/>
+    <w:rsid w:val="00347031"/>
+    <w:rsid w:val="00631F01"/>
+    <w:rsid w:val="006F32B0"/>
+    <w:rsid w:val="00725B2D"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DD65C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="003F9FD4"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="12509617"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F4736248-C127-45B4-8231-E17ACB9E4EB1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4662,51 +4023,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4881,1881 +4242,943 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BF57F7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BF57F7"/>
+    <w:rsid w:val="00631F01"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-      <w:ind w:left="10" w:hanging="10"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00631F01"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00631F01"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00631F01"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00631F01"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00631F01"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00631F01"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00631F01"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00631F01"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00BF57F7"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00631F01"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF57F7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631F01"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631F01"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631F01"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631F01"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631F01"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631F01"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631F01"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631F01"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00631F01"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AD5DAB"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00631F01"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00AD5DAB"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00631F01"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AD5DAB"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00631F01"/>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00631F01"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00631F01"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00AD5DAB"/>
+    <w:rsid w:val="00631F01"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="720"/>
       <w:contextualSpacing/>
-      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00631F01"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00631F01"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="ja-JP"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00631F01"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00631F01"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00536AE5"/>
+    <w:rsid w:val="00631F01"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00536AE5"/>
-[...33 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00631F01"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005C7F01"/>
+    <w:rsid w:val="00217EF4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...30 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/asm/Pages/asset-disposal-and-write-off.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ-RAD-Disposal-Under-USD2500-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ-RAD-Disposal-USD2500-and-above-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ-Asset-Adjustment-Approval-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/asm/Pages/asset-disposal-and-write-off.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ-Non-Asset-Disposal-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ-Asset-Relocation-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/asm/Pages/asset-disposal-and-write-off.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/asm/Pages/asset-disposal-and-write-off.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/public/Admin%20Service_Asset%20Management_HQ-RAD-Disposal-USD2500-and-above-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/rad-disposal-under-usd5000-formdocx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4401" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3436" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ-Asset-Relocation-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/asm/Pages/asset-disposal-and-write-off.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ-RAD-Disposal-Under-USD2500-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/public/Admin%20Service_Asset%20Management_HQ-RAD-Disposal-USD2500-and-above-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5011" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/rad-disposal-under-usd5000-formdocx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3436" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ-RAD-Disposal-USD2500-and-above-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ-Non-Asset-Disposal-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ-Asset-Adjustment-Approval-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/asm/Pages/asset-disposal-and-write-off.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4401" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/asm/Pages/asset-disposal-and-write-off.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/asm/Pages/asset-disposal-and-write-off.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...596 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1548</Words>
-  <Characters>8828</Characters>
+  <Words>1566</Words>
+  <Characters>8927</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
+  <Lines>74</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10356</CharactersWithSpaces>
+  <CharactersWithSpaces>10473</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Tatiana Rybarova</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...63 lines deleted...]
-</file>