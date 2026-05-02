--- v0 (2025-10-19)
+++ v1 (2026-05-02)
@@ -1,2948 +1,3997 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="761F5FFD" w14:textId="0A1BC143" w:rsidR="003E1D7A" w:rsidRDefault="00EE0A93">
+    <w:p w14:paraId="283113E7" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas y Propiedades: Enajenación y Amortización Total  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D1EAEC" w14:textId="77777777" w:rsidR="00EE0A93" w:rsidRPr="00EE0A93" w:rsidRDefault="00EE0A93">
+    <w:p w14:paraId="7DD55490" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="761F5FFE" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00350790" w:rsidRDefault="00FF3D53">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7C1A1BBC" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Uso del Asesor Jurídico </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F5FFF" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00350790" w:rsidRDefault="00FF3D53">
+    <w:p w14:paraId="10A6EC38" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F6000" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6EC0C9A0" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00350790">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0A93">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dadas las complejidades legales involucradas en la transferencia de documentos de titularidad para plantas, terrenos y edificios, el primer paso en el procesamiento de la enajenación de plantas, terrenos y edificios es contratar los servicios de un asesor jurídico en consulta con la Oficina de Servicios Jurídicos (LO) de la Dirección de Servicios de Gestión (BMS) para obtener el asesoramiento necesario en el proceso de Enajenación.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F6001" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
+    <w:p w14:paraId="7504028C" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0A93">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F6002" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="35E2A5C7" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Venta y Método de Enajenación </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F6003" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
+    <w:p w14:paraId="52FE92F1" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F6004" w14:textId="1F5288DA" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> venta de planta, terrenos y edificios del PNUD (Programa de las Naciones Unidas para el Desarrollo) deben ser en forma de cheque bancario o mediante transferencia electrónica de fondos, en el momento de la transferencia del título o antes de esta. Las excepciones escritas a esta regla, para los artículos por encima de la Autoridad de Adquisición Delegada (DPA), pueden ser autorizadas por el OJA (oficial jefe de adquisiciones) a través del ACP (Comité Consultivo sobre Adquisiciones) o del RACP (Comité Consultivo Regional sobre Adquisiciones) cuando, según su punto de vista, esto sea del interés del PNUD. </w:t>
+    <w:p w14:paraId="0B58049E" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.   Todos los fondos recibidos por la enajenación mediante la venta de planta, terrenos y edificios del PNUD (Programa de las Naciones Unidas para el Desarrollo) deben ser en forma de cheque bancario o mediante transferencia electrónica de fondos, en el momento de la transferencia del título o antes de esta. Las excepciones escritas a esta regla, para los artículos por encima de la Autoridad de Adquisición </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Delegada</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (DPA), pueden ser autorizadas por el OJA (oficial jefe de adquisiciones) a través del ACP (Comité Consultivo sobre Adquisiciones) o del RACP (Comité Consultivo Regional sobre Adquisiciones) cuando, según su punto de vista, esto sea del interés del PNUD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F6005" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
+    <w:p w14:paraId="4AB5C570" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F6006" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="3A6441B0" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Licitación Competitiva y Método de Enajenación </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F6007" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
+    <w:p w14:paraId="3338DB46" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F6008" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="2740DA35" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.  Las Plantas, Terrenos o Edificios deben enajenarse mediante licitación competitiva abierta. El propósito principal de la licitación competitiva es asegurar que el PNUD obtenga la mejor relación entre calidad y precio por sus enajenaciones.  Para establecer los precios de reserva para la licitación competitiva, pueden obtenerse valorizaciones independientes de expertos reconocidos. De conformidad con los procesos de adquisición del PNUD, un comprador potencial que participa en la valoración no tendrá permitido participar y/u ofertar en el siguiente proceso de licitación competitiva. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F6009" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
+    <w:p w14:paraId="7DFFEB8E" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F600A" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="5DFCB1A7" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Facultad para Enajenar Activos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F600B" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
+    <w:p w14:paraId="4238324D" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72543967" w14:textId="2F23734C" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53" w:rsidP="108E8D0A">
-[...26 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="00EE9DA0" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.   Se ha delegado a los Representantes Residentes, a los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las Dependencias Fuera de la Sede y al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Dependencia de Operaciones Generales de la BMS la facultad para enajenar en forma directa todos los artículos excedentes en relación con los requisitos o que están fuera de servicio por ser obsoletos o por su desgaste normal. Un activo se vuelve obsoleto cuando está desactualizado ya sea debido a la existencia de una tecnología más avanzada o porque ya no está en uso. En todos los casos, para la enajenación de todos los activos deberá determinarse el valor normal de mercado (FMV). Este valor (no el NBV [valor neto contable] ni el valor de compra original) determinará el proceso siguiente de enajenación y la facultad de aprobación. La enajenación de un artículo con un valor normal de mercado de más de USD 5.000 requiere la revisión de los comités correspondientes (el Comité de Contractos, Activos y Adquisiciones [CAP], </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>el Comité Consultivo Regional sobre Adquisiciones [RACP] o el Comité Consultivo sobre Adquisiciones [ACP]). Consulte las POPP (Políticas y Procedimientos de Operaciones y Programas) sobre Enajenación y Amortización Total de Activos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F600D" w14:textId="29309E17" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53" w:rsidP="00350790">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="5D21BAF2" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F600F" w14:textId="25C93DFB" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53" w:rsidP="00350790">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="720DBC1D" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Ganancias/Pérdidas por la Enajenación de Activos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345B8486" w14:textId="77777777" w:rsidR="00350790" w:rsidRPr="00EE0A93" w:rsidRDefault="00350790" w:rsidP="00350790">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="13F6A6EA" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="3" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="761F6010" w14:textId="34BF4A9D" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
-[...46 lines deleted...]
-        <w:t xml:space="preserve">transacción finales relacionados con una enajenación o amortización total, incluidos los detalles de la ganancia o pérdida final contabilizada en el proyecto. </w:t>
+    <w:p w14:paraId="786E1494" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.  Una vez que una Planta o un Edificio se han enajenado, el resto del saldo sin depreciar se deduce del costo para determinar el valor neto contable (NBV). La diferencia entre el producto de la venta y el NBV se considera como una ganancia/pérdida por enajenación. El Sistema de Gestión de Activos de Quantum calcula automáticamente esta ganancia o pérdida y deduce o acredita la ganancia o la pérdida en la cuenta de ganancia o pérdida por enajenación del libro mayor (GL) utilizando el Plan de Cuentas asociado con el activo. Esto asegura que cada proyecto o donante reciba el valor total del activo, incluso en la enajenación. La oficina de país (CO) o la dependencia comercial de la Sede deben archivar todos los documentos de la transacción finales relacionados con una enajenación o amortización total, incluidos los detalles de la ganancia o pérdida final contabilizada en el proyecto. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F6011" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
+    <w:p w14:paraId="32186D19" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E23036" w14:textId="05DA9F0F" w:rsidR="108E8D0A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53" w:rsidP="008D572F">
+    <w:p w14:paraId="6E1E3152" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="130" w:hanging="14"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:right="130" w:hanging="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedimientos detallados sobre los Métodos de Enajenación y Amortización Total y los respectivos umbrales  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F746137" w14:textId="6CE37DDE" w:rsidR="108E8D0A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53" w:rsidP="00EE0A93">
-      <w:pPr>
+    <w:p w14:paraId="1756FD72" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="136" w:firstLine="725"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Consulte la sección de Enajenación y Amortización Total de Activos de las POPP.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F601C" w14:textId="719A6436" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53" w:rsidP="00350790">
+    <w:p w14:paraId="7F45AC31" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="1153" w:firstLine="0"/>
+        <w:ind w:right="1153"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F6020" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="2EEBD355" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Funciones y Responsabilidades </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514596FE" w14:textId="77777777" w:rsidR="00536AE5" w:rsidRPr="00EE0A93" w:rsidRDefault="00536AE5" w:rsidP="00536AE5">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="28171D5A" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="3" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4227" w:type="pct"/>
-        <w:tblInd w:w="828" w:type="dxa"/>
+        <w:tblW w:w="5297" w:type="pct"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1745"/>
-        <w:gridCol w:w="6155"/>
+        <w:gridCol w:w="2584"/>
+        <w:gridCol w:w="7316"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w14:paraId="761F6024" w14:textId="77777777" w:rsidTr="2AC595E5">
+      <w:tr w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w14:paraId="34B9D89A" w14:textId="77777777" w:rsidTr="00DD1F8F">
         <w:trPr>
           <w:trHeight w:val="591"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="1305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="761F6022" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="006936A5">
+          <w:p w14:paraId="19CDC563" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="3" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Parte Responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="3695" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="761F6023" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="006936A5">
+          <w:p w14:paraId="061A2994" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="3" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsabilidades</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w14:paraId="761F602B" w14:textId="77777777" w:rsidTr="2AC595E5">
+      <w:tr w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w14:paraId="645DF085" w14:textId="77777777" w:rsidTr="00DD1F8F">
         <w:trPr>
           <w:trHeight w:val="2052"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="1305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="761F6025" w14:textId="4B036347" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="008B1AB7">
+          <w:p w14:paraId="58B74A82" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...11 lines deleted...]
-              <w:t>,</w:t>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>RR,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="761F6026" w14:textId="175689FE" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="008B1AB7">
+          <w:p w14:paraId="0AB250C5" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...11 lines deleted...]
-              <w:t>,</w:t>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jefe de Dependencia de la Sede,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="761F6027" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="008B1AB7">
+          <w:p w14:paraId="75D14C7C" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jefe de Dependencias fuera de la Sede</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="3695" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="761F6028" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="797036B7" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mantener registros completos y precisos de Plantas, Terrenos y Edificios adquiridos por sus oficinas;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="761F6029" w14:textId="78DB80DE" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="60F00C7B" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...11 lines deleted...]
-              <w:t>;</w:t>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Consultar al CAP sobre la enajenación de artículos con un costo superior a USD 2500 y hasta la DPA, al RACP para artículos por encima de la DPA y de hasta USD 1 millón y al ACP para artículos con un costo superior a USD 1 millón;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="761F602A" w14:textId="6FEEF646" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="741BAA37" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...25 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Presentar los documentos de certificación del ejercicio bianual / o anual de verificación física a la dependencia de Operaciones Generales de la BMS antes de la fecha límite de presentación.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w14:paraId="761F6031" w14:textId="77777777" w:rsidTr="2AC595E5">
+      <w:tr w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w14:paraId="54AE2C1B" w14:textId="77777777" w:rsidTr="00DD1F8F">
         <w:trPr>
           <w:trHeight w:val="1521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="1305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="761F602C" w14:textId="5B3EC54B" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="008B1AB7">
+          <w:p w14:paraId="02E117EE" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> Gerente de Operaciones</w:t>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Coordinador de Activos, Gerente de Operaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="3695" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75C9A55B" w14:textId="7FABD436" w:rsidR="4FA97F34" w:rsidRPr="00EE0A93" w:rsidRDefault="3C50B420" w:rsidP="26EEE161">
+          <w:p w14:paraId="105FB15F" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...4 lines deleted...]
-              <w:t>Presentar solicitudes al CGSC (Centro Global de Servicios Compartidos) a través de</w:t>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presentar solicitudes al CGSC (Centro Global de Servicios Compartidos) a través de </w:t>
             </w:r>
-            <w:r w:rsidR="00AF3361">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> UNAll </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>UNAll</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE0A93">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">para todas las transacciones de activos, con excepción de los cambios de ubicación y custodia e imputar información sobre activos. </w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para todas las transacciones de activos, con excepción de los cambios de ubicación y custodia e imputar información sobre activos. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="761F602F" w14:textId="6CD7BA6D" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="42244DEC" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Asegurar que toda la información y los detalles sobre activos en el módulo activos de </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Asegurar</w:t>
             </w:r>
-            <w:r w:rsidR="00AF3361">
-[...18 lines deleted...]
-              <w:t>;</w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que toda la información y los detalles sobre activos en el módulo activos de Quantum sean precisos;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="761F6030" w14:textId="45B25657" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="05CE415C" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...11 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Proporcionar calendarios e información para el ejercicio de verificación física.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w14:paraId="761F6039" w14:textId="77777777" w:rsidTr="2AC595E5">
+      <w:tr w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w14:paraId="10873F06" w14:textId="77777777" w:rsidTr="00DD1F8F">
         <w:trPr>
           <w:trHeight w:val="2862"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="1305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="761F6032" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="008B1AB7">
+          <w:p w14:paraId="38DEDECD" w14:textId="4F2447D2" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> Operaciones Generales/BMS</w:t>
+              <w:t>Operaciones Generales/BMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="3695" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="761F6033" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="591633E4" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Consultar al CAP sobre enajenaciones de partidas de activos con un valor superior a USD 2500 y por debajo de la DPA y al ACP para la enajenación de activos por encima de la DPA para la Sede;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="761F6034" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="43D18E5D" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mantener registros oportunos y precisos de Propiedades y Plantas de la Sede del PNUD;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="761F6035" w14:textId="4EAC6BC5" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="594F6C23" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...11 lines deleted...]
-              <w:t>;</w:t>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Consolidar informes de PPE (Propiedades, Planta y Equipo) del PNUD para determinar la cifra de activos no fungibles en los estados financieros;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="761F6036" w14:textId="44B3A271" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="56F45933" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...25 lines deleted...]
-              <w:t>;</w:t>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Coordinar el ejercicio de verificación física bianual / o anual de la Sede de Nueva York (NYHQ) para los activos no fungibles;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="761F6037" w14:textId="1C05E10E" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="770ED53D" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revisar y consolidar las certificaciones de la verificación física bianual / o anual de la oficina de país; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="761F6038" w14:textId="541B39A9" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="0F176B97" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...11 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Preparar políticas y procedimientos para la gestión de activos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w14:paraId="761F603C" w14:textId="77777777" w:rsidTr="2AC595E5">
+      <w:tr w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w14:paraId="167B83E5" w14:textId="77777777" w:rsidTr="00DD1F8F">
         <w:trPr>
           <w:trHeight w:val="522"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="1305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="761F603A" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="008B1AB7">
+          <w:p w14:paraId="2F898161" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CAP/RACP/ACP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="3695" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="761F603B" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="4935228E" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Revisar y recomendar acciones para enajenaciones de PPE del PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w14:paraId="761F603F" w14:textId="77777777" w:rsidTr="2AC595E5">
+      <w:tr w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w14:paraId="0A8A33A5" w14:textId="77777777" w:rsidTr="00DD1F8F">
         <w:trPr>
           <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="1305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="761F603D" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="008B1AB7">
+          <w:p w14:paraId="1B7FA7A9" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="3695" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="761F603E" w14:textId="2F842609" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="0B4FAC1B" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...4 lines deleted...]
-              <w:t>Responsabilidad general por PPE del PNUD</w:t>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilidad general por PPE del PNUD. Esta función se delega a RR (Representantes Residentes), a los </w:t>
             </w:r>
-            <w:r w:rsidR="00B639AE">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jefes</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE0A93">
-[...4 lines deleted...]
-              <w:t>Esta función se delega a RR (Representantes Residentes), a los Jefes de Dependencias fuera de la Sede y al Jefe de la dependencia de Operaciones Generales de la BMS para las dependencias de la Sede</w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Dependencias fuera de la Sede y al </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jefe</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la dependencia de Operaciones Generales de la BMS para las dependencias de la Sede</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w14:paraId="761F6043" w14:textId="77777777" w:rsidTr="2AC595E5">
+      <w:tr w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w14:paraId="1A962488" w14:textId="77777777" w:rsidTr="00DD1F8F">
         <w:trPr>
           <w:trHeight w:val="1242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="1305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="761F6040" w14:textId="2897928E" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="008B1AB7">
+          <w:p w14:paraId="72EBFE61" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...18 lines deleted...]
-              <w:t>SC</w:t>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>CGSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="3695" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="761F6041" w14:textId="59DE1B77" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="628ACD57" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...25 lines deleted...]
-              <w:t>;</w:t>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Consulte la sección de Depreciación, Conciliaciones, Informes y Funciones Centralizadas de Equipo de las POPP para conocer los detalles de las funciones del CGSC;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="761F6042" w14:textId="1EDA933F" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+          <w:p w14:paraId="01F4776C" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F8F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0A93">
-[...18 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00DD1F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Procesar transacciones de Adición Básica, Ajuste, Deterioro, Recategorización, Transferencia, Enajenación y Amortización Total en Quantum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="761F6044" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="00AD5DAB">
+    <w:p w14:paraId="0D043507" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="3" w:hanging="10"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="761F6045" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="7572F9D3" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantillas y Formularios </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F6046" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
+    <w:p w14:paraId="56E6FAE7" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F6047" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
+    <w:p w14:paraId="76345571" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Sede:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0A93">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F6048" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
+    <w:p w14:paraId="50BED4F9" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A7120B" w14:textId="77777777" w:rsidR="001232BD" w:rsidRPr="00EE0A93" w:rsidRDefault="00000000" w:rsidP="001232BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="43FD374A" w14:textId="3E6ECCF9" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...7 lines deleted...]
-        <w:r w:rsidR="001232BD" w:rsidRPr="00EE0A93">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00DD1F06">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulario de Solicitud de Venta y Enajenación de Activos (RAD) de menos de USD 5000: Sede</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001232BD" w:rsidRPr="00EE0A93">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486C3931" w14:textId="77777777" w:rsidR="001232BD" w:rsidRPr="00EE0A93" w:rsidRDefault="00000000" w:rsidP="001232BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="643EDBC3" w14:textId="6519C832" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...7 lines deleted...]
-        <w:r w:rsidR="001232BD" w:rsidRPr="00EE0A93">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00DD1F06">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Formulario de Solicitud de Venta y Enajenación de Activos (RAD) de USD 5000 y más: Sede </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001232BD" w:rsidRPr="00EE0A93">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en inglés)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ADAD6C0" w14:textId="77777777" w:rsidR="001232BD" w:rsidRPr="00EE0A93" w:rsidRDefault="00000000" w:rsidP="001232BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5A81A56D" w14:textId="1AC29CE1" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...7 lines deleted...]
-        <w:r w:rsidR="001232BD" w:rsidRPr="00EE0A93">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00DD1F06">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Formulario de Solicitud de Enajenación de No Activos: Sede </w:t>
+          <w:t>Formulario de Solicitud de Enajenación de No Activos: Sede</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00DD1F8F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001232BD" w:rsidRPr="00EE0A93">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en inglés)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A175168" w14:textId="77777777" w:rsidR="001232BD" w:rsidRPr="00EE0A93" w:rsidRDefault="00000000" w:rsidP="001232BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3AB41B6B" w14:textId="7544CE33" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...7 lines deleted...]
-        <w:r w:rsidR="001232BD" w:rsidRPr="00EE0A93">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00DD1F06">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Formulario de Venta de Computadoras Personales: Sede </w:t>
+          <w:t>Formulario de Venta de Computadoras Personales: Sede</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00DD1F8F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001232BD" w:rsidRPr="00EE0A93">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en inglés)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9AE9CE" w14:textId="77777777" w:rsidR="001232BD" w:rsidRPr="00EE0A93" w:rsidRDefault="00000000" w:rsidP="001232BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2A8CA307" w14:textId="6BA76200" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...19 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Formulario de Solicitud de Reubicación de Activos: Sede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00DD1F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en inglés)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="31087AC0" w14:textId="77777777" w:rsidR="001232BD" w:rsidRPr="00EE0A93" w:rsidRDefault="00000000" w:rsidP="001232BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7056FE22" w14:textId="47DD378C" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...7 lines deleted...]
-        <w:r w:rsidR="001232BD" w:rsidRPr="00EE0A93">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00DD1F06">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulario de Solicitud de Transferencia de Entrada y Transferencia de Salida de Activos: Sede</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001232BD" w:rsidRPr="00EE0A93">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en inglés)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2D59D56B" w14:textId="77777777" w:rsidR="001232BD" w:rsidRPr="00EE0A93" w:rsidRDefault="00000000" w:rsidP="001232BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="54606034" w14:textId="1CDF92B3" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...7 lines deleted...]
-        <w:r w:rsidR="001232BD" w:rsidRPr="00EE0A93">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00DD1F06">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulario de Solicitud de Aprobación de Ajuste de Activos: Sede</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001232BD" w:rsidRPr="00EE0A93">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00DD1F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10577C7E" w14:textId="2E18723C" w:rsidR="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F6050" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB">
+    <w:p w14:paraId="4F2F8B16" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="761F6051" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
+    <w:p w14:paraId="074F99D6" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Oficinas en el País:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0A93">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F6052" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="00FF3D53">
+    <w:p w14:paraId="13CD52BA" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B6EBFC" w14:textId="77777777" w:rsidR="00AC1289" w:rsidRPr="00EE0A93" w:rsidRDefault="00000000" w:rsidP="00AC1289">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="46EB74F3" w14:textId="379DB858" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00AC1289" w:rsidRPr="00EE0A93">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00DD1F06">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulario de Solicitud de Venta y Enajenación de Activos (RAD) de menos de USD 5000: Oficina en el País</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AC1289" w:rsidRPr="00EE0A93">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00DD1F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8821A1" w14:textId="77777777" w:rsidR="00AC1289" w:rsidRPr="00EE0A93" w:rsidRDefault="00000000" w:rsidP="00AC1289">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="51F25DC7" w14:textId="44991935" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00AC1289" w:rsidRPr="00EE0A93">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00DD1F06">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulario de Solicitud de Venta y Enajenación de Activos (RAD) de USD 5000 y más: Oficina en el País</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AC1289" w:rsidRPr="00EE0A93">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7ED35D" w14:textId="77777777" w:rsidR="00AC1289" w:rsidRPr="00EE0A93" w:rsidRDefault="00000000" w:rsidP="00AC1289">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5A046A6A" w14:textId="54835C6A" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00AC1289" w:rsidRPr="00EE0A93">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00DD1F06">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulario de Solicitud de Transferencia de Entrada y Transferencia de Salida de Activos: Oficina en el País</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AC1289" w:rsidRPr="00EE0A93">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE9FF94" w14:textId="77777777" w:rsidR="00AC1289" w:rsidRPr="00EE0A93" w:rsidRDefault="00000000" w:rsidP="00AC1289">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="76735D84" w14:textId="73CA9FD8" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00AC1289" w:rsidRPr="00EE0A93">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00DD1F06">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulario de Solicitud de Aprobación de Ajuste de Activos: Oficina en el País</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AC1289" w:rsidRPr="00EE0A93">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00DD1F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F6056" w14:textId="77EC70AC" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB" w:rsidP="00536AE5">
+    <w:p w14:paraId="42D77834" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="761F6057" w14:textId="77777777" w:rsidR="00AD5DAB" w:rsidRPr="00EE0A93" w:rsidRDefault="00AD5DAB">
+    <w:p w14:paraId="5F2B486B" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="598D1F1D" w14:textId="77777777" w:rsidR="008D572F" w:rsidRDefault="00FF3D53" w:rsidP="008D572F">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="24EB0AA5" w14:textId="791253F2" w:rsidR="00DD1F06" w:rsidRPr="00A23672" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-        <w:t> </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2025E226" w14:textId="77777777" w:rsidR="008D572F" w:rsidRPr="008D572F" w:rsidRDefault="008D572F" w:rsidP="008D572F">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="68041AE1" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRPr="00493B09" w:rsidRDefault="00DD1F06" w:rsidP="00DD1F06">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inglés. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F6058" w14:textId="6861A0D9" w:rsidR="003E1D7A" w:rsidRPr="00EE0A93" w:rsidRDefault="003E1D7A">
-[...15 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId28"/>
+    <w:p w14:paraId="41514E3E" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00DD1F06">
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1483" w:right="1435" w:bottom="1570" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="084E1169" w14:textId="77777777" w:rsidR="00941530" w:rsidRDefault="00941530">
+    <w:p w14:paraId="66B1A366" w14:textId="77777777" w:rsidR="00ED7BAC" w:rsidRDefault="00ED7BAC" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03D6D0EC" w14:textId="77777777" w:rsidR="00941530" w:rsidRDefault="00941530">
+    <w:p w14:paraId="0A2E7F39" w14:textId="77777777" w:rsidR="00ED7BAC" w:rsidRDefault="00ED7BAC" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="761F605F" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="00FF3D53">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38102484" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRDefault="00DD1F06">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="761F6060" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="00FF3D53">
+  <w:p w14:paraId="5E55A54E" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRDefault="00DD1F06">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="761F6062" w14:textId="78424393" w:rsidR="003E1D7A" w:rsidRDefault="00536AE5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03492852" w14:textId="2053EFD3" w:rsidR="00DD1F06" w:rsidRPr="00DD1F8F" w:rsidRDefault="00DD1F06">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00DD1F8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD1F8F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD1F8F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD1F8F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AC1289">
+    <w:r w:rsidRPr="00DD1F8F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD1F8F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD1F8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD1F8F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD1F8F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD1F8F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AC1289">
+    <w:r w:rsidRPr="00DD1F8F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD1F8F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD1F8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00DD1F8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r w:rsidR="001F34D8" w:rsidRPr="001F34D8">
-      <w:t>26/07/2016</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00DD1F8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
     </w:r>
-    <w:r w:rsidR="001F34D8" w:rsidRPr="001F34D8">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00DD1F8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00DD1F8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 26/07/2016 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DD1F8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00DD1F8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00DD1F8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    <w:r w:rsidRPr="00DD1F06">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Versión n.°: </w:t>
+    <w:r w:rsidRPr="00DD1F8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:color w:val="2B579A"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="683246918"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{064D5394-9332-4FC5-ABDA-35D7CF09F205}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00131A29">
+        <w:r w:rsidRPr="00DD1F8F">
           <w:rPr>
-            <w:color w:val="2B579A"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="761F6063" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="00FF3D53">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79FB0F62" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRDefault="00DD1F06">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="761F6064" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="00FF3D53">
+  <w:p w14:paraId="2F8A1D69" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRDefault="00DD1F06">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1403B257" w14:textId="77777777" w:rsidR="00941530" w:rsidRDefault="00941530">
+    <w:p w14:paraId="3D7E628E" w14:textId="77777777" w:rsidR="00ED7BAC" w:rsidRDefault="00ED7BAC" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="047AC5CC" w14:textId="77777777" w:rsidR="00941530" w:rsidRDefault="00941530">
+    <w:p w14:paraId="3B79DC38" w14:textId="77777777" w:rsidR="00ED7BAC" w:rsidRDefault="00ED7BAC" w:rsidP="00DD1F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="0D3FCBBE" w14:textId="0A5137CC" w:rsidR="00536AE5" w:rsidRDefault="2AC595E5" w:rsidP="00536AE5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E473DC1" w14:textId="30545BD0" w:rsidR="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00536AE5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="2B579A"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68D63186" wp14:editId="06CCEECE">
-[...2 lines deleted...]
-          <wp:docPr id="838985084" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08D6BE37" wp14:editId="314BFDC0">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="3247" b="17172"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294900" cy="582335"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5C5CDC9F" w14:textId="77777777" w:rsidR="00536AE5" w:rsidRDefault="00536AE5" w:rsidP="00536AE5">
+  <w:p w14:paraId="5E18C67D" w14:textId="77777777" w:rsidR="00DD1F06" w:rsidRDefault="00DD1F06" w:rsidP="00536AE5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="159C3BD9"/>
-[...210 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="276E6D70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA186464"/>
     <w:lvl w:ilvl="0" w:tplc="AAE0D4E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3012,263 +4061,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45F33302"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2876BD24"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3337,263 +4174,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74F5317A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51D0F17C"/>
     <w:lvl w:ilvl="0" w:tplc="0A48D7A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F22AD0FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -3700,243 +4325,145 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8D2449C6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="129446539">
+  <w:num w:numId="1" w16cid:durableId="524095111">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="742793983">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="482553429">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="2068603243">
+  <w:num w:numId="3" w16cid:durableId="1140534405">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003E1D7A"/>
-[...100 lines deleted...]
-    <w:rsid w:val="7EF1E457"/>
+    <w:rsidRoot w:val="00DD1F06"/>
+    <w:rsid w:val="004133EE"/>
+    <w:rsid w:val="004A74E1"/>
+    <w:rsid w:val="00782942"/>
+    <w:rsid w:val="00811336"/>
+    <w:rsid w:val="00B45A5D"/>
+    <w:rsid w:val="00B8613A"/>
+    <w:rsid w:val="00C54532"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C80311"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:rsid w:val="00DD1F8F"/>
+    <w:rsid w:val="00ED7BAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="761F5FFC"/>
-  <w15:docId w15:val="{B6BA8F45-1D37-4716-9EF8-96E31A1146A7}"/>
+  <w14:docId w14:val="30B7DE17"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{70A828C7-62B3-4820-B906-F00F5B637E58}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4051,924 +4578,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...872 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5151,1016 +4805,920 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DD1F06"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DD1F06"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BF63CB"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00DD1F06"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4711" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1296</Words>
-  <Characters>7393</Characters>
+  <Words>1307</Words>
+  <Characters>7450</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
+  <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8672</CharactersWithSpaces>
+  <CharactersWithSpaces>8740</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Tatiana Rybarova</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...54 lines deleted...]
-</file>