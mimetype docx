--- v0 (2025-10-10)
+++ v1 (2026-05-03)
@@ -1,2528 +1,3661 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1B56C04F" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="5D7B58D8" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant and Property: Disposal and Write-Off  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1C5317" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="600C2CDC" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BAC82A1" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4E21DE52" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Use of Legal Counsel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041C3C33" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="045AC6EF" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3E1E9C" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="298E7BD1" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000111B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Given the legal complexities involved in the transfer of title documents for Plant, Land and Buildings, the first step in processing the disposal of the Plant, Land or Building is to engage the services of legal counsel in consultation with Legal Office (LO), Bureau for Management Services (BMS) for the necessary advice in the Disposal process.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C291559" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="5A30D538" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F24C688" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Sale and Method of Disposal </w:t>
+    <w:p w14:paraId="1E70AC73" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sale</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Method of Disposal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E12906" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="639468DB" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EF87F2" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4F87726C" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000111B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">All funds received for disposal by sale of UNDP Plant, Land and Buildings should be by bankers check or by electronic funds transfer basis, on or before the transfer of title. Written exceptions to this rule, for items above the Delegated Procurement Authority (DPA), may be authorized by the CPO through the R/ACP when, in his/her view, it is in the interest of UNDP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183F34AB" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="1A3D8369" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD4515F" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="44E71562" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Competitive Bidding and Method of Disposal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B428DC4" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="702C19F4" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33457364" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="66EC9F2C" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000111B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Plant, Land or Building should be disposed of by open competitive bidding. The main purpose of competitive bidding is to ensure UNDP obtains value for money for its disposals.  To establish the reserve prices for competitive bidding, independent valuations may be sought from reputable subject experts. In line with UNDP procurement processes, a potential buyer who is involved in the valuation is not permitted to participate and/or bid in the subsequent competitive bidding process. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A689F58" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="1EA34CCE" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB5A88A" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="79C62AF0" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Authority to Dispose of Assets </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560FB177" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="426A2A8E" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3317FB52" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7DEF5CAE" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000111B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">Resident Representatives, Heads of Out-Posted Units and the Chief of General Operations/BMS have been delegated the authority to directly dispose all items which are surplus to requirements or unserviceable through obsolescence or normal wear and tear. An asset becomes obsolete when it is out of date either due to more advanced technology or is no longer in use.  In all cases, for the disposal of all assets the fair market value (FMV) must be determined. This value (not the NBV or original purchase value) will determine the subsequent disposal process and approval authority.  The disposal of an item with a fair market value of more than $ 5,000, requires review by the respective Contracts, Assets and Procurement Committee (CAP), Regional Advisory Committee on Procurement (RACP) or Advisory Committee on Procurement (ACP). Refer to the POPP Asset Disposal and Write-off.  </w:t>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resident Representatives, Heads of Out-Posted Units and the Chief of General Operations/BMS have been delegated the authority to directly </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dispose</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all items which are surplus to requirements or unserviceable through obsolescence or normal wear and tear. An asset becomes obsolete when it is out of date either due to more advanced technology or is no longer in use.  In all cases, for the disposal of all assets the fair market value (FMV) must be determined. This value (not the NBV or original purchase value) will determine the subsequent disposal process and approval authority.  The disposal of an item with a fair market value of more than $ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5,000,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requires review by the respective Contracts, Assets and Procurement Committee (CAP), Regional Advisory Committee on Procurement (RACP) or Advisory Committee on Procurement (ACP). Refer to the POPP Asset Disposal and Write-off.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A115181" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="62C369E8" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45709E1A" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7DC2DC4B" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gain /Loss on Disposal of Assets </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6E15ED" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="378A227B" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764BEDB3" w14:textId="078BF2BA" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="49599EA0" w14:textId="7211E7F5" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000111B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Once</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plant or Buildings are disposed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the remaining undepreciated balance is netted off against the cost to determine the net book value (NBV). The difference between the sale proceeds and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the NBV is treated as a gain/loss on disposal. The Quantum Asset Management System automatically calculates this gain or loss and charges or credits the gain or loss to the Gain/Loss of Disposal GL account using the Chart of Accounts associated with the asset.  This ensures that each project or donor receives the full value of the asset even at disposal. The CO or HQ business unit should file all final transaction documents pertaining to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a disposal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or write-off including details of the final gain or loss posted to the project. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E274714" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="59EAEC9A" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+    <w:p w14:paraId="13DE93C6" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="130" w:hanging="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detailed Procedures on the Methods of Disposals, Write Offs and the Respective Thresholds,  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2483C476" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
-[...16 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5CD7CDAC" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="136" w:firstLine="725"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Consult the POPP </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-        <w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="000111B0">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>Asset Disposal and Write</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId13">
-        <w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="000111B0">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
-        <w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="000111B0">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>off</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId15">
-        <w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="000111B0">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Section  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297081C5" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="5DFA28E8" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F374294" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="61003BEC" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Roles and Responsibilities </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7601E4AE" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00536AE5" w:rsidRDefault="007763E3" w:rsidP="007763E3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6107BF4C" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="3" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4227" w:type="pct"/>
-        <w:tblInd w:w="828" w:type="dxa"/>
+        <w:tblW w:w="5056" w:type="pct"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1705"/>
-        <w:gridCol w:w="6395"/>
+        <w:gridCol w:w="7745"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007763E3" w:rsidRPr="00646B52" w14:paraId="53286D5C" w14:textId="77777777" w:rsidTr="009B40D3">
+      <w:tr w:rsidR="000111B0" w:rsidRPr="000111B0" w14:paraId="24FEB763" w14:textId="77777777" w:rsidTr="006C4A99">
         <w:trPr>
           <w:trHeight w:val="591"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="902" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41AEDAE7" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00646B52" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="0142BC67" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
             <w:pPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="3" w:hanging="10"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00646B52">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsible Party</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="4098" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C1094C6" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00646B52" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="78425D35" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
             <w:pPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="3" w:hanging="10"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00646B52">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsibilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007763E3" w:rsidRPr="00762F01" w14:paraId="46C16080" w14:textId="77777777" w:rsidTr="009B40D3">
+      <w:tr w:rsidR="000111B0" w:rsidRPr="000111B0" w14:paraId="7AD879F1" w14:textId="77777777" w:rsidTr="006C4A99">
         <w:trPr>
           <w:trHeight w:val="2052"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="902" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50F83EF5" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="008B1AB7" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="5ACE1D04" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>RR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E94235B" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="008B1AB7" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="303C0A4E" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Head of HQ Unit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="741D388A" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="008B1AB7" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="0A6422BD" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Head of HQ Out-Posted units</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="4098" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="200F0836" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00762F01" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="3E955C51" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Maintaining complete and accurate records of Plant, Land and Buildings purchased by their offices;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BBABFAD" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00762F01" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="030356FD" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Consulting the CAP regarding disposal of items costing over $5</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> and up to DPA, the RACP for items above DPA and up to US$1 million and the ACP for items costing over US$1 million</w:t>
+              <w:t>Consulting the CAP regarding disposal of items costing over $5,000 and up to DPA, the RACP for items above DPA and up to US$1 million and the ACP for items costing over US$1 million</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46585BAA" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00762F01" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="322CC6EF" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Submitting the bi-annual</w:t>
-[...15 lines deleted...]
-              <w:t>physical verification exercise certification documents to General Operations/BMS by the due date</w:t>
+              <w:t>Submitting the bi-annual/or annual physical verification exercise certification documents to General Operations/BMS by the due date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007763E3" w:rsidRPr="00762F01" w14:paraId="549B4745" w14:textId="77777777" w:rsidTr="009B40D3">
+      <w:tr w:rsidR="000111B0" w:rsidRPr="000111B0" w14:paraId="17F1913C" w14:textId="77777777" w:rsidTr="006C4A99">
         <w:trPr>
           <w:trHeight w:val="1521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="902" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="039FDCE1" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="008B1AB7" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="5DCB0F74" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Asset Focal Point Operations Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="4098" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26E95711" w14:textId="3A27783D" w:rsidR="007763E3" w:rsidRPr="007A4B99" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="521CCD8D" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Submitting requests to </w:t>
+              <w:t xml:space="preserve">Submitting requests to GSSC through </w:t>
             </w:r>
-            <w:r w:rsidR="004E2E34">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...17 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNall</w:t>
             </w:r>
-            <w:r w:rsidRPr="00762F01">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> for all asset transaction except location and custody changes and imputing asset information</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60BDEAE9" w14:textId="4D50EE33" w:rsidR="007763E3" w:rsidRPr="00762F01" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="36067017" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ensuring all asset information and details in </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> asset module is accurate</w:t>
+              <w:t>Ensuring all asset information and details in QUANTUM asset module is accurate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70E9CE46" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00762F01" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="30070257" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Providing schedules and information for the physical verification exercise</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007763E3" w:rsidRPr="00762F01" w14:paraId="4C7D21E1" w14:textId="77777777" w:rsidTr="009B40D3">
+      <w:tr w:rsidR="000111B0" w:rsidRPr="000111B0" w14:paraId="67F37F71" w14:textId="77777777" w:rsidTr="006C4A99">
         <w:trPr>
           <w:trHeight w:val="2862"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="902" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6409F503" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="008B1AB7" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="295D652B" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> General Operations/BMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="4098" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D0950D9" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00762F01" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="7EFEE933" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Consulting the CAP on disposals of assets items valued &gt;$5</w:t>
-[...15 lines deleted...]
-              <w:t>00 and below DPA and ACP for disposal of assets over DPA for HQ;</w:t>
+              <w:t>Consulting the CAP on disposals of assets items valued &gt;$5,000 and below DPA and ACP for disposal of assets over DPA for HQ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="196F9017" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00762F01" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="14454DC7" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Maintaining timely and accurate records of Property and Plant UNDP HQ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67F7948D" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00762F01" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="41C595B2" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Consolidating UNDP PP&amp;E reports for determination of the non-expendable asset figure in the financial statements</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="200AC908" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00762F01" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="540CB5AA" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Coordinating NYHQ bi-annual</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> physical verification exercise for non-expendable assets</w:t>
+              <w:t>Coordinating NYHQ bi-annual/or annual physical verification exercise for non-expendable assets</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58CEE948" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00762F01" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="06A21919" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Reviewing and consolidating bi-annual</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> country office physical verification certifications </w:t>
+              <w:t xml:space="preserve">Reviewing and consolidating bi-annual/or annual country office physical verification certifications </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14D863E6" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00762F01" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="13A97B7F" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Preparing Policies and procedures for asset management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007763E3" w:rsidRPr="00762F01" w14:paraId="7D34856C" w14:textId="77777777" w:rsidTr="009B40D3">
+      <w:tr w:rsidR="000111B0" w:rsidRPr="000111B0" w14:paraId="597F1109" w14:textId="77777777" w:rsidTr="006C4A99">
         <w:trPr>
           <w:trHeight w:val="522"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="902" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77899ED5" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="008B1AB7" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="036CF6C2" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CAP/RACP/ACP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="4098" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="759F595F" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00762F01" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="064328C0" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Reviewing and recommending actions for disposals of UNDP PP&amp;E.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007763E3" w:rsidRPr="00762F01" w14:paraId="5945F4AE" w14:textId="77777777" w:rsidTr="009B40D3">
+      <w:tr w:rsidR="000111B0" w:rsidRPr="000111B0" w14:paraId="4151AC84" w14:textId="77777777" w:rsidTr="006C4A99">
         <w:trPr>
           <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="902" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62EF806F" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="008B1AB7" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="7ABD6473" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>CPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="4098" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="191F1A70" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00762F01" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="4EC39C58" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Overall responsibility for UNDP PP&amp;E.  This function is delegated to RRs, Heads of Out-Posted HQ units and the Chief of General Operations/BMS for HQ units</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007763E3" w:rsidRPr="00762F01" w14:paraId="3027D617" w14:textId="77777777" w:rsidTr="009B40D3">
+      <w:tr w:rsidR="000111B0" w:rsidRPr="000111B0" w14:paraId="27AA93D0" w14:textId="77777777" w:rsidTr="006C4A99">
         <w:trPr>
           <w:trHeight w:val="1242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="902" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BC8A7AD" w14:textId="4C99D4A0" w:rsidR="007763E3" w:rsidRPr="008B1AB7" w:rsidRDefault="004E2E34" w:rsidP="009B40D3">
+          <w:p w14:paraId="755427E8" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>GSSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4003" w:type="pct"/>
+            <w:tcW w:w="4098" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BD58A57" w14:textId="52B6DED0" w:rsidR="007763E3" w:rsidRPr="00762F01" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="388BD4F6" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please refer to the POPP Equipment Depreciation, Reconciliations, Reports and Centralized Functions section for the detailed </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> roles</w:t>
+              <w:t>Please refer to the POPP Equipment Depreciation, Reconciliations, Reports and Centralized Functions section for the detailed GSSC roles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A28F410" w14:textId="049833C5" w:rsidR="007763E3" w:rsidRPr="00762F01" w:rsidRDefault="007763E3" w:rsidP="009B40D3">
+          <w:p w14:paraId="6775A793" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="80"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="274" w:right="3" w:hanging="274"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762F01">
+            <w:r w:rsidRPr="000111B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processing Basic Add, Adjustment, Impairment, Re-categorization, transfers, disposal and write-off transactions in </w:t>
-[...7 lines deleted...]
-              <w:t>Quantum</w:t>
+              <w:t>Processing Basic Add, Adjustment, Impairment, Re-categorization, transfers, disposal and write-off transactions in Quantum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="034D06C0" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00762F01" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="55F54B22" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="3" w:hanging="10"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D08B7C9" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3E503683" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="136" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Templates and Forms </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127F712B" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="26480D4B" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E252C41" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="3532B796" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Headquarters:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331F84D8" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="75B9B7F3" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B381408" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00026853" w:rsidRDefault="00000000" w:rsidP="007763E3">
+    <w:p w14:paraId="70D2E9E6" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-        <w:jc w:val="left"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="007763E3" w:rsidRPr="006D3470">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="000111B0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Request for Asset Sale, Disposal Form (RAD) under USD 5000 - HQ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11654E47" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00026853" w:rsidRDefault="00000000" w:rsidP="007763E3">
+    <w:p w14:paraId="666409E0" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="007763E3" w:rsidRPr="006D3470">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="000111B0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Request for Asset Sale, Disposal Form (RAD) USD 5000 &amp; above - HQ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7678A553" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="008C624C" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="26DBB0D1" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/5006" \t "_blank" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Request for Non-Asset Disposal Form - HQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6B4F73" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="008C624C" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="551AFE9E" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/5001" \t "_blank" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PC Sale Form - HQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D3B0A3" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="008C624C" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="07A6D230" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/4401" \t "_blank" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Request for Asset Relocation Form - HQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2C5075" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="008C624C" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="25DA264C" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/5016" \t "_blank" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Request for Asset Transfer-In/Transfer-Out Form - HQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1759EA" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="008C624C" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="3CFC078D" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/5011" \t "_blank" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Request for Asset Adjustment Approval Form - HQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E155CC" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00BC7451" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="2BBA932D" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A5739C" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="2FACEEDB" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A51154A" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="1854024E" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Country Offices:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43AAAE1F" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="69E92D65" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E6A6DE" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00026853" w:rsidRDefault="00000000" w:rsidP="007763E3">
+    <w:p w14:paraId="317F6B56" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-        <w:jc w:val="left"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="007763E3" w:rsidRPr="008C624C">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="000111B0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Request for Asset Sale, Disposal Form (RAD) under USD 5000 - Country Office</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C9C50B0" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00026853" w:rsidRDefault="00000000" w:rsidP="007763E3">
+    <w:p w14:paraId="00458E73" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="007763E3" w:rsidRPr="008C624C">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="000111B0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Request for Asset Sale, Disposal Form (RAD) USD 5000 &amp; above - Country Office</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13D05911" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="001F402C" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="07767AD8" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="001F402C">
-        <w:rPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/3436" \t "_blank" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="001F402C">
-        <w:rPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="001F402C">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Request for Asset Transfer-In/Transfer-Out Form - Country Office</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF58EA8" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="001F402C" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="67535243" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="000111B0" w:rsidRDefault="000111B0" w:rsidP="000111B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="001F402C">
-        <w:rPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="001F402C">
-        <w:rPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/5036" \t "_blank" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="001F402C">
-        <w:rPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="001F402C">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Request for Asset Adjustment Approval Form - Country Office</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796EA6AF" w14:textId="77777777" w:rsidR="007763E3" w:rsidRPr="00AD5DAB" w:rsidRDefault="007763E3" w:rsidP="007763E3">
+    <w:p w14:paraId="51A4C20A" w14:textId="15BD0F47" w:rsidR="00DA504D" w:rsidRDefault="000111B0" w:rsidP="006C4A99">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FD77BE" w14:textId="77777777" w:rsidR="007763E3" w:rsidRDefault="007763E3" w:rsidP="007763E3">
-[...19 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="000111B0">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1483" w:right="1435" w:bottom="1570" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0226F9CC" w14:textId="77777777" w:rsidR="002353D0" w:rsidRDefault="002353D0">
+    <w:p w14:paraId="0AE339F2" w14:textId="77777777" w:rsidR="00000B6F" w:rsidRDefault="00000B6F" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21C77258" w14:textId="77777777" w:rsidR="002353D0" w:rsidRDefault="002353D0">
+    <w:p w14:paraId="15E3E04E" w14:textId="77777777" w:rsidR="00000B6F" w:rsidRDefault="00000B6F" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="761F605F" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="00FF3D53">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57E6E14C" w14:textId="77777777" w:rsidR="000111B0" w:rsidRDefault="000111B0">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="761F6060" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="00FF3D53">
+  <w:p w14:paraId="4F5E0649" w14:textId="77777777" w:rsidR="000111B0" w:rsidRDefault="000111B0">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="761F6062" w14:textId="1885672D" w:rsidR="003E1D7A" w:rsidRDefault="00536AE5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32C772E5" w14:textId="77777777" w:rsidR="000111B0" w:rsidRPr="006C4A99" w:rsidRDefault="000111B0">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="006C4A99">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006C4A99">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006C4A99">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006C4A99">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A60589">
+    <w:r w:rsidRPr="006C4A99">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006C4A99">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006C4A99">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006C4A99">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006C4A99">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006C4A99">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A60589">
+    <w:r w:rsidRPr="006C4A99">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006C4A99">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006C4A99">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00536AE5">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="006C4A99">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 26/07/2016 </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="006C4A99">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00536AE5">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="006C4A99">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="683246918"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{064D5394-9332-4FC5-ABDA-35D7CF09F205}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="007E2A31">
+        <w:r w:rsidRPr="006C4A99">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="761F6063" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="00FF3D53">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="000B85E2" w14:textId="77777777" w:rsidR="000111B0" w:rsidRDefault="000111B0">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="761F6064" w14:textId="77777777" w:rsidR="003E1D7A" w:rsidRDefault="00FF3D53">
+  <w:p w14:paraId="551BEFC4" w14:textId="77777777" w:rsidR="000111B0" w:rsidRDefault="000111B0">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CE87A3B" w14:textId="77777777" w:rsidR="002353D0" w:rsidRDefault="002353D0">
+    <w:p w14:paraId="50075419" w14:textId="77777777" w:rsidR="00000B6F" w:rsidRDefault="00000B6F" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13D8919D" w14:textId="77777777" w:rsidR="002353D0" w:rsidRDefault="002353D0">
+    <w:p w14:paraId="4FA69143" w14:textId="77777777" w:rsidR="00000B6F" w:rsidRDefault="00000B6F" w:rsidP="000111B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="5C5CDC9F" w14:textId="10E14CEC" w:rsidR="00536AE5" w:rsidRDefault="006B7375" w:rsidP="00536AE5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3469312D" w14:textId="77777777" w:rsidR="000111B0" w:rsidRDefault="000111B0" w:rsidP="00536AE5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C6EC15D" wp14:editId="6FFD0651">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="392D6C9C" wp14:editId="1EAC6D39">
           <wp:extent cx="527056" cy="802800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="527056" cy="802800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="034D4AAD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6C1CC944"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2780,474 +3913,50 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="159C3BD9"/>
-[...422 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45F33302"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2876BD24"/>
     <w:lvl w:ilvl="0" w:tplc="E9EEFDDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3316,373 +4025,141 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="672798867">
+  <w:num w:numId="1" w16cid:durableId="830557155">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="23068793">
-[...8 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="110982402">
+  <w:num w:numId="2" w16cid:durableId="110982402">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1826512315">
+  <w:num w:numId="3" w16cid:durableId="1826512315">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003E1D7A"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00FF3D53"/>
+    <w:rsidRoot w:val="000111B0"/>
+    <w:rsid w:val="00000B6F"/>
+    <w:rsid w:val="000111B0"/>
+    <w:rsid w:val="00020A50"/>
+    <w:rsid w:val="005D12F3"/>
+    <w:rsid w:val="006C4A99"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C66FBF"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00FE3412"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="761F5FFC"/>
-  <w15:docId w15:val="{27E8328D-574A-4469-B205-F41D0DC3BBB7}"/>
+  <w14:docId w14:val="2D9B0494"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{386380F5-3C4F-4C5A-BF34-7763F450C6D0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3797,807 +4274,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...755 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4780,990 +4501,920 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000111B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000111B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000111B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000111B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000111B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000111B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000111B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000111B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000111B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000111B0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000111B0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000111B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000111B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000111B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000111B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000111B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000111B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000111B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000111B0"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000111B0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000111B0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000111B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000111B0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000111B0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000111B0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000111B0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000111B0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000111B0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000111B0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000111B0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000111B0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BF63CB"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="000111B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/asm/Pages/asset-disposal-and-write-off.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/asm/Pages/asset-disposal-and-write-off.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4716" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/asm/Pages/asset-disposal-and-write-off.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/asm/Pages/asset-disposal-and-write-off.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4711" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5841</Characters>
+  <Pages>3</Pages>
+  <Words>1023</Words>
+  <Characters>5837</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6852</CharactersWithSpaces>
+  <CharactersWithSpaces>6847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Tatiana Rybarova</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>