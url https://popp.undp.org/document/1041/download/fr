--- v0 (2025-10-23)
+++ v1 (2026-05-15)
@@ -1,1186 +1,1423 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="72CD1717" w14:textId="77777777" w:rsidR="000B2B4C" w:rsidRDefault="000B2B4C" w:rsidP="00994390">
+    <w:p w14:paraId="225311D1" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="40FBC5B1" w14:textId="77777777" w:rsidR="000B2B4C" w:rsidRDefault="000B2B4C" w:rsidP="00994390">
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67DF564A" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="15DBE65A" w14:textId="77777777" w:rsidR="00195FA6" w:rsidRPr="00751EE9" w:rsidRDefault="003D13F6" w:rsidP="00994390">
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DFE4D24" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gestion du contenu normatif</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3020D660" w14:textId="77777777" w:rsidR="00EB45C4" w:rsidRDefault="00EB45C4" w:rsidP="00994390">
+    <w:p w14:paraId="1FE24C60" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="76CCE5E2" w14:textId="77777777" w:rsidR="00CB41DC" w:rsidRPr="00751EE9" w:rsidRDefault="004A3858" w:rsidP="00994390">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4798C0BD" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Définition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9BF41B" w14:textId="77777777" w:rsidR="00CB41DC" w:rsidRPr="00751EE9" w:rsidRDefault="00CB41DC" w:rsidP="00994390">
+    <w:p w14:paraId="4A26DF89" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="505A728B" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...69 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La définition approuvée par le comité de gouvernance en charge de la performance de l’organisation (OPG) en 2015 fait référence aux politiques comme des outils fournissant un cadre opérationnel à long terme pour l’organisation et décrivant « ce que » l’organisation a l’intention de faire. Les politiques doivent être des énoncés clairs et simples et ne doivent pas être trop normatives. Les politiques et procédures régissant les programmes et opérations (POPP) sont le référentiel principal des politiques et procédures du Programme des Nations Unies pour le développement (PNUD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00F94108">
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700300CD" w14:textId="77777777" w:rsidR="0028395D" w:rsidRPr="00751EE9" w:rsidRDefault="0028395D" w:rsidP="00994390">
+    <w:p w14:paraId="38E92E4A" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64A1A705" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les procédures servent de modèle pour la mise en œuvre des politiques et d’instructions étape par étape sur la manière de mettre en œuvre une politique et indique qui la mettra en œuvre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B88B03" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2891585D" w14:textId="0D38B65B" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Principes directeurs et cadre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E19690C" w14:textId="23A5DBF0" w:rsidR="00095E7C" w:rsidRPr="00751EE9" w:rsidRDefault="008277BC" w:rsidP="00994390">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6AF7B0B0" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En principe, le POPP est </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>publique</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans un souci de transparence et promeuvent la reconnaissance mutuelle des politiques et procédures des autres entités des Nations Unies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B424606" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78853835" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tout le personnel doit se conformer aux dispositions du POPP (PNUD 102.02).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CA35E7" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D82A114" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Pour être efficace, le contenu normatif doit être réaliste, réalisable et pratique dans son application. Il doit être fondé sur des principes, concis et direct.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E51DA68" w14:textId="77777777" w:rsidR="009F5C37" w:rsidRDefault="009F5C37" w:rsidP="00994390">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="276A6504" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37B221BF" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les politiques doivent être cohérentes avec le Statut et Règlement du personnel des Nations Unies ou le Règlement financier et les règles de gestion financière du PNUD, en tant que base juridique pour leur adoption. Les politiques doivent être cohérentes dans un domaine particulier et au-delà, car un changement de politique dans un domaine peut avoir une incidence sur les politiques dans d’autres domaines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C56751" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B195A7A" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="4ED8EE53" w14:textId="77777777" w:rsidR="004C7470" w:rsidRPr="00751EE9" w:rsidRDefault="004C7470" w:rsidP="00994390">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’amélioration des politiques doit être pratique et guidée par les perspectives du PNUD selon le bureau pays. Une telle amélioration doit contribuer à l’agilité organisationnelle et à la pertinence en tant qu‘organisation de développement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B0E22C" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE18289" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...56 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avant l’introduction d’une nouvelle politique, l’unité administrative concernée doit examiner les politiques pertinentes en vue d’assurer la cohérence en : 1) retirant le contenu obsolète ; ou 2) mettant le contenu à jour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C77D219" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Responsabilité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6196EB86" w14:textId="77777777" w:rsidR="00B10448" w:rsidRPr="00751EE9" w:rsidRDefault="00B10448" w:rsidP="00994390">
+    <w:p w14:paraId="1BC3F595" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47B10934" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les bureaux ayant un contenu normatif dans le POPP sont responsables de l’examen régulier des politiques et procédures en temps opportun, de la modification et de l’ajustement des politiques existantes, et de leur publication sur la plateforme du POPP. Les unités propriétaires de contenu sont responsables de l’examen des politiques au moins tous les trois ans, ou plus fréquemment si nécessaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBAF2F2" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38070CB3" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les bureaux peuvent apporter des modifications qui sont des changements purement rédactionnels et simples, qui n’ont pas d’implications financières et stratégiques significatives pour l’organisation telles que les mises à jour des numéros de code de fonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017F0054" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="003C4D11" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le Bureau des services de gestion est chargé de fournir des orientations sur la cohérence et le suivi du POPP (Règlement financier 2.04 et Règle 102.01).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246541A5" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B942C52" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidR="003F5773" w:rsidDel="003F5773">
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le comité de gouvernance en charge de la performance de l’organisation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6965" w:rsidDel="003F5773">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>et son secrétariat sont responsables de l’examen et de l’approbation des nouvelles politiques et des modifications importantes apportées aux politiques existantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E751DE7" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E091822" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les bureaux ayant un contenu normatif doivent s’assurer que tous les documents liés à la procédure sont à jour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEFBBCC" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01046D16" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="536C52C8" w14:textId="77777777" w:rsidR="008E2B55" w:rsidRDefault="008E2B55" w:rsidP="00994390">
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les bureaux en charge d’un contenu normatif doivent assurer une communication en temps opportun aux bureaux de pays sur les mises à jour des POPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D98EA8" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A968464" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F561831" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00A20DFF" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EAE1D9" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="00A20DFF" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7826B96F" w14:textId="3335FA61" w:rsidR="00DA504D" w:rsidRDefault="00BC6965">
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...23 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00BC6965">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10B15401" w14:textId="77777777" w:rsidR="00D53928" w:rsidRDefault="00D53928" w:rsidP="008A086D">
+    <w:p w14:paraId="2B06FFD0" w14:textId="77777777" w:rsidR="00571B3A" w:rsidRDefault="00571B3A" w:rsidP="00BC6965">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08331F74" w14:textId="77777777" w:rsidR="00D53928" w:rsidRDefault="00D53928" w:rsidP="008A086D">
+    <w:p w14:paraId="3321110D" w14:textId="77777777" w:rsidR="00571B3A" w:rsidRDefault="00571B3A" w:rsidP="00BC6965">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="27B0F81D" w14:textId="5FA27C30" w:rsidR="00F94108" w:rsidRPr="00C43F50" w:rsidRDefault="00C43F50">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D78269E" w14:textId="162CFA08" w:rsidR="00BC6965" w:rsidRPr="005B57DF" w:rsidRDefault="00BC6965">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C43F50">
+    <w:r w:rsidRPr="005B57DF">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005B57DF">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00C43F50">
+    <w:r w:rsidRPr="005B57DF">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005B57DF">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00C43F50">
+    <w:r w:rsidRPr="005B57DF">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005B57DF">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00C43F50">
+    <w:r w:rsidRPr="005B57DF">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve"> of </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>sur</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005B57DF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="005B57DF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00C43F50">
+    <w:r w:rsidRPr="005B57DF">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005B57DF">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00C43F50">
+    <w:r w:rsidRPr="005B57DF">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005B57DF">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005B57DF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="001E40AE" w:rsidRPr="001E40AE">
+    <w:r w:rsidRPr="00BC6965">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Date d’entrée en </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00BC6965">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="001E40AE" w:rsidRPr="001E40AE">
-      <w:t>02/08/2017</w:t>
+    <w:r w:rsidRPr="00BC6965">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>:</w:t>
     </w:r>
-    <w:r w:rsidR="001E40AE" w:rsidRPr="001E40AE">
-      <w:t xml:space="preserve"> </w:t>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="005B57DF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 02/08/2017 </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005B57DF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Version # </w:t>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="005B57DF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>Version :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="005B57DF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> # </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1949389538"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{9676BEC9-2DC3-4A7D-81E0-FEF34A27EC4C}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r>
+        <w:r w:rsidRPr="005B57DF">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="012B57E9" w14:textId="77777777" w:rsidR="00D53928" w:rsidRDefault="00D53928" w:rsidP="008A086D">
+    <w:p w14:paraId="385645E3" w14:textId="77777777" w:rsidR="00571B3A" w:rsidRDefault="00571B3A" w:rsidP="00BC6965">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61561D73" w14:textId="77777777" w:rsidR="00D53928" w:rsidRDefault="00D53928" w:rsidP="008A086D">
+    <w:p w14:paraId="574A7A4F" w14:textId="77777777" w:rsidR="00571B3A" w:rsidRDefault="00571B3A" w:rsidP="00BC6965">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="77318853" w14:textId="61874043" w:rsidR="00F94108" w:rsidRDefault="00F94108">
+    <w:p w14:paraId="1B1F2788" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRDefault="00BC6965" w:rsidP="00BC6965">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Le terme « politiques » n'est généralement pas utilisé pour expliquer les points de vue programmatiques du PNUD </w:t>
-[...26 lines deleted...]
-        <w:t>2015)</w:t>
+        <w:t xml:space="preserve"> Le terme « politiques » n'est généralement pas utilisé pour expliquer les points de vue programmatiques du PNUD car ils sont établis dans les stratégies ou les documents de position. (OPG, Définition de novembre 2015)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="1A9F4643" w14:textId="1F7131E9" w:rsidR="00F94108" w:rsidRPr="008F10A3" w:rsidRDefault="0069798E" w:rsidP="008F10A3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51426FD1" w14:textId="77777777" w:rsidR="00BC6965" w:rsidRPr="008F10A3" w:rsidRDefault="00BC6965" w:rsidP="008F10A3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62FC05D9" wp14:editId="73605CDE">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32F8F3C6" wp14:editId="13ACB64B">
           <wp:extent cx="332170" cy="649411"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
@@ -1191,149 +1428,53 @@
                     <a:ext cx="332170" cy="649411"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10F07E38"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56E66DAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98E04868"/>
     <w:lvl w:ilvl="0" w:tplc="46BAE054">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1379,591 +1520,134 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="2010788489">
+  <w:num w:numId="1" w16cid:durableId="1508327350">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00195FA6"/>
-[...344 lines deleted...]
-    <w:rsid w:val="00FF0C6E"/>
+    <w:rsidRoot w:val="00BC6965"/>
+    <w:rsid w:val="001219B9"/>
+    <w:rsid w:val="00571B3A"/>
+    <w:rsid w:val="005B57DF"/>
+    <w:rsid w:val="009E1DB4"/>
+    <w:rsid w:val="00BC6965"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CB6320"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0636DE8E"/>
-  <w15:docId w15:val="{E6F8E2EF-267D-EC47-AB50-0A9F8A119A0A}"/>
+  <w14:docId w14:val="524CEB88"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D7AF657F-9AD0-4270-88D0-0A0C903505D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2304,1084 +1988,863 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B31C01"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC6965"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC6965"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC6965"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC6965"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC6965"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC6965"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC6965"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC6965"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC6965"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BC6965"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC6965"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC6965"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC6965"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC6965"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC6965"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC6965"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC6965"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC6965"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC6965"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BC6965"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC6965"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00BC6965"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC6965"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BC6965"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00103FE6"/>
+    <w:rsid w:val="00BC6965"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC6965"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC6965"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00BC6965"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC6965"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008A086D"/>
+    <w:rsid w:val="00BC6965"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008A086D"/>
+    <w:rsid w:val="00BC6965"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008A086D"/>
+    <w:rsid w:val="00BC6965"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008A086D"/>
+    <w:rsid w:val="00BC6965"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008A086D"/>
+    <w:rsid w:val="00BC6965"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008A086D"/>
-    <w:rPr>
+    <w:rsid w:val="00BC6965"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008A086D"/>
+    <w:rsid w:val="00BC6965"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ms-rtethemeforecolor-2-01">
-[...19 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...69 lines deleted...]
-    <w:rsid w:val="000B50F9"/>
+    <w:rsid w:val="00BC6965"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...26 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...53 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...599 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3488,681 +2951,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>546</Words>
-  <Characters>3117</Characters>
+  <Words>575</Words>
+  <Characters>3279</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
+  <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3656</CharactersWithSpaces>
+  <CharactersWithSpaces>3847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>