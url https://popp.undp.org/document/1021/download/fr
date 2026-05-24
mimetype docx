--- v0 (2025-10-12)
+++ v1 (2026-05-24)
@@ -1,5855 +1,5930 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="52661572" w14:textId="58ABCE40" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="52661572" w14:textId="58ABCE40" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1" w:rsidP="00947F41">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D001DB">
+      </w:pPr>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Politique du Concours d’I</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>nnovation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315189A9" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="315189A9" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="201AEAAB" w14:textId="14C56E15" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="201AEAAB" w14:textId="14C56E15" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r w:rsidR="00153EA8">
+      <w:r w:rsidR="00153EA8" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’innovation sont définis comme </w:t>
       </w:r>
-      <w:r w:rsidR="00153EA8" w:rsidRPr="00153EA8">
+      <w:r w:rsidR="00153EA8" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r w:rsidRPr="00153EA8">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00305F62" w:rsidRPr="00153EA8">
+      <w:r w:rsidR="00305F62" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">avec </w:t>
       </w:r>
-      <w:r w:rsidRPr="00153EA8">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>récompense organisés par les unités opérationnelles (bureaux de pays)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">pour solliciter des idées innovatrices et des solutions </w:t>
       </w:r>
-      <w:r w:rsidR="0096268A">
+      <w:r w:rsidR="0096268A" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">dans le but de </w:t>
       </w:r>
-      <w:r w:rsidR="00434E53">
+      <w:r w:rsidR="00434E53" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>résoudre</w:t>
       </w:r>
-      <w:r w:rsidR="0096268A">
+      <w:r w:rsidR="0096268A" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> à d</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">es défis de développement qui ne peuvent être résolus par des </w:t>
       </w:r>
-      <w:r w:rsidR="00B325D3">
+      <w:r w:rsidR="00B325D3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>processus d’appel d’offres traditionnels</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A96688" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="43A96688" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54CF4306" w14:textId="48418A13" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="54CF4306" w14:textId="48418A13" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les éléments suivant</w:t>
       </w:r>
-      <w:r w:rsidR="00B325D3">
+      <w:r w:rsidR="00B325D3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> doivent faire partie des solutions proposées pour les </w:t>
       </w:r>
-      <w:r w:rsidR="00153EA8">
+      <w:r w:rsidR="00153EA8" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">concours </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>d’innovation</w:t>
       </w:r>
-      <w:r w:rsidR="0096268A">
+      <w:r w:rsidR="0096268A" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4B324B" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="2E4B324B" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Un objectif clair à atteindre</w:t>
       </w:r>
-      <w:r w:rsidR="0096268A">
+      <w:r w:rsidR="0096268A" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D53D6B" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="15D53D6B" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">La méthode par laquelle il peut être atteint n’est pas connue </w:t>
       </w:r>
-      <w:r w:rsidR="00B325D3">
+      <w:r w:rsidR="00B325D3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>u PNUD ou une solution facilement accessible ne peut être obtenue par les moyens</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>commerciaux traditionnels</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A1E101" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="30A1E101" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D41A081" w14:textId="03CF002A" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="4D41A081" w14:textId="03CF002A" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Un </w:t>
       </w:r>
-      <w:r w:rsidR="00B325D3">
+      <w:r w:rsidR="00B325D3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>processus d’appel d’offres</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> traditionnel pourrait ne pas toujours fournir la meilleure méthode pour résoudre un défi de développement ou un problème social</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Il ne doit pas être utilisé dans les situations suivantes </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B75718" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="69B75718" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Lorsque la manière par laquelle l’objectif peut être atteint est bien connue</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>qu’une approche efficace pour résoudre un problème est également connu</w:t>
       </w:r>
-      <w:r w:rsidR="00B325D3">
+      <w:r w:rsidR="00B325D3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, et que la seule question demeurante est celle de qui le résoudra </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="39951294" w14:textId="1213D1F0" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="39951294" w14:textId="1213D1F0" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorsque l’information montre clairement que seul un groupe très limité en bénéficierait, ou aurait intérêt à </w:t>
       </w:r>
-      <w:r w:rsidR="00B325D3">
+      <w:r w:rsidR="00B325D3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">ce que </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>le problème</w:t>
       </w:r>
-      <w:r w:rsidR="00B325D3">
+      <w:r w:rsidR="00B325D3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> soit résolu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F68FF5" w14:textId="44DE9F3B" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="26F68FF5" w14:textId="44DE9F3B" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans les deux cas cités ci-dessus, une procédure </w:t>
       </w:r>
-      <w:r w:rsidR="00B325D3">
+      <w:r w:rsidR="00B325D3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">de passation </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">normale ou une </w:t>
       </w:r>
-      <w:r w:rsidR="00B325D3">
-[...11 lines deleted...]
-      <w:r w:rsidR="00B325D3" w:rsidRPr="002E62B1">
+      <w:r w:rsidR="00B325D3" w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>approche d’</w:t>
+      </w:r>
+      <w:r w:rsidR="00B325D3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>allocation des subventions, basée sur la performance</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">doivent être </w:t>
       </w:r>
-      <w:r w:rsidR="00B325D3">
+      <w:r w:rsidR="00B325D3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>entrepris</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFD7BD3" w14:textId="3DBC6096" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00865634">
+    <w:p w14:paraId="40A61FE2" w14:textId="77777777" w:rsidR="004369C0" w:rsidRDefault="004369C0" w:rsidP="00947F41">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BFD7BD3" w14:textId="14F61C3D" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00865634">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Relever</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">innovation </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">peut nécessiter d’amples </w:t>
       </w:r>
-      <w:r w:rsidR="00B325D3">
+      <w:r w:rsidR="00B325D3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ressources</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Des indicateurs de succès précis doivent être définis dès le début afin d’assurer le contrôle adéquat des résultats de développement</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268434FB" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="268434FB" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F1472B" w14:textId="7ED23AB2" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="38F1472B" w14:textId="7ED23AB2" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
-      <w:r w:rsidR="00153EA8">
+      <w:r w:rsidR="00153EA8" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">concours </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>d’innovation ne doivent pas être utilisés comme un moyen de contourner les procédures normales d’approvisionnement, de partenariat ou d’attribution de micro-subventions</w:t>
       </w:r>
-      <w:r w:rsidR="00374DB2">
+      <w:r w:rsidR="00374DB2" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> du PNUD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B440920" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="1B440920" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F3ACFB" w14:textId="3F932A5E" w:rsidR="00E767DF" w:rsidRDefault="00374DB2">
+    <w:p w14:paraId="65F3ACFB" w14:textId="3F932A5E" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00374DB2">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="002E62B1">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Principes pour </w:t>
       </w:r>
-      <w:r w:rsidR="00434E53">
+      <w:r w:rsidR="00434E53" w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00434E53" w:rsidRPr="00E95EA0">
+        <w:t>répondre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>é</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00434E53">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>pondre</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002E62B1">
+        <w:t>concours</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> un </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> de l'innovation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504017D0" w14:textId="0619ACD4" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="78134227" w14:textId="77777777" w:rsidR="004369C0" w:rsidRPr="003B0757" w:rsidRDefault="004369C0" w:rsidP="00947F41">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="504017D0" w14:textId="2EC2891F" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
-      <w:r w:rsidR="00374DB2">
+      <w:r w:rsidR="00374DB2" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">répondre à </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidR="00153EA8">
+      <w:r w:rsidR="00153EA8" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’innovation doit être structuré de manière à assurer l’usage judicieux de </w:t>
       </w:r>
-      <w:r w:rsidR="00B325D3">
+      <w:r w:rsidR="00B325D3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ressource</w:t>
       </w:r>
-      <w:r w:rsidR="003D59C5">
+      <w:r w:rsidR="003D59C5" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les éléments suivants doivent être en place à tout moment</w:t>
       </w:r>
-      <w:r w:rsidR="00865634">
+      <w:r w:rsidR="00865634" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DE5F5A" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="45DE5F5A" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Co</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>hérence avec les résultats de développement et convenus avec les partenaires de développement</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>hérence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avec les résultats de développement et convenus avec les partenaires de développement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EFCE2E6" w14:textId="28212197" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="7EFCE2E6" w14:textId="28212197" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Un </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">concours </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ne doit pas être une fin en soi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>mais plutôt un moyen d’atteindre un plus grand objectif</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>. L</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">’objectif de </w:t>
       </w:r>
-      <w:r w:rsidR="00374DB2">
+      <w:r w:rsidR="00374DB2" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">réponse aux </w:t>
       </w:r>
-      <w:r w:rsidR="00153EA8">
+      <w:r w:rsidR="00153EA8" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’innovation doit avoir un impact direct sur l’achèvement de résultats spécifiques et contribuer aux résultats convenus et résultats des programmes de pays du PNUD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Cela doit constituer le raisonnement primaire </w:t>
       </w:r>
-      <w:r w:rsidR="00374DB2">
+      <w:r w:rsidR="00374DB2" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">avant </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">d’initier un </w:t>
       </w:r>
-      <w:r w:rsidR="00153EA8">
+      <w:r w:rsidR="00153EA8" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’innovation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46997E47" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="46997E47" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>L’unité opérationnelle doit définir le problème qui est à résoudre et en quoi le résultat correspond aux objectifs cibles au sens plus large des programmes de pays du PNUD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098E32DA" w14:textId="50926454" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="098E32DA" w14:textId="50926454" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le raisonnement et la conception de résolution du </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> doivent être convenus dès la phase de lancement du </w:t>
       </w:r>
-      <w:r w:rsidR="003D59C5">
+      <w:r w:rsidR="003D59C5" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>projet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">la méthodologie doit être approuvée par le comité d’évaluation correspondant ou doit être incorporé dans la documentation de projet dûment signée par le PNUD et les partenaires de mise en </w:t>
       </w:r>
-      <w:r w:rsidR="003D59C5">
+      <w:r w:rsidR="003D59C5" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>œuvre</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F418C7E" w14:textId="7CAFEE8D" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="2F418C7E" w14:textId="7CAFEE8D" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
-      <w:r w:rsidR="00153EA8">
+      <w:r w:rsidR="00153EA8" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’innovation peuvent être joints à des projets déjà approuvé</w:t>
       </w:r>
-      <w:r w:rsidR="003D59C5">
+      <w:r w:rsidR="003D59C5" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> par le PAC à la </w:t>
       </w:r>
-      <w:r w:rsidR="003D59C5">
+      <w:r w:rsidR="003D59C5" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>discrétion</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la haute direction dans le bureau de pays en fonction d'indicateurs de succès précis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0004139F">
+      <w:r w:rsidR="0004139F" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">des </w:t>
       </w:r>
-      <w:r w:rsidR="00F03BE6">
+      <w:r w:rsidR="00F03BE6" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="00F03BE6">
+      <w:r w:rsidR="00F03BE6" w:rsidRPr="004369C0">
         <w:rPr>
           <w:rStyle w:val="shorttext"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>écanismes de suivi et d'évaluation</w:t>
       </w:r>
-      <w:r w:rsidR="00F03BE6" w:rsidDel="00F03BE6">
+      <w:r w:rsidR="00F03BE6" w:rsidRPr="004369C0" w:rsidDel="00F03BE6">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">et un </w:t>
       </w:r>
-      <w:r w:rsidR="00A320C0">
+      <w:r w:rsidR="00A320C0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">document </w:t>
       </w:r>
-      <w:r w:rsidR="00F03BE6">
+      <w:r w:rsidR="00F03BE6" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">cadre </w:t>
       </w:r>
-      <w:r w:rsidR="00A320C0">
+      <w:r w:rsidR="00A320C0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">pour les </w:t>
       </w:r>
-      <w:r w:rsidR="00B325D3">
+      <w:r w:rsidR="00B325D3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ressource</w:t>
       </w:r>
-      <w:r w:rsidR="003D59C5">
+      <w:r w:rsidR="003D59C5" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> et résultats</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B79991" w14:textId="4BC2D5FB" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="00B79991" w14:textId="4BC2D5FB" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">e concept </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>doit préciser clairement les dispositions de gestion</w:t>
       </w:r>
-      <w:r w:rsidR="00A320C0">
+      <w:r w:rsidR="00A320C0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> envisagées</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, et </w:t>
       </w:r>
-      <w:r w:rsidR="00A320C0">
+      <w:r w:rsidR="00A320C0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">devra être </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>assuré</w:t>
       </w:r>
-      <w:r w:rsidR="00A320C0">
+      <w:r w:rsidR="00A320C0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de disposer d</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">es </w:t>
       </w:r>
-      <w:r w:rsidR="00B325D3">
+      <w:r w:rsidR="00B325D3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ressource</w:t>
       </w:r>
-      <w:r w:rsidR="003D59C5">
+      <w:r w:rsidR="003D59C5" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> nécessaires dans le plan de travail annuel du projet.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E8AF059" w14:textId="37BD360F" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="1E8AF059" w14:textId="37BD360F" w:rsidR="00E767DF" w:rsidRPr="00947F41" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Objectif centré sur les bénéficiaires, pertinent </w:t>
       </w:r>
-      <w:r w:rsidR="00E152AE">
+      <w:r w:rsidR="00E152AE" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>en termes</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
-      <w:r w:rsidR="00E152AE">
+      <w:r w:rsidR="00E152AE" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> contexte, et orienté vers une solution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5333414D" w14:textId="4F7ACF20" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="5333414D" w14:textId="4F7ACF20" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
-      <w:r w:rsidR="00B325D3">
+      <w:r w:rsidR="00B325D3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>processus d’appel d’offres</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> proposé doit </w:t>
       </w:r>
-      <w:r w:rsidR="00A335DA">
+      <w:r w:rsidR="00A335DA" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">répondre à </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">une question de développement précise et définie, centrée sur le besoin de ces destinataires finaux ou bénéficiaires, et pertinent </w:t>
       </w:r>
-      <w:r w:rsidR="00A335DA">
+      <w:r w:rsidR="00A335DA" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>du point de vue</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de leur contexte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705D0A70" w14:textId="3568D94A" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="705D0A70" w14:textId="3568D94A" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Viabilité financière et potentiel </w:t>
       </w:r>
-      <w:r w:rsidR="00A335DA">
+      <w:r w:rsidR="00A335DA" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>évolutif</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C665C94" w14:textId="1C145561" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="3C665C94" w14:textId="1C145561" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les c</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:t>rit</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">ères des </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> doivent toujours inclure les éléments suivants en plus des critères spécifiques au contexte </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFA7734" w14:textId="3DC5EA1B" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00A335DA">
+    <w:p w14:paraId="3DFA7734" w14:textId="3DC5EA1B" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00A335DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Viable</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">sur le </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>long-terme et financièrement</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CBBCCC6" w14:textId="6CB2E027" w:rsidR="00E767DF" w:rsidRDefault="00A335DA">
+    <w:p w14:paraId="4CBBCCC6" w14:textId="6CB2E027" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00A335DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Largement</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> accepté et accessible à tous les bénéficiaires ciblés et</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ou consommateurs potentiels</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BAB9B53" w14:textId="254E29E9" w:rsidR="00E767DF" w:rsidRDefault="00A335DA">
+    <w:p w14:paraId="5BAB9B53" w14:textId="254E29E9" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00A335DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Disponible</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> au partage</w:t>
       </w:r>
-      <w:r w:rsidR="00153EA8">
+      <w:r w:rsidR="00153EA8" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61729F5C" w14:textId="770FEA1A" w:rsidR="00E767DF" w:rsidRDefault="00A335DA">
+    <w:p w14:paraId="61729F5C" w14:textId="770FEA1A" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00A335DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Reproductible</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans d’autres </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>environnements</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05586EF5" w14:textId="35E97B09" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00A335DA">
+    <w:p w14:paraId="05586EF5" w14:textId="35E97B09" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00A335DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
-[...5 lines deleted...]
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>âti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur des technologies ou méthodologies qui sont</w:t>
+      </w:r>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>qui sont adaptables à différents contextes</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA55B03" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="2CA55B03" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Equitable, ouvert, transparent et inclusif</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA149CB" w14:textId="3EADE64E" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="5EA149CB" w14:textId="3EADE64E" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>L’</w:t>
       </w:r>
-      <w:r w:rsidR="002E62B1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="002E62B1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>opportunité</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de proposer une idée innovatrice doit être ouverte à toutes les entités, qu’elles soient individuelles ou des entités légales</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C98EA6D" w14:textId="148A9607" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="6C98EA6D" w14:textId="148A9607" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Parmi les participants potentiels peuvent f</w:t>
       </w:r>
-      <w:r w:rsidR="00153EA8">
+      <w:r w:rsidR="00153EA8" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>igurer des entreprises, des ONG</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>, des universités, des fédérations, des individus et des associations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41665733" w14:textId="30691AF3" w:rsidR="00E767DF" w:rsidRDefault="002E62B1">
+    <w:p w14:paraId="41665733" w14:textId="30691AF3" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="002E62B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>transparence</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> à tout moment</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">et d’autant plus importante au début d’un </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
-[...5 lines deleted...]
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’innovation, devrait améliorer plusieurs des </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>risques potentiels</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de cette activité</w:t>
+      </w:r>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2C2642" w14:textId="5921E6E7" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="0E2C2642" w14:textId="5921E6E7" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>L’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>opportunit</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>é de participer, indiquant toutes les informations pertinentes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> y compris la valeur du prix à attribuer aux participants retenus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>doit être ouvertement disséminée au</w:t>
       </w:r>
-      <w:r w:rsidR="002462AE">
+      <w:r w:rsidR="002462AE" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>près du</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> grand public </w:t>
       </w:r>
-      <w:r w:rsidR="002462AE">
+      <w:r w:rsidR="002462AE" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>via des canaux</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> nationaux et internationaux</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC46693" w14:textId="04A41592" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="4EC46693" w14:textId="04A41592" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D001DB">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dans le cas </w:t>
       </w:r>
-      <w:r w:rsidR="002462AE">
-[...5 lines deleted...]
-      <w:r w:rsidR="002462AE" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="002462AE" w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">où </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>concours</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’innovation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
-[...29 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>entraîne une coopération entre le PNUD et le concepteur de l’idée innovatrice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>la politique du PNUD relative aux sanctions de</w:t>
       </w:r>
-      <w:r w:rsidR="002462AE">
+      <w:r w:rsidR="002462AE" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> fournisseur</w:t>
       </w:r>
-      <w:r w:rsidR="002462AE">
+      <w:r w:rsidR="002462AE" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> sera appliquée au fournisseur mentionné</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA002DF" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00E767DF">
-[...10 lines deleted...]
-    <w:p w14:paraId="189B0D51" w14:textId="285F92F1" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="189B0D51" w14:textId="285F92F1" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Les droits de propriété </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>intellectu</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>le des idées sollicitées et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">ou des solutions demeurent avec le PNUD qui émettra les licences appropriées </w:t>
       </w:r>
-      <w:r w:rsidR="002462AE">
+      <w:r w:rsidR="002462AE" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>aux concepteurs</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l’idée.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">La solution sera rendue publique et </w:t>
       </w:r>
-      <w:r w:rsidR="002462AE">
+      <w:r w:rsidR="002462AE" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>devra permettre des</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> échanges ouverts, la participation collaborative et le développement de </w:t>
       </w:r>
-      <w:r w:rsidR="002462AE">
+      <w:r w:rsidR="002462AE" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>communauté</w:t>
       </w:r>
-      <w:r w:rsidR="002462AE">
+      <w:r w:rsidR="002462AE" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> à la suite du </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">L’objectif est d’assurer que </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E62B1">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5A89E9" w14:textId="72100489" w:rsidR="00E767DF" w:rsidRDefault="002462AE" w:rsidP="002E62B1">
+    <w:p w14:paraId="0F5A89E9" w14:textId="72100489" w:rsidR="00E767DF" w:rsidRPr="00947F41" w:rsidRDefault="002462AE" w:rsidP="002E62B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>innovations</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">qui suscitent </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">grand intérêt et des bénéfices importants </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour le grand </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deviennent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en effet des “biens ou services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>publics</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">” et </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">puissent </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>être rendu accessibles</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F696CF0" w14:textId="6B8ADF32" w:rsidR="00E767DF" w:rsidRDefault="002462AE" w:rsidP="002E62B1">
+    <w:p w14:paraId="1F696CF0" w14:textId="6B8ADF32" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="002462AE" w:rsidP="002E62B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> solution ne soit pas </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>sous contrôle monopolistique</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A84FCFE" w14:textId="5426424F" w:rsidR="00E767DF" w:rsidRDefault="002462AE" w:rsidP="002E62B1">
+    <w:p w14:paraId="2A84FCFE" w14:textId="5426424F" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="002462AE" w:rsidP="002E62B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Que</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> le prix ne soit pas</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">hors </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">portée </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">au regard </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>des moyens des bénéficiaires</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AEA72E4" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="4AEA72E4" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2520"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F466DC5" w14:textId="6AD8E205" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="1F466DC5" w14:textId="6AD8E205" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorsqu’une idée </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>innovat</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ce sélectionnée par le PNUD est adoptée et reproduite par le PNUD ou quelconque partenaire du PNUD dans divers programmes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>/projets</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> soutenus par le PNUD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> source </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>de l’idée i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>nnovat</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="002462AE">
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ne peut être et ne doit pas </w:t>
+      </w:r>
+      <w:r w:rsidR="002462AE" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s’attendre à être</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002462AE">
+      <w:r w:rsidR="002462AE" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>l’</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>unique source des activités commerciales résultant de l’adoption de l’innovation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEDE958" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="6BEDE958" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211DB973" w14:textId="506CEE9A" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="211DB973" w14:textId="506CEE9A" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Si</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> n</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>cessa</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
-      <w:r w:rsidR="00281D2C">
+      <w:r w:rsidR="00281D2C" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> cas </w:t>
       </w:r>
-      <w:r w:rsidR="00281D2C">
+      <w:r w:rsidR="00281D2C" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>où</w:t>
       </w:r>
-      <w:r w:rsidR="00281D2C" w:rsidDel="00281D2C">
+      <w:r w:rsidR="00281D2C" w:rsidRPr="004369C0" w:rsidDel="00281D2C">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>des technologies commercialisables sont impliquées</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>le PNUD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>peut émettre une licence perpétuelle à la source de l’idée innovatrice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">sans que le PNUD soit </w:t>
       </w:r>
-      <w:r w:rsidR="00281D2C">
+      <w:r w:rsidR="00281D2C" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">dans l’incapacité </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>d’accorder les mêmes droits à d’autres entités</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C603A96" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="0C603A96" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B43CBF" w14:textId="0BE0AE89" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="62B43CBF" w14:textId="0BE0AE89" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Le pouvoir délégué</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">conduit </w:t>
       </w:r>
-      <w:r w:rsidR="00281D2C">
+      <w:r w:rsidR="00281D2C" w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>un appel d’offre</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> non-traditionnel pour </w:t>
       </w:r>
-      <w:r w:rsidR="00281D2C">
+      <w:r w:rsidR="00281D2C" w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>relever un</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0" w:rsidRPr="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’innovation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378B4454" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="378B4454" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74C9154B" w14:textId="28FE3D43" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="74C9154B" w14:textId="28FE3D43" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">chef des unités opérationnelles du PNUD a </w:t>
       </w:r>
-      <w:r w:rsidR="008D0A2B">
+      <w:r w:rsidR="008D0A2B" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>l’autorité-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>délégué</w:t>
       </w:r>
-      <w:r w:rsidR="008D0A2B">
+      <w:r w:rsidR="008D0A2B" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’attribuer un prix monétaire de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> $40,000</w:t>
       </w:r>
-      <w:r w:rsidR="008D0A2B">
+      <w:r w:rsidR="008D0A2B" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> dollars américains</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> au maximum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6142C2B9" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="6142C2B9" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59352360" w14:textId="383A4717" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="59352360" w14:textId="383A4717" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Un </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">innovation </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">envisageant d’attribuer un prix qui excède </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">$40,000 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>devra recevoir l’autorisatio</w:t>
       </w:r>
-      <w:r w:rsidR="002E62B1">
+      <w:r w:rsidR="002E62B1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>n de la part du chef du service</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> des achats (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chief </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Officer (CPO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Description"/>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Afin d’obtenir l’autorisation, l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>chef des unités sou</w:t>
       </w:r>
-      <w:r w:rsidR="002E62B1">
+      <w:r w:rsidR="002E62B1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>mettra alors au chef du service</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> des achats le concept et les mécanismes du </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, accompagné d’une justification de l’attribution d’un prix excédant le montant autorisé indiqué </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ci-dessu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">s.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669AF07D" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="669AF07D" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6108EAB6" w14:textId="3A00DC21" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="6108EAB6" w14:textId="3A00DC21" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Si un </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">innovation </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">envisage l’attribution d’un prix </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>non-mon</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>ta</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">la valeur du </w:t>
       </w:r>
-      <w:r w:rsidR="008D0A2B">
+      <w:r w:rsidR="008D0A2B" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>dit prix ne devra pas excéder le montant maximal autorisé indiqué ci-dessus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>, o</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">un montant plus élevé que le chef </w:t>
       </w:r>
-      <w:r w:rsidR="008D0A2B">
+      <w:r w:rsidR="008D0A2B" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>du service</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> des achats aurait exceptionnellement autorisé pour une unité spécifique à la suite de sa même demande</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E213943" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="2E213943" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9E7D74" w14:textId="66C40757" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="4B9E7D74" w14:textId="66C40757" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Modalit</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="002A6618">
+      <w:r w:rsidR="002A6618" w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> mise en </w:t>
       </w:r>
-      <w:r w:rsidR="00281D2C">
+      <w:r w:rsidR="00281D2C" w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>œuvre</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3FBB3C" w14:textId="095A7D95" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="1A3FBB3C" w14:textId="095A7D95" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Le PNUD peut aborder un </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
-[...5 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>nnovation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">par un des moyens suivants par </w:t>
       </w:r>
-      <w:r w:rsidR="002A6618">
+      <w:r w:rsidR="002A6618" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">une </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">mise en </w:t>
       </w:r>
-      <w:r w:rsidR="00281D2C">
+      <w:r w:rsidR="00281D2C" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>œuvre</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> directe (DIM)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">ou avec </w:t>
       </w:r>
-      <w:r w:rsidR="002A6618">
+      <w:r w:rsidR="002A6618" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">le </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>soutien du bureau de pays au NIM</w:t>
       </w:r>
-      <w:r w:rsidR="002A6618">
+      <w:r w:rsidR="002A6618" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002A6618">
+      <w:r w:rsidR="002A6618" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FEBC73" w14:textId="6F9082F6" w:rsidR="00E767DF" w:rsidRDefault="002A6618">
+    <w:p w14:paraId="19FEBC73" w14:textId="6F9082F6" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="002A6618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Entièrement</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> par le PNUD</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C903E79" w14:textId="2567BCDD" w:rsidR="00E767DF" w:rsidRDefault="002A6618">
+    <w:p w14:paraId="5C903E79" w14:textId="2567BCDD" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="002A6618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Avec</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> le soutien d’un</w:t>
       </w:r>
-      <w:r w:rsidR="00277FF3">
+      <w:r w:rsidR="00277FF3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> organisme externe </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
-[...5 lines deleted...]
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="24B998BA" w14:textId="17C5282E" w:rsidR="00E767DF" w:rsidRDefault="002A6618">
+    <w:p w14:paraId="24B998BA" w14:textId="17C5282E" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="002A6618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Externalisé</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> à une tierce partie</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F24D934" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="7F24D934" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1695"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43ADA497" w14:textId="01A3218A" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="43ADA497" w14:textId="01A3218A" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lorsque la nature de l’innovation est complexe et demande du temps et de l’expertise qui ne peuvent être apportés par des </w:t>
       </w:r>
-      <w:r w:rsidR="00B325D3">
+      <w:r w:rsidR="00B325D3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ressource</w:t>
       </w:r>
-      <w:r w:rsidR="00277FF3">
+      <w:r w:rsidR="00277FF3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> internes et des capacités du PNUD, une entité externe peut alors être engagée pour soutenir le processus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779002B4" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="779002B4" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AC4A907" w14:textId="77E99EBC" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="6AC4A907" w14:textId="77E99EBC" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>L’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">identification </w:t>
       </w:r>
-      <w:r w:rsidR="00277FF3" w:rsidRPr="00277FF3">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="002E62B1">
+      <w:r w:rsidR="00277FF3" w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>d’une tierce partie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> qui</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00277FF3">
+      <w:r w:rsidR="00277FF3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">répondra au </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> doit suivre le processus d’achat approprié par rapport à la </w:t>
       </w:r>
-      <w:r w:rsidR="00277FF3">
+      <w:r w:rsidR="00277FF3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>valeur</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> du travail</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15955247" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="15955247" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C823474" w14:textId="58DA13C2" w:rsidR="00E767DF" w:rsidRDefault="00277FF3">
+    <w:p w14:paraId="1C823474" w14:textId="58DA13C2" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00277FF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="002E62B1">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Évaluation des </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4D85">
+      <w:r w:rsidR="00DB4D85" w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>propositions</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E62B1">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> aux </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0" w:rsidRPr="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E62B1">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l'innovation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2304A1" w14:textId="5433577F" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="4A2304A1" w14:textId="5433577F" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>L’é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">valuation </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">des </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4D85">
+      <w:r w:rsidR="00DB4D85" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>proposition</w:t>
       </w:r>
-      <w:r w:rsidR="002E62B1">
+      <w:r w:rsidR="002E62B1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00153EA8">
+      <w:r w:rsidR="00153EA8" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">à un </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’innovation doit être cohérente avec les principes d’équité du PNUD et doit être mené</w:t>
       </w:r>
-      <w:r w:rsidR="00277FF3">
+      <w:r w:rsidR="00277FF3" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> avec le plus haut niveau d’intégrité</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C75810F" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="3C75810F" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02E4FDDC" w14:textId="5E30EA04" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="02E4FDDC" w14:textId="5E30EA04" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Une telle é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">valuation </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">doit être menée par un employé de l’ONU ou un comité </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4D85">
+      <w:r w:rsidR="00DB4D85" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>où</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> tous ou la majorité des membres sont des employés de l’ONU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Il est encouragé d’inclure des partenaires externes ayant une expertise dans le domaine de l’innovation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">afin de compléter l’expertise du PNUD et améliorer la sélection des </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4D85">
+      <w:r w:rsidR="00DB4D85" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">propositions </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>les plus viables</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EB997F" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="25EB997F" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A6C55EF" w14:textId="5ACC953F" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="5A6C55EF" w14:textId="5ACC953F" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Si l’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">assistance, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">le conseil et la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>participation</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’experts externes ou de représentants multi-sectoriels sont requis lors du processus d’évaluation, le PNUD peut engager de tels experts ou représentants soit sur </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4D85">
+      <w:r w:rsidR="00DB4D85" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">une </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>base bénévole ou suivant un processus de sélection</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">compétitif, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">u soumis aux points suivants </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09299688" w14:textId="0E38BCBA" w:rsidR="00E767DF" w:rsidRDefault="00DB4D85">
+    <w:p w14:paraId="09299688" w14:textId="0E38BCBA" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00DB4D85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> sélection et l’embauche d’un expert sera soumise aux politiques et procédures d’achat </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>pertinentes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8097AE" w14:textId="53904FF1" w:rsidR="00E767DF" w:rsidRDefault="00DB4D85">
+    <w:p w14:paraId="1B8097AE" w14:textId="53904FF1" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00DB4D85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>L’expert</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
-[...5 lines deleted...]
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>les expert</w:t>
+      </w:r>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
-[...5 lines deleted...]
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>era</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> soumis</w:t>
+      </w:r>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>à un</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> examen</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> et vérification de quelconque conflit d’intérêt réel ou potentiel</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F47B17F" w14:textId="1D38DA2F" w:rsidR="00E767DF" w:rsidRDefault="00DB4D85">
+    <w:p w14:paraId="2F47B17F" w14:textId="1D38DA2F" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00DB4D85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>L’expert</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
-[...5 lines deleted...]
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>les expert</w:t>
+      </w:r>
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">) devra </w:t>
       </w:r>
-      <w:r w:rsidR="002E62B1">
+      <w:r w:rsidR="002E62B1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>signer</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> une déclaration d’impartialité avant de fournir ses services</w:t>
       </w:r>
-      <w:r w:rsidR="00C633E1" w:rsidRPr="00D001DB">
+      <w:r w:rsidR="00C633E1" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C713352" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="6C713352" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DCAB6FE" w14:textId="580C5495" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="4DCAB6FE" w14:textId="580C5495" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Qu’il y ait</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ou non des experts externes et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">représentants </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>multi-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>sector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">s impliqués dans le </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4D85">
+      <w:r w:rsidR="00DB4D85" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>processus</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’évaluation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">la décision finale de sélection de la </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4D85">
+      <w:r w:rsidR="00DB4D85" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">proposition </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>gagnante restera exclusivement celle du PNUD et sera prise par des employés du PNUD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DAFED2" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="74DAFED2" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="106EA23F" w14:textId="531E4138" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="106EA23F" w14:textId="531E4138" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Tout employé de l’ONU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>non-employés titulaires de contrats avec le PNUD, et contractants avec le PNUD qui pourraient être impliqués dans le processus décisif d’évaluation des</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4D85">
+      <w:r w:rsidR="00DB4D85" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> proposition</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">à un </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’innovation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">effectuera ses tâches de manière professionnelle et impartiale, sans aucune forme de traitement préférentiel des </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4D85">
+      <w:r w:rsidR="00DB4D85" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>propositions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F530A59" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="7F530A59" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FC0F2C4" w14:textId="31334672" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="2FC0F2C4" w14:textId="31334672" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Tout employé, titulaire de contrat non-employé et contractant du PNUD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">qui serait dans une situation de conflit d’intérêt ou qui pourrait potentiellement être perçu comme étant dans une telle position, doit s’exclure soi-même de la participation au processus d’évaluation et de sélection. Dans toutes circonstances il doit être </w:t>
       </w:r>
-      <w:r w:rsidR="00281D2C">
+      <w:r w:rsidR="00281D2C" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>évité d’appuyer</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de manière inappropriée des produits ou des services ou infliger l’utilisation de produits ou services spécifiques pendant et après la période d’évaluation des </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4D85">
+      <w:r w:rsidR="00DB4D85" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>proposition</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">s au </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’innovation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182E1B8D" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="3BE3BB9A" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Instruments juridiques à utiliser lors de l’attribution des prix</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="3BE3BB9A" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="2AA0D272" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2AA0D272" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00E767DF">
-[...7 lines deleted...]
-    <w:p w14:paraId="76B62E89" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="76B62E89" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve">Toute attribution doit être formulée d’après les modèles suivants </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>pour sociétés et individus). Toute modification du modèle doit être approuvée par le bureau juridique du PNUD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462436C7" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="462436C7" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Contrôle de l’usage des prix</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7656579E" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="7656579E" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="696C34BE" w14:textId="6186E4C6" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="696C34BE" w14:textId="6186E4C6" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">En fonction du concept et des résultats attendus du </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>, le PNUD peut décider de contrôler, ou d’exiger le contrôle de l’utilisation du prix monétaire s’il est attendu que la récompense soit investie dans l’élaboration supplémentaire de la proposition soumise</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77305009" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="77305009" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Documentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137B6282" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="137B6282" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F7EC4CD" w14:textId="2AC33AFB" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="7F7EC4CD" w14:textId="2AC33AFB" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Tous </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>documents</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> relatifs à la mise en </w:t>
       </w:r>
-      <w:r w:rsidR="00281D2C">
+      <w:r w:rsidR="00281D2C" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>œuvre</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> du </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’innovation doivent être conservés </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4D85">
+      <w:r w:rsidR="00DB4D85" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">dans un </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>dossier pour l’audit.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D50F9CA" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="3D50F9CA" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="668B8409" w14:textId="3F549722" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="668B8409" w14:textId="3F549722" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Lors de l’achèvement du </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’innovation, l’unité opérationnelle en charge du concours d’innovation fera l’évaluation de la méthode de mise en </w:t>
       </w:r>
-      <w:r w:rsidR="00281D2C">
+      <w:r w:rsidR="00281D2C" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>œuvre</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4D85">
+      <w:r w:rsidR="00DB4D85" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>et documentera l</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>es enseignements tirés ainsi que des bonnes pratiques</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11553C51" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="11553C51" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DF7AA3F" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="0DF7AA3F" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Mesures d’atténuation des risques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714AFCEA" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="714AFCEA" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64D58887" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="64D58887" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Des attentes réalistes et des déclarations précises doivent être établies dans la phase de conception du concours d'innovation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE3960E" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="6EE3960E" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C009052" w14:textId="42FCFB08" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="2C009052" w14:textId="42FCFB08" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>L’analyse approfondie et la consultatio</w:t>
       </w:r>
-      <w:r w:rsidR="00B47ABA">
+      <w:r w:rsidR="00B47ABA" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>étendue</w:t>
       </w:r>
-      <w:r w:rsidR="00B47ABA">
+      <w:r w:rsidR="00B47ABA" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="AdditionalInfo"/>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>des utilisateurs finaux et d’autres parties prenantes doivent être mené</w:t>
       </w:r>
-      <w:r w:rsidR="00B47ABA">
+      <w:r w:rsidR="00B47ABA" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s et documenté</w:t>
       </w:r>
-      <w:r w:rsidR="00B47ABA">
+      <w:r w:rsidR="00B47ABA" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">s durant le processus d’identification du problème que le </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’innovation devra </w:t>
       </w:r>
-      <w:r w:rsidR="00B47ABA">
+      <w:r w:rsidR="00B47ABA" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>résoudre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CAD6FBC" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="2CAD6FBC" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14A43FE3" w14:textId="7E3741A9" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="14A43FE3" w14:textId="7E3741A9" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Des recherches suffisantes et l’analyse stratégique des coûts et des bénéfices doivent être menées avant le lancement du concours d’innovation et celui-ci doit seulement être lancé lorsque la valeur des résultats l’emporte sur les coûts totaux de l’</w:t>
       </w:r>
-      <w:r w:rsidR="00281D2C">
+      <w:r w:rsidR="00281D2C" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>exercice</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C33B0F7" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="7C33B0F7" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6618FB33" w14:textId="17F8CF5E" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="6618FB33" w14:textId="17F8CF5E" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">concours </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>d’i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
-[...5 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>nnovation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">doit être externalisé ou des experts doivent être engagé </w:t>
       </w:r>
-      <w:r w:rsidR="00153EA8">
+      <w:r w:rsidR="00153EA8" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>via</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> un processus d’achat</w:t>
       </w:r>
-      <w:r w:rsidR="00A62D7A">
+      <w:r w:rsidR="00A62D7A" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> si la capacité interne est inadéquate pour conceptualiser et gérer le concours d’innovation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6769BCF3" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="6769BCF3" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E82A5EB" w14:textId="0C8A2648" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="5E82A5EB" w14:textId="0C8A2648" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Afin de recevoir de nombreuses </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4D85">
+      <w:r w:rsidR="00DB4D85" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>proposition</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">s pertinentes, le concours d’innovation doit être </w:t>
       </w:r>
-      <w:r w:rsidR="00A62D7A">
+      <w:r w:rsidR="00A62D7A" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">largement </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D001DB">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>promu  dans</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les médias et sur le web</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55241AEF" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="55241AEF" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="652A389C" w14:textId="3C0B7EA4" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="652A389C" w14:textId="3C0B7EA4" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Les activités de </w:t>
       </w:r>
-      <w:r w:rsidR="00A62D7A">
+      <w:r w:rsidR="00A62D7A" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>promotion</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> doivent être suffisamment prévues dans le budget du projet et exécutées de manière appropriée conformément </w:t>
       </w:r>
-      <w:r w:rsidR="00A62D7A">
+      <w:r w:rsidR="00A62D7A" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>au cadre</w:t>
       </w:r>
-      <w:r w:rsidR="007C440E">
+      <w:r w:rsidR="007C440E" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la po</w:t>
       </w:r>
-      <w:r w:rsidR="00153EA8">
+      <w:r w:rsidR="00153EA8" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>li</w:t>
       </w:r>
-      <w:r w:rsidR="007C440E">
+      <w:r w:rsidR="007C440E" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>tique</w:t>
       </w:r>
-      <w:r w:rsidR="00A62D7A">
+      <w:r w:rsidR="00A62D7A" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> établi</w:t>
       </w:r>
-      <w:r w:rsidR="007C440E">
+      <w:r w:rsidR="007C440E" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCAA732" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="1FCAA732" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C7CD991" w14:textId="48CB40F8" w:rsidR="00E767DF" w:rsidRDefault="0050264F">
+    <w:p w14:paraId="3C7CD991" w14:textId="48CB40F8" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="0050264F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="004369C0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Les étapes prescrites dans la politique d'innovation et l'instrument juridique établi par le service juridique doivent être respectées et utilisées dans la conception et la gestion d'un </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Innovation pour éviter de créer un monopole.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB3768E" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="00D001DB" w:rsidRDefault="00E767DF">
+    <w:p w14:paraId="1CB3768E" w14:textId="77777777" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00E767DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BD7E820" w14:textId="20142874" w:rsidR="00E767DF" w:rsidRPr="00AB135F" w:rsidRDefault="00C633E1">
+    <w:p w14:paraId="2BD7E820" w14:textId="20142874" w:rsidR="00E767DF" w:rsidRPr="004369C0" w:rsidRDefault="00C633E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D001DB">
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">u minimum un employé doit être </w:t>
       </w:r>
-      <w:r w:rsidR="0050264F">
+      <w:r w:rsidR="0050264F" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>affect</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">é à temps plein à la gestion du </w:t>
       </w:r>
-      <w:r w:rsidR="00E95EA0">
+      <w:r w:rsidR="00E95EA0" w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>concours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004369C0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’innovation pour une gestion efficace du processus.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="556EC95D" w14:textId="77777777" w:rsidR="00AB135F" w:rsidRPr="00AB135F" w:rsidRDefault="00AB135F" w:rsidP="00AB135F">
+    <w:p w14:paraId="556EC95D" w14:textId="77777777" w:rsidR="00AB135F" w:rsidRDefault="00AB135F" w:rsidP="00AB135F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52D5D8DD" w14:textId="77777777" w:rsidR="00AB135F" w:rsidRPr="00AB135F" w:rsidRDefault="00AB135F" w:rsidP="00AB135F">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="206676CF" w14:textId="77777777" w:rsidR="004369C0" w:rsidRPr="004369C0" w:rsidRDefault="004369C0" w:rsidP="00AB135F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="557A1C86" w14:textId="77777777" w:rsidR="004369C0" w:rsidRDefault="004369C0" w:rsidP="004369C0">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...47 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF56F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF56F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-        <w:t>Avertissement: Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40609CDE" w14:textId="77777777" w:rsidR="00AB135F" w:rsidRPr="004D5173" w:rsidRDefault="00AB135F" w:rsidP="009A7827">
+    <w:p w14:paraId="4A5F3744" w14:textId="77777777" w:rsidR="004369C0" w:rsidRPr="00AF56F8" w:rsidRDefault="004369C0" w:rsidP="004369C0">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48A51BDE" w14:textId="77777777" w:rsidR="004369C0" w:rsidRPr="00AF56F8" w:rsidRDefault="004369C0" w:rsidP="004369C0">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF56F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF56F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40609CDE" w14:textId="77777777" w:rsidR="00AB135F" w:rsidRPr="00947F41" w:rsidRDefault="00AB135F" w:rsidP="009A7827">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00AB135F" w:rsidRPr="004D5173">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:sectPr w:rsidR="00AB135F" w:rsidRPr="00947F41" w:rsidSect="00947F41">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1710" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7465928B" w14:textId="77777777" w:rsidR="00C80211" w:rsidRDefault="00C80211">
+    <w:p w14:paraId="58F84C79" w14:textId="77777777" w:rsidR="00874057" w:rsidRDefault="00874057">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B8FDE0C" w14:textId="77777777" w:rsidR="00C80211" w:rsidRDefault="00C80211">
+    <w:p w14:paraId="721C6C79" w14:textId="77777777" w:rsidR="00874057" w:rsidRDefault="00874057">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Yu Gothic"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="80"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="21B90970" w14:textId="6F4501AA" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21B90970" w14:textId="3C99B1DF" w:rsidR="00E767DF" w:rsidRPr="00E2491D" w:rsidRDefault="00C633E1">
     <w:pPr>
       <w:pStyle w:val="Body"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00E2491D">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E2491D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E2491D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E2491D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00757D8C">
+    <w:r w:rsidR="00757D8C" w:rsidRPr="00E2491D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E2491D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E2491D">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E2491D">
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>de</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E2491D">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E2491D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E2491D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E2491D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00757D8C">
+    <w:r w:rsidR="00757D8C" w:rsidRPr="00E2491D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E2491D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E2491D">
       <w:tab/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00757D8C">
+    <w:r w:rsidR="00757D8C" w:rsidRPr="00E2491D">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00757D8C">
+    <w:r w:rsidR="00757D8C" w:rsidRPr="00E2491D">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00757D8C">
-      <w:tab/>
+    <w:r w:rsidR="004369C0" w:rsidRPr="00E2491D">
+      <w:t xml:space="preserve">Date d'entrée en vigueur : </w:t>
     </w:r>
-    <w:r>
-[...11 lines deleted...]
-    <w:r w:rsidR="004860C8">
+    <w:r w:rsidR="004860C8" w:rsidRPr="00E2491D">
       <w:rPr>
         <w:color w:val="444444"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>28/09/2015</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E2491D">
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E2491D">
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E2491D">
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">     Version #: </w:t>
+      <w:t xml:space="preserve">     Version #</w:t>
     </w:r>
-    <w:r w:rsidR="004860C8">
+    <w:r w:rsidR="004369C0" w:rsidRPr="00E2491D">
+      <w:rPr>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E2491D">
+      <w:rPr>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidR="004860C8" w:rsidRPr="00E2491D">
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65948DFB" w14:textId="77777777" w:rsidR="00C80211" w:rsidRDefault="00C80211">
+    <w:p w14:paraId="02C14C22" w14:textId="77777777" w:rsidR="00874057" w:rsidRDefault="00874057">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E04999C" w14:textId="77777777" w:rsidR="00C80211" w:rsidRDefault="00C80211">
+    <w:p w14:paraId="289D3692" w14:textId="77777777" w:rsidR="00874057" w:rsidRDefault="00874057">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="02CA3950" w14:textId="5E63549E" w:rsidR="00E767DF" w:rsidRDefault="00C633E1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02CA3950" w14:textId="2D899185" w:rsidR="00E767DF" w:rsidRDefault="004369C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9340"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
-      <w:tab/>
-[...4 lines deleted...]
-    <w:r w:rsidR="004D5173">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23B219DA" wp14:editId="02967B9E">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7670D56D" wp14:editId="62C08CD3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>7620</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="810091937" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="15579"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="593090"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00C633E1">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00C633E1">
+      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01955DE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4028C498"/>
     <w:styleLink w:val="ImportedStyle6"/>
     <w:lvl w:ilvl="0" w:tplc="AEE40828">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="484"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
@@ -8592,1330 +8667,1521 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1310088162">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1102801271">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="91977268">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2026321794">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="606624917">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1903590527">
     <w:abstractNumId w:val="16"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0" w:tplc="C0A27CD2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1080" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:outline w:val="0"/>
+          <w:emboss w:val="0"/>
+          <w:imprint w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:position w:val="0"/>
+          <w:highlight w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="563639783">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="532496683">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="692997643">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="4B26861A">
+      <w:lvl w:ilvl="0" w:tplc="AB2A0E1E">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1800" w:hanging="458"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="2B9AFE74">
+      <w:lvl w:ilvl="1" w:tplc="F104D92A">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2520" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="4AB8E9E0">
+      <w:lvl w:ilvl="2" w:tplc="D25CAF10">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3240" w:hanging="278"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="F2EA8CE2">
+      <w:lvl w:ilvl="3" w:tplc="950A279E">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3960" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="297867DA">
+      <w:lvl w:ilvl="4" w:tplc="44C80262">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4680" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="852EAAA0">
+      <w:lvl w:ilvl="5" w:tplc="CABC02FC">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5400" w:hanging="278"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="639A88C6">
+      <w:lvl w:ilvl="6" w:tplc="B74ECB0E">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="6120" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="B1FE0938">
+      <w:lvl w:ilvl="7" w:tplc="9238E440">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="6840" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="23E440F4">
+      <w:lvl w:ilvl="8" w:tplc="2632A28A">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="7560" w:hanging="278"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1521626129">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
-      <w:lvl w:ilvl="0" w:tplc="28A257BC">
+      <w:lvl w:ilvl="0" w:tplc="C0A27CD2">
         <w:start w:val="2"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1080" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:outline w:val="0"/>
+          <w:emboss w:val="0"/>
+          <w:imprint w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:position w:val="0"/>
+          <w:highlight w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="1" w:tplc="247E4F7E">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1800" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="1">
+    <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="1" w:tplc="602AB740">
+      <w:lvl w:ilvl="2" w:tplc="13502742">
         <w:start w:val="1"/>
-        <w:numFmt w:val="lowerLetter"/>
-        <w:lvlText w:val="%2."/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="1800" w:hanging="360"/>
+          <w:ind w:left="2520" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="2">
+    <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="2" w:tplc="A0684536">
+      <w:lvl w:ilvl="3" w:tplc="6C903C9C">
         <w:start w:val="1"/>
-        <w:numFmt w:val="lowerRoman"/>
-        <w:lvlText w:val="%3."/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="2520" w:hanging="284"/>
+          <w:ind w:left="3240" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="3">
+    <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="3" w:tplc="B7B666DE">
+      <w:lvl w:ilvl="4" w:tplc="8FE82FF8">
         <w:start w:val="1"/>
-        <w:numFmt w:val="decimal"/>
-        <w:lvlText w:val="%4."/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="3240" w:hanging="360"/>
+          <w:ind w:left="3960" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="4">
+    <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="4" w:tplc="EB98E792">
+      <w:lvl w:ilvl="5" w:tplc="CC90420A">
         <w:start w:val="1"/>
-        <w:numFmt w:val="lowerLetter"/>
-        <w:lvlText w:val="%5."/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="3960" w:hanging="360"/>
+          <w:ind w:left="4680" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="5">
+    <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="5" w:tplc="4A10DC38">
+      <w:lvl w:ilvl="6" w:tplc="EA823EC4">
         <w:start w:val="1"/>
-        <w:numFmt w:val="lowerRoman"/>
-        <w:lvlText w:val="%6."/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="4680" w:hanging="284"/>
+          <w:ind w:left="5400" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="6">
+    <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="6" w:tplc="F7E247C2">
+      <w:lvl w:ilvl="7" w:tplc="3CEEFC84">
         <w:start w:val="1"/>
-        <w:numFmt w:val="decimal"/>
-        <w:lvlText w:val="%7."/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="5400" w:hanging="360"/>
+          <w:ind w:left="6120" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="7">
+    <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="7" w:tplc="6602B170">
+      <w:lvl w:ilvl="8" w:tplc="F3F2226C">
         <w:start w:val="1"/>
-        <w:numFmt w:val="lowerLetter"/>
-        <w:lvlText w:val="%8."/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="6120" w:hanging="360"/>
+          <w:ind w:left="6840" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="8">
-[...1 lines deleted...]
-      <w:lvl w:ilvl="8" w:tplc="91087F8A">
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1826848246">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1144394341">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1301768482">
+    <w:abstractNumId w:val="16"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0" w:tplc="C0A27CD2">
         <w:start w:val="1"/>
-        <w:numFmt w:val="lowerRoman"/>
-        <w:lvlText w:val="%9."/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="6840" w:hanging="284"/>
+          <w:ind w:left="1080" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1826848246">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="18" w16cid:durableId="1209292904">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="444429941">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="548954282">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
-      <w:startOverride w:val="4"/>
+      <w:lvl w:ilvl="0" w:tplc="C0A27CD2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1080" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:outline w:val="0"/>
+          <w:emboss w:val="0"/>
+          <w:imprint w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:position w:val="0"/>
+          <w:highlight w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1411850776">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1515653872">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="932125036">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1040665244">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="873882362">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="795AFF48">
+      <w:lvl w:ilvl="0" w:tplc="72A24A82">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1080" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:outline w:val="0"/>
+          <w:emboss w:val="0"/>
+          <w:imprint w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:position w:val="0"/>
+          <w:highlight w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1616909551">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0" w:tplc="72A24A82">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1080" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:outline w:val="0"/>
+          <w:emboss w:val="0"/>
+          <w:imprint w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:position w:val="0"/>
+          <w:highlight w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1" w:tplc="CE4613E2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1800" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="30546280">
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2" w:tplc="3DA0AD0A">
         <w:start w:val="1"/>
-        <w:numFmt w:val="lowerLetter"/>
-        <w:lvlText w:val="%2."/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="1800" w:hanging="360"/>
+          <w:ind w:left="2520" w:hanging="278"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="3EE8988A">
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3" w:tplc="E0722BC6">
         <w:start w:val="1"/>
-        <w:numFmt w:val="lowerRoman"/>
-        <w:lvlText w:val="%3."/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="2520" w:hanging="278"/>
+          <w:ind w:left="3240" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="915E6882">
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4" w:tplc="D102D192">
         <w:start w:val="1"/>
-        <w:numFmt w:val="decimal"/>
-        <w:lvlText w:val="%4."/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="3240" w:hanging="360"/>
+          <w:ind w:left="3960" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="D090E0BE">
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5" w:tplc="6F8A7BDA">
         <w:start w:val="1"/>
-        <w:numFmt w:val="lowerLetter"/>
-        <w:lvlText w:val="%5."/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="3960" w:hanging="360"/>
+          <w:ind w:left="4680" w:hanging="278"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="958CCAD2">
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6" w:tplc="BB6002DE">
         <w:start w:val="1"/>
-        <w:numFmt w:val="lowerRoman"/>
-        <w:lvlText w:val="%6."/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="4680" w:hanging="278"/>
+          <w:ind w:left="5400" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="4D46DA3A">
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7" w:tplc="44E09F6E">
         <w:start w:val="1"/>
-        <w:numFmt w:val="decimal"/>
-        <w:lvlText w:val="%7."/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="5400" w:hanging="360"/>
+          <w:ind w:left="6120" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="68109CCC">
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8" w:tplc="EFC63AA8">
         <w:start w:val="1"/>
-        <w:numFmt w:val="lowerLetter"/>
-        <w:lvlText w:val="%8."/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="6120" w:hanging="360"/>
+          <w:ind w:left="6840" w:hanging="278"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="C92A0B10">
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="627123441">
+    <w:abstractNumId w:val="9"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="8"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="472262203">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="789785060">
+    <w:abstractNumId w:val="18"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0" w:tplc="6B1212E0">
         <w:start w:val="1"/>
-        <w:numFmt w:val="lowerRoman"/>
-        <w:lvlText w:val="%9."/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="6840" w:hanging="278"/>
+          <w:ind w:left="1080" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:outline w:val="0"/>
+          <w:emboss w:val="0"/>
+          <w:imprint w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:position w:val="0"/>
+          <w:highlight w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="611129172">
+    <w:abstractNumId w:val="9"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="14"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="615988758">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="484245676">
+    <w:abstractNumId w:val="13"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0" w:tplc="8140DA84">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1080" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:outline w:val="0"/>
+          <w:emboss w:val="0"/>
+          <w:imprint w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:position w:val="0"/>
+          <w:highlight w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1839030775">
+    <w:abstractNumId w:val="13"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0" w:tplc="8140DA84">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1080" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:outline w:val="0"/>
+          <w:emboss w:val="0"/>
+          <w:imprint w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:position w:val="0"/>
+          <w:highlight w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1" w:tplc="939C5318">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1800" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-  </w:num>
-[...27 lines deleted...]
-      <w:lvl w:ilvl="0" w:tplc="54047D12">
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2" w:tplc="192CF42A">
         <w:start w:val="1"/>
-        <w:numFmt w:val="lowerLetter"/>
-        <w:lvlText w:val="%1."/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="1080" w:hanging="360"/>
+          <w:ind w:left="2520" w:hanging="304"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="7CBCD45E">
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3" w:tplc="A9ACC9F6">
         <w:start w:val="1"/>
-        <w:numFmt w:val="lowerLetter"/>
-        <w:lvlText w:val="%2."/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="1800" w:hanging="360"/>
+          <w:ind w:left="3240" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="C1B038EA">
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4" w:tplc="733C363E">
         <w:start w:val="1"/>
-        <w:numFmt w:val="lowerRoman"/>
-        <w:lvlText w:val="%3."/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="2520" w:hanging="304"/>
+          <w:ind w:left="3960" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="D0EA20E2">
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5" w:tplc="5B2C1D8E">
         <w:start w:val="1"/>
-        <w:numFmt w:val="decimal"/>
-        <w:lvlText w:val="%4."/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="%6."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="3240" w:hanging="360"/>
+          <w:ind w:left="4680" w:hanging="304"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="FF9EE3E6">
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6" w:tplc="32B6DC9E">
         <w:start w:val="1"/>
-        <w:numFmt w:val="lowerLetter"/>
-        <w:lvlText w:val="%5."/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%7."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="3960" w:hanging="360"/>
+          <w:ind w:left="5400" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="961C529C">
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7" w:tplc="1E8E8870">
         <w:start w:val="1"/>
-        <w:numFmt w:val="lowerRoman"/>
-        <w:lvlText w:val="%6."/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="4680" w:hanging="304"/>
+          <w:ind w:left="6120" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="9C002768">
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8" w:tplc="A544D47E">
         <w:start w:val="1"/>
-        <w:numFmt w:val="decimal"/>
-        <w:lvlText w:val="%7."/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="5400" w:hanging="360"/>
+          <w:ind w:left="6840" w:hanging="304"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="7">
-[...60 lines deleted...]
-    </w:lvlOverride>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1383138427">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="19"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E767DF"/>
     <w:rsid w:val="0004139F"/>
     <w:rsid w:val="00122603"/>
     <w:rsid w:val="00153EA8"/>
     <w:rsid w:val="00223F90"/>
+    <w:rsid w:val="00232FE2"/>
     <w:rsid w:val="002462AE"/>
     <w:rsid w:val="00277FF3"/>
     <w:rsid w:val="00281D2C"/>
     <w:rsid w:val="002A6618"/>
     <w:rsid w:val="002E62B1"/>
     <w:rsid w:val="00305F62"/>
     <w:rsid w:val="00374DB2"/>
     <w:rsid w:val="003D59C5"/>
     <w:rsid w:val="0040181B"/>
     <w:rsid w:val="00434E53"/>
+    <w:rsid w:val="004369C0"/>
     <w:rsid w:val="004860C8"/>
     <w:rsid w:val="004D5173"/>
     <w:rsid w:val="0050264F"/>
     <w:rsid w:val="00567B01"/>
+    <w:rsid w:val="00700878"/>
     <w:rsid w:val="00757D8C"/>
     <w:rsid w:val="007C440E"/>
     <w:rsid w:val="0082176E"/>
     <w:rsid w:val="00865634"/>
+    <w:rsid w:val="00874057"/>
     <w:rsid w:val="008D0A2B"/>
+    <w:rsid w:val="00947F41"/>
     <w:rsid w:val="0096268A"/>
     <w:rsid w:val="009A7827"/>
     <w:rsid w:val="00A320C0"/>
     <w:rsid w:val="00A335DA"/>
     <w:rsid w:val="00A62D7A"/>
     <w:rsid w:val="00AB135F"/>
     <w:rsid w:val="00B325D3"/>
     <w:rsid w:val="00B47ABA"/>
+    <w:rsid w:val="00B60D69"/>
     <w:rsid w:val="00BF0E7F"/>
     <w:rsid w:val="00C633E1"/>
     <w:rsid w:val="00C80211"/>
     <w:rsid w:val="00D001DB"/>
     <w:rsid w:val="00D47224"/>
     <w:rsid w:val="00DB4D85"/>
     <w:rsid w:val="00E152AE"/>
+    <w:rsid w:val="00E2491D"/>
     <w:rsid w:val="00E767DF"/>
     <w:rsid w:val="00E95EA0"/>
     <w:rsid w:val="00F03BE6"/>
     <w:rsid w:val="00FE1610"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ZA" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4BD6EB9F"/>
   <w15:docId w15:val="{47F8028C-18FA-4EE4-98C1-C9BCC772DC3A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="en-ZA" w:eastAsia="en-ZA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10505,78 +10771,100 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00757D8C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00757D8C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004369C0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1889561047">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office Theme">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="535353"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -11634,50 +11922,192 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2463</_dlc_DocId>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>355</Value>
+    </TaxCatchAll>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2463</Url>
+      <Description>POPP-11-2463</Description>
+    </_dlc_DocIdUrl>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Procurement</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">254a9f96-b883-476a-8ef8-e81f93a2b38d</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 2</DLCPolicyLabelValue>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2</UNDP_POPP_REFITEM_VERSION>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 2.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Politique du Concours d’Innovation</UNDP_POPP_TITLE_EN>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1024</UNDP_POPP_FILEVERSION>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -11990,292 +12420,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{448B187C-4885-48DA-B1E3-AEEE5AE5B2C9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4194F963-1E7D-414E-9FC0-B8E3855AFF7F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-</p:Policy>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AE0F280-8628-44D4-9ED3-DC88764D1A45}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73C66428-96C8-4D20-9408-1E54486B58D6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08504867-14E8-4FA6-88CA-97CA2843520B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{924A8385-3446-4BA3-805A-8249CE5E1F19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1993</Words>
+  <Words>1994</Words>
   <Characters>11366</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>94</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13333</CharactersWithSpaces>
+  <CharactersWithSpaces>13334</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Suvi Lammi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="POPPBusinessProcess">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">