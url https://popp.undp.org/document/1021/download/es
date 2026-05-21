--- v0 (2025-10-18)
+++ v1 (2026-05-21)
@@ -1,4933 +1,4496 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="40FB59FC" w14:textId="33337F9A" w:rsidR="007542FC" w:rsidRPr="000008DE" w:rsidRDefault="005C2B94" w:rsidP="3389F7AF">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="77881D1A" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00156AF6" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Desafíos de Innovación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD15A0B" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00156AF6" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69782B8A" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los desafíos de innovación son aquellos desafíos premiados diseñados por las Unidades de Negocio (Oficinas de País) a efectos de procurar ideas y soluciones innovadoras para abordar desafíos de desarrollo que no pueden ser procuradas mediante los procesos de licitación tradicionales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422B3B47" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8DED16" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A la hora de resolver los desafíos de innovación, son necesarios los siguientes elementos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CD13BF" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Debe existir un objetivo preciso a alcanzar; y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207B6D6A" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El PNUD no debe conocer la manera de alcanzarlo o la solución no debe ser facialmente obtenible a través de los canales comerciales tradicionales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A214BFB" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A6CB92C" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los procesos de licitación no tradicionales no siempre son los mejores métodos para resolver un problema social o de desarrollo y no deben ser utilizados si:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2808906C" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la manera de alcanzar el objetivo o el enfoque eficaz para resolver el problema fuere de conocimiento público, de modo tal que el único tema a resolver fuere la identificación de la parte que lo realice; o</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9944FE" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> existiere información clara de que solo un grupo muy limitado se beneficiaría con el abordaje del problema o estaría interesado en hacerlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F8A23B" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En ambas circunstancias arriba mencionadas debe llevarse a cabo un procedimiento normal de licitación o se deberá otorgar subvenciones en base a resultados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A74A93E" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Abordar los desafíos de innovación puede requerir una gran cantidad de recursos. Desde el inicio, deben formularse indicadores precisos de éxito para garantizar el monitoreo adecuado de los resultados de desarrollo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188D9A73" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6AE8F9" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los desafíos de innovación no deben utilizarse para eludir los procedimientos aplicables a las adquisiciones estándares, o a los acuerdos de cooperación o al otorgamiento de subvenciones de bajo monto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F785EF8" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E000A5" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Principios al Abordar un Desafío de Innovación </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1785AEC2" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8E02C4" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El abordaje de un desafío de innovación debe estructurarse de manera tal que se garantice el uso juicioso de los recursos. Los siguientes aspectos deben estar presentes en todo momento:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290D258C" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Debe ser consistentes con los resultados del Desarrollo y debe ser acuerdado con los socios para el Desarrollo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78662793" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El desafío no debe ser un fin en sí mismo, sino un medio para alcanzar un objetivo mayor. El objetivo al abordar los desafíos de innovación debe tener un impacto directo en la obtención de resultados específicos y debe contribuir a los efectos y a los resultados acordados de los Programas de País del PNUD. Este debe ser el objetivo principal que justifique el lanzamiento de un desafío de innovación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020929B1" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Unidad de Negocio debe definir el problema a resolver y la manera en que el resultado encaja con los resultados más generales del PNUD en el país en que se ejecuta un programa.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3491255F" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La justificación y modo de abordar el desafío deben definirse desde el comienzo del proyecto; la metodología debe ser aprobada por el comité de evaluación de proyectos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(CEP) pertinente, o bien incorporada en el documento del proyecto firmado por el PNUD y el socio implementador. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F537E96" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los desafíos de innovación pueden añadirse a proyectos ya aprobados por el CEP, a discreción del personal directivo de la Oficina de País, y deberán contar con indicadores precisos, mecanismos de seguimiento y evaluación y un marco para la obtención resultados y utilización de recursos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012C1F81" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las disposiciones relativas a la gestión deben ser especificadas con claridad y se debe contar con los recursos necesarios en el plan de trabajo anual del proyecto.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C157A1" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00156AF6" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Debe centrarse en los beneficiarios, adaptarse al contexto y enfocarse en la solución</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584B8511" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El proceso de licitación propuesto debe abordar un problema de desarrollo claramente definido, enfocarse en las necesidades de los beneficiarios o usuarios finales y ser apropiado en el contexto respectivo.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643CD0C0" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Debe ser financieramente sostenible y expansible </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2149BE" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los criterios de los desafíos deben incluir los siguientes aspectos (además de los criterios específicos requeridos por el contexto específico de cada desafío):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7416B864" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>viabilidad a largo plazo y sostenibilidad financiera;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26ACC147" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>amplia aceptación y accesibilidad para todos los beneficiarios y/o usuarios potenciales;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7F7877" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>posibilidad de ser compartido</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513D457F" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>replicabilidad  en</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> otros entornos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369FF1ED" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>diseñado con base en tecnologías y metodologías que puedan adaptarse a diversos contextos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3110F44E" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Debe ser justo, abierto, transparente e inclusivo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72791AB1" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La oportunidad de proponer una idea innovadora debe estar abierta a todas las personas, ya sean físicas o jurídicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B01E7A5" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los participantes potenciales deben incluir empresas, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ONGs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, academia, federaciones, individuos y asociaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03207BCA" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La transparencia en cada etapa y, principalmente, al inicio de un desafío de innovación, debe reducir muchos de los riesgos potenciales de esta actividad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10399581" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La oportunidad de participar, brindando toda la información pertinente, incluido el valor del premio que se otorgará al participante ganador, debe difundirse ampliamente entre el público por medio de canales nacionales e internacionales.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C293449" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando el desafío de innovación de lugar a un acuerdo formal de cooperación entre el PNUD y la persona/entidad que conciba la idea innovadora, la política del PNUD sobre Sanciones a Proveedores se aplicará a dicha persona/entidad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C78467" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="382F1984" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los derechos de propiedad intelectual sobre las ideas y/o soluciones licitadas pertenecerán al PNUD, que emitirá las licencias correspondientes a la persona/entidad que concibió la idea innovadora. La solución se hará pública, y se fomentarán intercambios abiertos, participación colaborativa y desarrollo comunitario luego del desafío. Con esto se pretende garantizar lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F2BC57" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00156AF6" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>que las innovaciones de interés y beneficio publico sean, en la práctica, “servicios o bienes públicos” y que se pueda acceder a las mimas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583011D9" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>que no haya un monopolio sobre la solución; y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47298D2C" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>que el precio no supere lo que puedan pagar los beneficiarios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2019AB93" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13D7F109" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la idea innovadora que seleccionó el PNUD se adopta y se pone en práctica por </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>el  PNUD</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o cualquiera de sus socios en diversos proyectos o programas respaldados por el PNUD, la fuente de la idea innovadora no podrá ser ni podrá tener la expectativa de ser la única fuente de todas las actividades comerciales que surjan de tal innovación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E469672" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55068BBF" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De ser necesario, y en los casos en que se involucren tecnologías comercializables, el PNUD podrá proporcionar licencias permanentes a la fuente de la idea innovadora, pero no se le impedirá al PNUD otorgar la misma licencia a otras entidades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772C13A5" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FAAB68" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autoridad </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Delegada</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para llevar a cabo una Licitación no Tradicional a fin de abordar un Desafío de Innovación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8EA865" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ADF0F06" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...53 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las Unidad de Negocio del PNUD tiene la autoridad delegada para otorgar un premio en dinero por un monto máximo de US $ 40,000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5014F9" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D416C59" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si el premio a otorgarse excediere la suma de US $</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8583A" w:rsidDel="001053E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40,000, la Unidad de Negocio necesitará la autorización </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Oficina de Adquisiciones (JOA). El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Unidad de Negocio deberá presentar al JOA, el concepto y la mecánica del desafío, junto con la justificación para otorgar un premio mayor al monto indicado anteriormente, y solicitar la autorización del JOA.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E66EA5" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="702F8163" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1080"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el premio que se otorgase como consecuencia del desafío de innovación no fuere un premio en dinero en efectivo, el valor de dicho premio deberá ser menor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>al  monto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> máximo autorizado anteriormente, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o  al</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> monto mayor aprobado excepcionalmente por el JOA a solicitud de la Unidad de Negocio correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69839DCF" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794A0F4C" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modalidades de Implementación </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2939D58A" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...56 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD puede abordar un desafío de innovación de cualquiera de las siguientes maneras mediante la modalidad de implementación directa (DIM, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direct </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Implementation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Modality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) o como respaldo de la Oficina de País para la modalidad de implementación nacional (NIM, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>National</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Implementation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Modality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC1DD96" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...50 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mediante implementación enteramente por el PNUD;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5E7DC9" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...86 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>con el apoyo de una parte externa;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460C6DFF" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...107 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a través de la contratación de una entidad externa.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E4B1A4" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1695"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="117FD0E6" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuando la naturaleza de la innovación es compleja y, dado el tiempo y conocimientos requeridos, el PNUD no dispone de la capacidad ni los recursos internos necesarios para llevarla a cabo, se podrá contratar a una entidad externa para respaldar el proceso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7DC5BE" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47180116" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...103 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La identificación del socio externo que se encargará administrar el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>proces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  se</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hará mediante el proceso de licitación correspondiente tenido en cuenta el valor del trabajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EEE7497" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CFBCFA0" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00156AF6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630" w:hanging="630"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Evaluación de las Propuestas Presentadas para los Desafíos de Innovación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0358EFE4" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La evaluación de las propuestas presentadas para un desafío de innovación debe ser coherente con los principios de imparcialidad del PNUD y debe realizarse con los más altos estándares de integridad.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F7AB3D" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0970F97D" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dicha evaluación debe estar a cargo del personal de la ONU o de una comisión </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>enteramente o mayormente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> compuesta </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>por  miembros</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del personal de la ONU. Se recomienda incluir socios externos con conocimiento en el campo de la innovación para complementar la experiencia del PNUD y mejorar la selección de las propuestas más viables.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1FD7F9" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36AD41B3" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si se requiere la ayuda, el asesoramiento y la participación de expertos externos o representantes multisectoriales en el proceso de evaluación, el PNUD podrá contratar a tales expertos o representantes ya sea </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pro bono</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o mediante un proceso competitivo de selección, o sujeto a lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBE4C7D" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la selección y la contratación del experto estarán sujetas a los procedimientos y las políticas de adquisición pertinentes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328936CC" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se deberán descartar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los expertos respecto de los cuales exista un conflicto de intereses real o potencial; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5507EC5A" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>los expertos deberán firmar una Declaración de Imparcialidad antes de prestar sus servicios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C031409" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2460DC" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La decisión final de la propuesta ganadora será tomada exclusivamente por el personal del PNUD, aun en los casos en que se utilicen expertos externos y/o representantes multisectoriales en el proceso de evaluación.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A48541" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D98E456" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El personal del PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y  las</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personas que no sean personal del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PNUD</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pero tengan un contrato con el PNUD y los contratistas del PNUD que participen en el proceso de evaluación de las propuestas presentadas en un desafío de innovación deberán cumplir sus funciones de manera profesional e imparcial, y no podrán otorgar un trato preferencial a ninguna de las propuestas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7C62ED" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67EBF3F7" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo miembro del personal del PNUD o contratistas el PNUD que tengan un conflicto real o </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>percibido  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interés deberán excluirse de participar en los procesos de selección y evaluación.  En todos los casos se deberá evitar el endoso inapropiado de productos o servicios, o la imposición del uso de cualquier producto o servicio específico durante la evaluación de las propuestas y una vez concluidas las mismas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FB2AB6" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA27C1A" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2759 lines deleted...]
-        <w:t>remio</w:t>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Instrumentos Legales que deben utilizarse al Otorgar el Premio</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Inputs"/>
       <w:bookmarkStart w:id="1" w:name="Deliverables"/>
       <w:bookmarkStart w:id="2" w:name="RolesResponsibilities"/>
       <w:bookmarkStart w:id="3" w:name="TemplatesForms"/>
       <w:bookmarkStart w:id="4" w:name="AdditionalInfo"/>
       <w:bookmarkStart w:id="5" w:name="Lessons"/>
       <w:bookmarkStart w:id="6" w:name="DrawingBoard"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="5A697B85" w14:textId="77777777" w:rsidR="004936B1" w:rsidRPr="004936B1" w:rsidRDefault="004936B1" w:rsidP="004936B1">
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="237FF88B" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F6EB326" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:r>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El otorgamiento de los premios debe efectuarse utilizando los siguientes modelos (para </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00E8583A">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>empresas</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00E8583A">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>individuos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>). Cualquier modificación del modelo requerirá la aprobación de la Oficina Jurídica del PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DBC405" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...55 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Monitoreo del Uso de los Premios</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFBE08A" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E1D71E" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En función del diseño y el resultado esperado del desafío, el PNUD podrá decidir realizar un seguimiento de la utilización del premio en dinero, o solicitar que se produzcan informes sobre dicha utilización si se espera que el premio se invierta en el perfeccionamiento de la propuesta.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D064A39" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Documentación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A8B" w14:textId="77777777" w:rsidR="0007764E" w:rsidRPr="004A1D1B" w:rsidRDefault="0007764E" w:rsidP="00327621">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="755A72FA" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F9CDD8" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los documentos relacionados con la ejecución del desafío deberán ser archivados para efectos de las futuras auditorías.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5A9608" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="013AA473" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Tras la finalización del desafío de innovación, la Unidad de Negocio que lo administró deberá efectuar una evaluación del modo en que el desafío ha sido ejecutado y documentar las lecciones aprendidas y las mejores prácticas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C386DA" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05192015" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medidas para Mitigar Riesgos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF07E20" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="382369D1" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se deben establecer expectativas realistas y efectuar declaraciones claras en la etapa conceptual del desafío de innovación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419F48BF" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B6AEB7" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se deben llevar a cabo análisis detallados y consultas de gran alcance con usuarios finales y otras partes interesadas, y deben documentarse en el proceso de identificación del problema que el desafío de innovación intentará resolver.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79596876" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="760969BB" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Antes del lanzamiento del desafío de innovación, se debe realizar una investigación adecuada y un análisis estratégico de la relación costo-beneficio. El desafío solo deberá lanzarse cuando el valor real de los resultados sobrepase el costo total del ejercicio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622A164E" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A6936B" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...49 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la capacidad interna para diseñar y gestionar el desafío es inadecuada, se deben contratar expertos externos mediante el proceso de adquisición pertinente.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2872249F" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DF3BCCE" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A fin de recibir solicitudes pertinentes y suficientes, el desafío de innovación debe anunciarse ampliamente en los medios y a través de la web.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9F0AE5" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5271C7C9" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se debe presupuestar una estrategia de comunicación promocional suficiente en el proyecto y la misma se debe encuartar adecuadamente de acuerdo con la política.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720A46A1" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F447BD0" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los pasos prescritos en la Política de Innovación y el instrumento legal establecido por la Oficina </w:t>
       </w:r>
-      <w:r w:rsidR="00C81CCB">
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Legal  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>LO, Legal Office, por sus siglas en inglés) deben cumplirse y utilizarse en el diseño y la gestión de un desafío de innovación a fin de evitar crear un monopolio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514E8EA3" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC2E645" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Como mínimo, un miembro del personal del PNUD debe dedicarse a tiempo completo a la gestión del desafío de innovación para que la gestión del proceso sea eficiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4908C3DA" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB12C1B" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14655893" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B4A2E53" w14:textId="4D9CD35C" w:rsidR="00E8583A" w:rsidRPr="00C26DC6" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DFE71D" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00C26DC6" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B22FE2" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00C26DC6" w:rsidRDefault="00E8583A" w:rsidP="00E8583A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5AA0" w14:textId="77777777" w:rsidR="0007764E" w:rsidRPr="000008DE" w:rsidRDefault="0007764E" w:rsidP="000008DE">
-[...16 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+    <w:p w14:paraId="583341D7" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00156AF6" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00156AF6" w:rsidSect="00156AF6">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1620" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13836229" w14:textId="77777777" w:rsidR="00710C7B" w:rsidRDefault="00710C7B" w:rsidP="000D68B6">
+    <w:p w14:paraId="2B4CCF7F" w14:textId="77777777" w:rsidR="008749A8" w:rsidRDefault="008749A8" w:rsidP="00E8583A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D546EE0" w14:textId="77777777" w:rsidR="00710C7B" w:rsidRDefault="00710C7B" w:rsidP="000D68B6">
+    <w:p w14:paraId="525D99E2" w14:textId="77777777" w:rsidR="008749A8" w:rsidRDefault="008749A8" w:rsidP="00E8583A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...33 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="40FB5AA6" w14:textId="7F735AD3" w:rsidR="000D68B6" w:rsidRPr="0061375F" w:rsidRDefault="0061375F" w:rsidP="0061375F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2677C0A5" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRPr="00156AF6" w:rsidRDefault="00E8583A" w:rsidP="0061375F">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00156AF6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00156AF6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00156AF6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="0061375F">
+    <w:r w:rsidRPr="00156AF6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002C4C57">
+    <w:r w:rsidRPr="00156AF6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00156AF6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00156AF6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00156AF6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00156AF6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>NUMPAGES</w:instrText>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="0061375F">
+    <w:r w:rsidRPr="00156AF6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002C4C57">
+    <w:r w:rsidRPr="00156AF6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00156AF6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00156AF6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve"> Fecha de entrada en vigor: </w:t>
+    <w:r w:rsidRPr="00156AF6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00156AF6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00156AF6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00156AF6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00156AF6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="444444"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="Fecha de entrada en vigor"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-1064644572"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{E1F58815-F714-4578-83F4-9EE9B74FFB57}"/>
         <w:date w:fullDate="2015-09-28T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="es-ES"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="0049782C" w:rsidRPr="0049782C">
+        <w:r w:rsidRPr="00156AF6">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="444444"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>28/09/2015</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00156AF6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00156AF6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00156AF6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">       Versión #: </w:t>
+      <w:t xml:space="preserve">       </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00156AF6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00156AF6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="306452230"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{E1F58815-F714-4578-83F4-9EE9B74FFB57}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="0049782C">
+        <w:r w:rsidRPr="00156AF6">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EEEDA01" w14:textId="77777777" w:rsidR="00710C7B" w:rsidRDefault="00710C7B" w:rsidP="000D68B6">
+    <w:p w14:paraId="00318330" w14:textId="77777777" w:rsidR="008749A8" w:rsidRDefault="008749A8" w:rsidP="00E8583A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D8BE8A7" w14:textId="77777777" w:rsidR="00710C7B" w:rsidRDefault="00710C7B" w:rsidP="000D68B6">
+    <w:p w14:paraId="54CD6938" w14:textId="77777777" w:rsidR="008749A8" w:rsidRDefault="008749A8" w:rsidP="00E8583A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="42C31335" w14:textId="77777777" w:rsidR="004A4E8E" w:rsidRDefault="004A4E8E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28FABB81" w14:textId="747D0579" w:rsidR="00E8583A" w:rsidRDefault="00E8583A" w:rsidP="004A4E8E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-    </w:pPr>
-[...12 lines deleted...]
-      </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42840C53" wp14:editId="5ED9AD08">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58FB79FF" wp14:editId="1DD9BFBD">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>5669280</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-91440</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="404274712" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="15579"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="593090"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="222B56F7" w14:textId="77777777" w:rsidR="0061375F" w:rsidRDefault="0061375F">
-[...9 lines deleted...]
-  <w:p w14:paraId="69E52509" w14:textId="77777777" w:rsidR="004A4E8E" w:rsidRDefault="004A4E8E">
+  <w:p w14:paraId="35F8074D" w14:textId="77777777" w:rsidR="00E8583A" w:rsidRDefault="00E8583A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00F85039"/>
-[...139 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BF5560A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0660FD18"/>
     <w:lvl w:ilvl="0" w:tplc="47AAA246">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4973,1038 +4536,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...986 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D5458DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7DC16A6"/>
     <w:lvl w:ilvl="0" w:tplc="47AAA246">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6050,305 +4626,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...253 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27DB2452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49BE51FE"/>
     <w:lvl w:ilvl="0" w:tplc="46CED878">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6393,715 +4715,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...663 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3473680F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7DC16A6"/>
     <w:lvl w:ilvl="0" w:tplc="47AAA246">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7147,51 +4805,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ADD674F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC683AD4"/>
     <w:lvl w:ilvl="0" w:tplc="47AAA246">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7237,51 +4895,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41D43108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="319EC892"/>
     <w:lvl w:ilvl="0" w:tplc="8F4603DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7326,192 +4984,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...140 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48D00B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ACE9BE8"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7553,279 +5070,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...227 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54447A28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D99CF3C8"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7867,137 +5156,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59280BE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59489666"/>
     <w:lvl w:ilvl="0" w:tplc="8F4603DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8042,747 +5245,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...695 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77704FD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3B6DFAC"/>
     <w:lvl w:ilvl="0" w:tplc="1CF0A3EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -8829,51 +5336,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D0152CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4AAEC16"/>
     <w:lvl w:ilvl="0" w:tplc="8F4603DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8918,470 +5425,167 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1385369132">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="1" w16cid:durableId="629633322">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1812090892">
+  <w:num w:numId="2" w16cid:durableId="856502048">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="295725721">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="892078293">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="986319598">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1242519012">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="6" w16cid:durableId="2002417387">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1820078599">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="2011830453">
+  <w:num w:numId="7" w16cid:durableId="1573395335">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="852841953">
-[...2 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1308705359">
+  <w:num w:numId="8" w16cid:durableId="29303525">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1287587784">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="9" w16cid:durableId="1394621497">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="912550708">
-[...35 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="570046489">
+  <w:num w:numId="10" w16cid:durableId="1399285341">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="629633322">
-[...99 lines deleted...]
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="11" w16cid:durableId="446511534">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007542FC"/>
-[...176 lines deleted...]
-    <w:rsid w:val="7F3D15B1"/>
+    <w:rsidRoot w:val="00E8583A"/>
+    <w:rsid w:val="00156AF6"/>
+    <w:rsid w:val="00532A89"/>
+    <w:rsid w:val="005A4F10"/>
+    <w:rsid w:val="00816C6E"/>
+    <w:rsid w:val="008749A8"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E8583A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="40FB59FC"/>
+  <w14:docId w14:val="6D038DCF"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2FDB7FBB-6899-4CB9-B3BD-FB7DB7B4A774}"/>
+  <w15:docId w15:val="{1C9F056A-1563-42D7-A52B-D7FAA79E2A3F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9730,5258 +5934,776 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B24A9A"/>
+    <w:rsid w:val="00E8583A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00613C7D"/>
+    <w:rsid w:val="00E8583A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00613C7D"/>
+    <w:rsid w:val="00E8583A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8583A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8583A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8583A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="2"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8583A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8583A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8583A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E8583A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E8583A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E8583A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E8583A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E8583A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E8583A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E8583A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E8583A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E8583A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AF7822"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8583A"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AF7822"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E8583A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...5 lines deleted...]
-    <w:rsid w:val="00104240"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8583A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E8583A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00104240"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8583A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00104240"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E8583A"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...28 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B24A9A"/>
+    <w:rsid w:val="00E8583A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
-[...2 lines deleted...]
-    <w:link w:val="Style1Char"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00B24A9A"/>
+    <w:rsid w:val="00E8583A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8583A"/>
     <w:pPr>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:textAlignment w:val="top"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E8583A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8583A"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="auto"/>
-[...79 lines deleted...]
-      <w:u w:val="single"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D68B6"/>
+    <w:rsid w:val="00E8583A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000D68B6"/>
+    <w:rsid w:val="00E8583A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D68B6"/>
+    <w:rsid w:val="00E8583A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000D68B6"/>
+    <w:rsid w:val="00E8583A"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...27 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00155B28"/>
-[...10 lines deleted...]
-    <w:rsid w:val="009B725F"/>
+    <w:rsid w:val="00E8583A"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...4041 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/cap/_layouts/WopiFrame.aspx?sourcedoc=/global/popp/cap/Documents/Model%20Innovation%20Challenge%20Agreement%20(company)%20-%20Jan%202016.docx&amp;action=default&amp;Source=https://intranet.undp.org/global/popp/cap/Documents/Forms/AllItems.aspx?InitialTabId=Ribbon%2EDocument&amp;VisibilityContext=WSSTabPersistence&amp;DefaultItemOpen=1&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/cap/_layouts/WopiFrame.aspx?sourcedoc=/global/popp/cap/Documents/Model%20Innovation%20Challenge%20Agreement%20(individual)%20-%20Jan%202016.docx&amp;action=default&amp;Source=https://intranet.undp.org/global/popp/cap/Documents/Forms/AllItems.aspx?InitialTabId=Ribbon%2EDocument&amp;VisibilityContext=WSSTabPersistence&amp;DefaultItemOpen=1&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/cap/_layouts/WopiFrame.aspx?sourcedoc=/global/popp/cap/Documents/Model%20Innovation%20Challenge%20Agreement%20(individual)%20-%20Jan%202016.docx&amp;action=default&amp;Source=https://intranet.undp.org/global/popp/cap/Documents/Forms/AllItems.aspx?InitialTabId=Ribbon%2EDocument&amp;VisibilityContext=WSSTabPersistence&amp;DefaultItemOpen=1&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/cap/_layouts/WopiFrame.aspx?sourcedoc=/global/popp/cap/Documents/Model%20Innovation%20Challenge%20Agreement%20(company)%20-%20Jan%202016.docx&amp;action=default&amp;Source=https://intranet.undp.org/global/popp/cap/Documents/Forms/AllItems.aspx?InitialTabId=Ribbon%2EDocument&amp;VisibilityContext=WSSTabPersistence&amp;DefaultItemOpen=1&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...642 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -15088,688 +6810,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...591 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2074</Words>
-  <Characters>11828</Characters>
+  <Words>2110</Words>
+  <Characters>12029</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13875</CharactersWithSpaces>
+  <CharactersWithSpaces>14111</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>