--- v0 (2026-04-04)
+++ v1 (2026-05-14)
@@ -1,2999 +1,4521 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="40FB59FC" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="004A1D1B" w:rsidRDefault="005C2B94" w:rsidP="00F47132">
+    <w:p w14:paraId="60F4A248" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A1D1B">
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Innovation Challenges</w:t>
       </w:r>
-      <w:r w:rsidR="007542FC" w:rsidRPr="004A1D1B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Page Content</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Description"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="007542FC" w:rsidRPr="004A1D1B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Description</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A07" w14:textId="0357B8B1" w:rsidR="00C738AD" w:rsidRPr="004A1D1B" w:rsidRDefault="00C738AD" w:rsidP="007749C7">
+    <w:p w14:paraId="24028770" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1012A104" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Innovation challenges are defined as prized challenges that Business Units (Country Offices) organize to solicit innovative ideas and solutions to address development challenges which cannot be achieved through traditional solicitation processes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B7DB50" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69656321" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The following elements must be present when solving innovation challenges:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A0C" w14:textId="77777777" w:rsidR="002D1913" w:rsidRPr="004936B1" w:rsidRDefault="002D1913" w:rsidP="00374C08">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7198C55F" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A clear objective that needs to be achieved; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A0E" w14:textId="77777777" w:rsidR="002D1913" w:rsidRPr="004A1D1B" w:rsidRDefault="002D1913" w:rsidP="00374C08">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0CD8CC4B" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:textAlignment w:val="top"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004A1D1B">
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Th</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1D1B">
-[...19 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>manner in which</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it can be achieved is not known to UNDP or an easily accessible solution cannot be sourced through traditional commercial channels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7422199B" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Procedures</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1D1B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A11" w14:textId="2D83FB7A" w:rsidR="007E7A7B" w:rsidRPr="00374C08" w:rsidRDefault="002D1913" w:rsidP="00374C08">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5B3D50A2" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Non-traditional solicitation process may not always be the best method for solving a development problem or social issue. It should not be used for any of the following situations:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A12" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="004936B1" w:rsidRDefault="00CB3B27" w:rsidP="00374C08">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5A4B4478" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>manner in which</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the objective can be accomplished is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>well-known</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, and an effective approach to solve a problem is also known, so that the only remaining concern is to identify who will accomplish them; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148EA5D5" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:textAlignment w:val="top"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">If there is clear information that only a very limited group would benefit </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004A1D1B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>from, or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004A1D1B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> would be interested in addressing the problem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A15" w14:textId="77777777" w:rsidR="001260FF" w:rsidRPr="004A1D1B" w:rsidRDefault="00CB3B27" w:rsidP="00CB3B27">
+    <w:p w14:paraId="3F7CA7FB" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>both of the above</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> circumstances, a normal procurement procedure or a performance-based grant approach should be undertaken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C452C97" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Addressing innovation challenges can be resource intensive. Clear success indicators must be formulated from the onset to ensure proper monitoring of development results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CC5F9D" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A18" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="004A1D1B" w:rsidRDefault="002D1913" w:rsidP="007F2348">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5F7D042B" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Innovation challenges must not be used as a way of circumventing the standard </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="004A1D1B">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00A16EAA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNDP procedures for procurement, partnership or for awarding micro-grants</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004A1D1B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A19" w14:textId="77777777" w:rsidR="002D1913" w:rsidRPr="004A1D1B" w:rsidRDefault="007542FC" w:rsidP="002D1913">
+    <w:p w14:paraId="5A15C275" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A1A" w14:textId="77777777" w:rsidR="002D1913" w:rsidRPr="004936B1" w:rsidRDefault="002D1913" w:rsidP="002D1913">
+    <w:p w14:paraId="0FD1DE5F" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Principles in Addressing an Innovation Challenge </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A1B" w14:textId="77777777" w:rsidR="002D1913" w:rsidRPr="004A1D1B" w:rsidRDefault="002D1913" w:rsidP="007542FC">
+    <w:p w14:paraId="014C8A27" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="705CB103" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Addressing an innovation challenge should be structured in a manner that ensures judicious use of resources. The following elements shall be in place, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFFBECC" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Consistency with Development Outcomes and Agreed with Development Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A21" w14:textId="77777777" w:rsidR="002D1913" w:rsidRPr="004A1D1B" w:rsidRDefault="002D1913" w:rsidP="00374C08">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="24475D1F" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A challenge should not be an end </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in itself but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a means to a larger goal. The objective of addressing innovation challenges must directly </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the achievement of specific outputs and contribute to the agreed results and outcomes of UNDP Country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. This must be the primary rationale for initiating an innovation challenge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CC2CE6" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Business Unit should define the problem that needs to be resolved and how the result fits into broader UNDP target results in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Country.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E36E11" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The rationale and design for addressing the challenge should be agreed as early as the project initiation stage, the methodology should be cleared by the appropriate project appraisal committee or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>incorporated in the project document duly signed by UNDP and Implementing Partner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170234FB" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innovation challenges can be added to projects already approved by</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1D1B">
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> the PAC at the discretion of senior management in the Country Office based on clear success indicators, M&amp;E mechanisms and a resource and results framework.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A29" w14:textId="77777777" w:rsidR="002D1913" w:rsidRPr="004A1D1B" w:rsidRDefault="002D1913" w:rsidP="00374C08">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4AB73A81" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The concept should clearly specify the appropriate management arrangements, and it </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be provided with the necessary resources in the annual work plan of the project.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724C3EFA" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A1D1B">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Beneficiary-Centered, Context-Appropriate and Solution-Focused</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A2E" w14:textId="41F657B8" w:rsidR="00C436E6" w:rsidRPr="004A1D1B" w:rsidRDefault="00613C7D" w:rsidP="00374C08">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7218EE09" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposed solicitation process should address a clearly defined development problem, focused on the needs of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>its end</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-users or beneficiaries, and appropriate to their context.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4170BACB" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00374C08">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Financially Sustainable and Scalable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A30" w14:textId="77777777" w:rsidR="00613C7D" w:rsidRPr="004A1D1B" w:rsidRDefault="00613C7D" w:rsidP="00374C08">
-      <w:pPr>
+    <w:p w14:paraId="1CBACA66" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Criteria for challenges always need to include the following elements in addition to context-specific criteria:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A31" w14:textId="77777777" w:rsidR="00613C7D" w:rsidRPr="004A1D1B" w:rsidRDefault="00613C7D" w:rsidP="00374C08">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="44F37DED" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>viable in the long-term and financially sustainable,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A34" w14:textId="738B070F" w:rsidR="00C436E6" w:rsidRPr="007749C7" w:rsidRDefault="00613C7D" w:rsidP="00374C08">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4C32C2E4" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>broadly accepted and widely accessible to all targeted beneficiaries and/or potential users;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526B7DD8" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>available for sharing;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C79938" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>replicable in other environments;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044DB358" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>building on technologies or methodologies that are adaptable to various contexts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A3D" w14:textId="3A645700" w:rsidR="002E77E2" w:rsidRPr="00374C08" w:rsidRDefault="00613C7D" w:rsidP="00374C08">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="33E5DAB6" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fair, Open, Transparent and Inclusive</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14044FBF" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The opportunity to propose an innovative idea must be opened to all entities, whether individuals or legal entities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0473FB7D" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Potential participants include businesses, NGOs, academia, federations, individuals and associations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7083A2DE" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transparency at every stage, and more importantly at the beginning of an innovation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>challenge</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ameliorate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> many of the potential risks of this activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050C068A" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The opportunity to participate, indicating all the relevant information, including the value of the prize to be given to the successful </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>participant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be widely disseminated openly to the public, utilizing both national and international channels.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39639CF2" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Where the innovation challenge leads to a formal partnership between UNDP and the developer of the innovative idea, the UNDP policy on Vendor Sanctions shall apply to the said Partner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A47" w14:textId="77777777" w:rsidR="00613C7D" w:rsidRPr="004A1D1B" w:rsidRDefault="00613C7D" w:rsidP="00090B6C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D88CE53" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44601AE5" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The intellectual property rights of solicited ideas and/or solutions remain with UNDP who will issue appropriate licenses to the developer of the idea. The solution shall be made public and open exchanges, collaborative participation and community development following the challenge shall be encouraged. This aims to ensure that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A4B" w14:textId="7E2D73C6" w:rsidR="002E77E2" w:rsidRPr="00374C08" w:rsidRDefault="006116FC" w:rsidP="00374C08">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6C4ADCF4" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00222098">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35F4ADBE" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">innovations that are of significant interest and benefits to the public actually becomes “public goods or services” and may be made </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">innovations that are of significant interest and benefits to the public </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004A1D1B">
-        <w:t>accessible;</w:t>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>actually becomes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “public goods or services” and may be made accessible;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BA10BE" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>that there will be no monopoly control over the solution; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A4E" w14:textId="77777777" w:rsidR="00613C7D" w:rsidRPr="004A1D1B" w:rsidRDefault="006116FC" w:rsidP="00374C08">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2B20FDC6" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>that they will not be priced outside of the beneficiaries’ ability to pay.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A4F" w14:textId="77777777" w:rsidR="006116FC" w:rsidRPr="004A1D1B" w:rsidRDefault="006116FC" w:rsidP="006116FC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2BB469FA" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2520"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43525584" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004A1D1B">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">must not and cannot expect to be the sole source of all business activities arising from such adoption of the innovation.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="40FB5A51" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="004A1D1B" w:rsidRDefault="007542FC" w:rsidP="007542FC">
+        <w:t xml:space="preserve">If the innovative idea selected by UNDP is adopted and replicated by UNDP or any of UNDP partners in various UNDP-supported </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/projects, the source of the innovative idea must not and cannot expect to be the sole source of all business activities arising from such adoption of the innovation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A77D8C" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A52" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="004A1D1B" w:rsidRDefault="006116FC" w:rsidP="007F2348">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5C884078" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Where necessary, and where marketable technologies are involved, UNDP may provide perpetual license to the source of the innovative idea, but UNDP shall not be precluded from granting the same license to other entities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A53" w14:textId="77777777" w:rsidR="007542FC" w:rsidRPr="004A1D1B" w:rsidRDefault="007542FC" w:rsidP="007542FC">
+    <w:p w14:paraId="721E28E9" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A54" w14:textId="77777777" w:rsidR="006116FC" w:rsidRPr="004936B1" w:rsidRDefault="006116FC" w:rsidP="007542FC">
+    <w:p w14:paraId="0A147360" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Delegated Authority to Conduct a Non-Traditional Solicitation to Address Innovation Challenge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A55" w14:textId="77777777" w:rsidR="006116FC" w:rsidRPr="004A1D1B" w:rsidRDefault="006116FC" w:rsidP="007542FC">
+    <w:p w14:paraId="4D9ADFBF" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4986933A" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Head of UNDP Business Units has the delegated authority to award a monetary prize up to a maximum of US $40,000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A57" w14:textId="77777777" w:rsidR="00090B6C" w:rsidRPr="004A1D1B" w:rsidRDefault="00090B6C" w:rsidP="00090B6C">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4ACB070A" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D9E4D8" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Any innovation challenge envisioned to award a prize that is higher than $40,000 shall require the BU to seek the approval of the Chief Procurement Officer (CPO). The Head of the BU shall submit the concept and mechanics of the challenge, along with the justification for awarding a prize higher than the authorized amount indicated above to the CPO to obtain the approval.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A59" w14:textId="77777777" w:rsidR="007D7219" w:rsidRPr="004A1D1B" w:rsidRDefault="007D7219" w:rsidP="00090B6C">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="672D26FB" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A3D5655" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="004A1D1B">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When the innovation challenge is envisioned to award a non-monetary prize, the value of the said prize shall remain below the maximum authorized amount indicated above, or any higher amount that the CPO may exceptionally approve for a specific BU upon the latter’s request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E25CAFB" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A5D" w14:textId="4A18134D" w:rsidR="00327621" w:rsidRPr="007749C7" w:rsidRDefault="00327621" w:rsidP="007749C7">
+    <w:p w14:paraId="7AE8B953" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004936B1">
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Modalities for Implementation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A5E" w14:textId="77777777" w:rsidR="007D7219" w:rsidRPr="004A1D1B" w:rsidRDefault="00327621" w:rsidP="007F2348">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4D1AA38E" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004A1D1B">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>An innovation challenge may be addressed by UNDP through any of the following means by Direct Implementation (DIM) or CO support to NIM:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A60" w14:textId="77777777" w:rsidR="008951FB" w:rsidRPr="004A1D1B" w:rsidRDefault="00327621" w:rsidP="00374C08">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="120168EA" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>solely by UNDP;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2282D1" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>with the support of an external party; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A64" w14:textId="77777777" w:rsidR="00327621" w:rsidRPr="004A1D1B" w:rsidRDefault="00327621" w:rsidP="00374C08">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="56017367" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004A1D1B">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">outsourced to a third party.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A65" w14:textId="77777777" w:rsidR="008B5307" w:rsidRPr="004A1D1B" w:rsidRDefault="008B5307" w:rsidP="008B5307">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="10B50A57" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1695"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C5A6FDE" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>When the nature of the innovation is complex and requires time and expertise that are not within the internal resources and capacity of UNDP to perform, then an external entity may be engaged to support the process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A67" w14:textId="77777777" w:rsidR="00327621" w:rsidRPr="004A1D1B" w:rsidRDefault="00327621" w:rsidP="00327621">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="04825D56" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18435CE0" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The identification of the external partner to handle the challenge must be done through a procurement process appropriate to the value of work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A6A" w14:textId="77777777" w:rsidR="008951FB" w:rsidRPr="004A1D1B" w:rsidRDefault="008951FB" w:rsidP="008951FB">
+    <w:p w14:paraId="6B4EAC6D" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="40FB5A6B" w14:textId="77777777" w:rsidR="00327621" w:rsidRPr="004936B1" w:rsidRDefault="00327621" w:rsidP="00327621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4439D47F" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="630"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004936B1">
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Evaluation of Entries to Innovation Challenges</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A6C" w14:textId="77777777" w:rsidR="008951FB" w:rsidRPr="004A1D1B" w:rsidRDefault="00327621" w:rsidP="007F2348">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7999F28F" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The evaluation of entries to an innovation challenge must be consistent with UNDP’s principles of fairness and must be rendered with the highest standards of integrity.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A6D" w14:textId="77777777" w:rsidR="00327621" w:rsidRPr="004A1D1B" w:rsidRDefault="00327621" w:rsidP="00327621">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="21FB63C5" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61026B4A" w14:textId="362DA463" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00222098">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Such evaluation must be conducted by UN staff or a committee whereby all or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the majority of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> its members are UN staff. The inclusion of external partners with expert knowledge in the field of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the innovation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is encouraged to complement UNDP’s expertise and improve the selection of the most viable proposals.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DACF93" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>If the assistance, advice and participation of external experts or multi-sectoral representatives are required in the evaluation process, UNDP may engage such experts or representatives either on a pro-bono basis or following a competitive selection process, or subject to the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A72" w14:textId="77777777" w:rsidR="00327621" w:rsidRPr="004A1D1B" w:rsidRDefault="00327621" w:rsidP="004936B1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4959FE23" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the selection and engagement of the expert shall be subject to relevant procurement policy and procedures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C776659" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the expert/s shall be subject to review and clearing of any conflict or potential conflict of interest;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9E31CF" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expert/s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall sign a Declaration of Impartiality prior to performing its services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE9A4FE" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="146B9977" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Whether or not external </w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Whether or not external expert/s and/or multi-sectoral representatives are involved in the evaluation process, the final decision in choosing the winning entry shall rest and remain only with </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004A1D1B">
-[...3 lines deleted...]
-        <w:t>expert</w:t>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004A1D1B">
-[...15 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> made by UNDP staff.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A7B" w14:textId="77777777" w:rsidR="00327621" w:rsidRPr="004A1D1B" w:rsidRDefault="00327621" w:rsidP="00327621">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7EEB2100" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D5DF4BD" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">All UN staff, holders of any non-staff UNDP contracts, and UNDP contractors who may be involved in the critical process of evaluating entries to an innovation challenge shall perform their duties in a professional and impartial manner, without any form of preferential treatment to any of the entries.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A7D" w14:textId="77777777" w:rsidR="00327621" w:rsidRPr="004A1D1B" w:rsidRDefault="00327621" w:rsidP="00327621">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3882B454" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094CC0CD" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Any staff, non-staff contract holders, and UNDP contractors who are in a position of conflict of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004A1D1B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>interest, or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004A1D1B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be potentially perceived as being in such position, must preclude themselves from participating in the evaluation and selection process.  In all circumstances, they shall also avoid any improper endorsement of products or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004A1D1B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>services, or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004A1D1B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> imposing the use of any specific product or services, during and after the evaluation of the entries to the innovation challenge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F8FA41" w14:textId="77777777" w:rsidR="007749C7" w:rsidRDefault="007749C7" w:rsidP="004936B1">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="608D3A7C" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="250981DD" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:t>egal Instruments to be Used When Awarding the Prize</w:t>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Legal Instruments to be Used When Awarding the Prize</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Inputs"/>
       <w:bookmarkStart w:id="2" w:name="Deliverables"/>
       <w:bookmarkStart w:id="3" w:name="RolesResponsibilities"/>
       <w:bookmarkStart w:id="4" w:name="TemplatesForms"/>
       <w:bookmarkStart w:id="5" w:name="AdditionalInfo"/>
       <w:bookmarkStart w:id="6" w:name="Lessons"/>
       <w:bookmarkStart w:id="7" w:name="DrawingBoard"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="5A697B85" w14:textId="77777777" w:rsidR="004936B1" w:rsidRPr="004936B1" w:rsidRDefault="004936B1" w:rsidP="004936B1">
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="78C7B474" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2062B6AF" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A1D1B">
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">All awards need to be formulated based on the following templates </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1D1B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="004A1D1B">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00A16EAA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>companies</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004A1D1B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="004A1D1B">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00A16EAA">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>individuals</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004A1D1B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1D1B">
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>. Any modification to the template must be cleared by the UNDP Legal Office.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A84" w14:textId="77777777" w:rsidR="00327621" w:rsidRPr="004936B1" w:rsidRDefault="00327621" w:rsidP="00327621">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="06072AD3" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Monitoring the Use of Prizes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A85" w14:textId="77777777" w:rsidR="00327621" w:rsidRPr="004A1D1B" w:rsidRDefault="00327621" w:rsidP="00327621">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="5C028C8F" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68D734B8" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depending on the design and expected </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>result</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the challenge, UNDP may decide to monitor, or require reporting of, the utilization of monetary prize if it is expected that the award will be invested into further development of the proposal.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230E70D4" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Documentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A8B" w14:textId="77777777" w:rsidR="0007764E" w:rsidRPr="004A1D1B" w:rsidRDefault="0007764E" w:rsidP="00327621">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="7C0B43C3" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57338C5F" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004A1D1B">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">All documents pertaining to the implementation of the innovation challenge shall remain on file, for audit purposes.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A8D" w14:textId="77777777" w:rsidR="0007764E" w:rsidRPr="004A1D1B" w:rsidRDefault="0007764E" w:rsidP="0007764E">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6F9CEE27" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72693F9B" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004A1D1B">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Upon completion of the innovation challenge, the BU that administered the innovation challenge shall assess the manner of implementation and document the lessons learned, as well as the best practices.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C053CE" w14:textId="77777777" w:rsidR="004936B1" w:rsidRPr="004A1D1B" w:rsidRDefault="004936B1" w:rsidP="0007764E">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="4ABA1DCF" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="593D6369" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5148210E" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="311D7BF2" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61167BD1" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Risk Mitigating Measures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3698F72A" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="254ED1DD" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Realistic expectations and clear statements must be established at the conceptual stage of the Innovation Challenge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A93" w14:textId="77777777" w:rsidR="0007764E" w:rsidRPr="004A1D1B" w:rsidRDefault="0007764E" w:rsidP="0007764E">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5BD5C953" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33995E47" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004A1D1B">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">In depth analysis and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004A1D1B">
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>wide reaching</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004A1D1B">
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> consultations with end users and other stakeholders must be carried out and documented in the identification process of the problem which an Innovation Challenge will seek to solve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A95" w14:textId="77777777" w:rsidR="0007764E" w:rsidRPr="004A1D1B" w:rsidRDefault="0007764E" w:rsidP="0007764E">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1DC29D91" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E237A00" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004A1D1B">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Adequate research and strategic cost and benefit analysis must be carried out before the Innovation Challenge is launched and it must only be launched when the actual value of the results outweigh the total cost of the exercise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A97" w14:textId="77777777" w:rsidR="0007764E" w:rsidRPr="004A1D1B" w:rsidRDefault="0007764E" w:rsidP="0007764E">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="420C1FED" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66319D57" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004A1D1B">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Innovation Challenge must be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004A1D1B">
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>outsourced</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004A1D1B">
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> or experts must be engaged through a procurement process if there is inadequate internal capacity to design and manage the innovation challenge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A99" w14:textId="77777777" w:rsidR="0007764E" w:rsidRPr="004A1D1B" w:rsidRDefault="0007764E" w:rsidP="0007764E">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="186DEF12" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C793E8F" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receive sufficient and pertinent applications, the innovation challenge must be broadly advertised in the media and through the web. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receive sufficient and pertinent applications, the innovation challenge must be broadly advertised in the media and through the web.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6261D68E" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E70E0EC" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004A1D1B">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Sufficient communication advocacy must be budgeted for in the project and executed appropriately in line with the policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB5A9D" w14:textId="77777777" w:rsidR="0007764E" w:rsidRPr="004A1D1B" w:rsidRDefault="0007764E" w:rsidP="0007764E">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2B71A7AF" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="423AB845" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The steps prescribed in the Innovation Policy and the legal instrument established by the LSO must be complied with and utilized in the design and management of an Innovation Challenge to avoid creating a monopoly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BC04C8" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05106512" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="00A16EAA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At least one staff’s full time must be dedicated to the management of an Innovation Challenge for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an efficient</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A16EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> management of the process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253D08F8" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00A16EAA">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AECC442" w14:textId="77777777" w:rsidR="00223D5C" w:rsidRDefault="00223D5C" w:rsidP="000D68B6">
+    <w:p w14:paraId="30386E1A" w14:textId="77777777" w:rsidR="009E2E48" w:rsidRDefault="009E2E48" w:rsidP="00A16EAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C1CF2DE" w14:textId="77777777" w:rsidR="00223D5C" w:rsidRDefault="00223D5C" w:rsidP="000D68B6">
+    <w:p w14:paraId="003A2F2B" w14:textId="77777777" w:rsidR="009E2E48" w:rsidRDefault="009E2E48" w:rsidP="00A16EAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="40FB5AA6" w14:textId="419E17E2" w:rsidR="000D68B6" w:rsidRPr="0061375F" w:rsidRDefault="0061375F" w:rsidP="0061375F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49DEDF57" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRPr="00222098" w:rsidRDefault="00A16EAA" w:rsidP="0061375F">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>Page</w:t>
+    <w:r w:rsidRPr="00222098">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="0061375F">
-[...2 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00222098">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00222098">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="0061375F">
+    <w:r w:rsidRPr="00222098">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00120400">
+    <w:r w:rsidRPr="00222098">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00222098">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="0061375F">
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00222098">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00222098">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00222098">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>NUMPAGES</w:instrText>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="0061375F">
+    <w:r w:rsidRPr="00222098">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00120400">
+    <w:r w:rsidRPr="00222098">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00222098">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00222098">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="0061375F">
+    <w:r w:rsidRPr="00222098">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> Effective Date: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-1064644572"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{E1F58815-F714-4578-83F4-9EE9B74FFB57}"/>
-        <w:date w:fullDate="2015-09-27T18:00:00Z">
+        <w:date w:fullDate="2015-09-28T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="ru-RU"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00F84237">
+        <w:r w:rsidRPr="00222098">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
-          <w:t>27/09/2015</w:t>
+          <w:t>28/09/2015</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="008C4467">
+    <w:r w:rsidRPr="00222098">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="008C4467">
+    <w:r w:rsidRPr="00222098">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="008C4467">
+    <w:r w:rsidRPr="00222098">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">     Version #</w:t>
-[...5 lines deleted...]
-      <w:t xml:space="preserve">: </w:t>
+      <w:t xml:space="preserve">     Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="306452230"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{E1F58815-F714-4578-83F4-9EE9B74FFB57}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00283506">
+        <w:r w:rsidRPr="00222098">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BE53AB0" w14:textId="77777777" w:rsidR="00223D5C" w:rsidRDefault="00223D5C" w:rsidP="000D68B6">
+    <w:p w14:paraId="4C0018A2" w14:textId="77777777" w:rsidR="009E2E48" w:rsidRDefault="009E2E48" w:rsidP="00A16EAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EADBC84" w14:textId="77777777" w:rsidR="00223D5C" w:rsidRDefault="00223D5C" w:rsidP="000D68B6">
+    <w:p w14:paraId="22C9B1F9" w14:textId="77777777" w:rsidR="009E2E48" w:rsidRDefault="009E2E48" w:rsidP="00A16EAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2A185563" w14:textId="77777777" w:rsidR="00283506" w:rsidRDefault="00283506">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76DEA6CE" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRDefault="00A16EAA" w:rsidP="0061375F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-    </w:pPr>
-[...12 lines deleted...]
-      </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00283506">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FB0C6C5" wp14:editId="3BC65FEA">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60C13989" wp14:editId="6FC92957">
           <wp:extent cx="294640" cy="589280"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="24" name="Picture 24"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="3247" b="16111"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="294640" cy="589280"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="222B56F7" w14:textId="77777777" w:rsidR="0061375F" w:rsidRDefault="0061375F">
-[...9 lines deleted...]
-  <w:p w14:paraId="354665ED" w14:textId="77777777" w:rsidR="00283506" w:rsidRDefault="00283506">
+  <w:p w14:paraId="56B233EE" w14:textId="77777777" w:rsidR="00A16EAA" w:rsidRDefault="00A16EAA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00F85039"/>
-[...139 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BF5560A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0660FD18"/>
     <w:lvl w:ilvl="0" w:tplc="47AAA246">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3039,1038 +4561,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...986 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D5458DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7DC16A6"/>
     <w:lvl w:ilvl="0" w:tplc="47AAA246">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4116,305 +4651,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...253 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27DB2452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49BE51FE"/>
     <w:lvl w:ilvl="0" w:tplc="46CED878">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4459,715 +4740,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...663 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3473680F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7DC16A6"/>
     <w:lvl w:ilvl="0" w:tplc="47AAA246">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5213,51 +4830,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ADD674F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC683AD4"/>
     <w:lvl w:ilvl="0" w:tplc="47AAA246">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5303,51 +4920,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41D43108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="319EC892"/>
     <w:lvl w:ilvl="0" w:tplc="8F4603DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5392,192 +5009,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...140 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48D00B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ACE9BE8"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5619,279 +5095,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...227 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54447A28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D99CF3C8"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5933,137 +5181,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59280BE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59489666"/>
     <w:lvl w:ilvl="0" w:tplc="8F4603DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6108,747 +5270,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...695 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77704FD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3B6DFAC"/>
     <w:lvl w:ilvl="0" w:tplc="1CF0A3EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -6895,51 +5361,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D0152CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4AAEC16"/>
     <w:lvl w:ilvl="0" w:tplc="8F4603DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6984,397 +5450,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1529834189">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="1" w16cid:durableId="608199092">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1979801953">
+  <w:num w:numId="2" w16cid:durableId="155535276">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1426144518">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2008173214">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="3679495">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="915633013">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="6" w16cid:durableId="1443721632">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1723795514">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1995718476">
+  <w:num w:numId="7" w16cid:durableId="1563952228">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1451440443">
-[...2 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1961498977">
+  <w:num w:numId="8" w16cid:durableId="1290629808">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1070617130">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="9" w16cid:durableId="228686853">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="507906506">
-[...35 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="1215001687">
+  <w:num w:numId="10" w16cid:durableId="457800151">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="608199092">
-[...99 lines deleted...]
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="11" w16cid:durableId="46074831">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007542FC"/>
-[...106 lines deleted...]
-    <w:rsid w:val="00F84237"/>
+    <w:rsidRoot w:val="00A16EAA"/>
+    <w:rsid w:val="00222098"/>
+    <w:rsid w:val="00224DC9"/>
+    <w:rsid w:val="003910FA"/>
+    <w:rsid w:val="009E2E48"/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E701A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="40FB59FC"/>
+  <w14:docId w14:val="63E999AE"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2FDB7FBB-6899-4CB9-B3BD-FB7DB7B4A774}"/>
+  <w15:docId w15:val="{2D516F0A-E4D4-4D3B-A078-AA52145DB10F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7708,5213 +5941,795 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B24A9A"/>
+    <w:rsid w:val="00A16EAA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00613C7D"/>
+    <w:rsid w:val="00A16EAA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00613C7D"/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16EAA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="2"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AF7822"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16EAA"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AF7822"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A16EAA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...5 lines deleted...]
-    <w:rsid w:val="00104240"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00104240"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16EAA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00104240"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A16EAA"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...28 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B24A9A"/>
+    <w:rsid w:val="00A16EAA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
-[...2 lines deleted...]
-    <w:link w:val="Style1Char"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00B24A9A"/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16EAA"/>
     <w:pPr>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:textAlignment w:val="top"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16EAA"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="auto"/>
-[...79 lines deleted...]
-      <w:u w:val="single"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D68B6"/>
+    <w:rsid w:val="00A16EAA"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000D68B6"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16EAA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D68B6"/>
+    <w:rsid w:val="00A16EAA"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000D68B6"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16EAA"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...27 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00155B28"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A16EAA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...4015 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/FAQs-on-PPM.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/cap/_layouts/WopiFrame.aspx?sourcedoc=/global/popp/cap/Documents/Model%20Innovation%20Challenge%20Agreement%20%28individual%29%20-%20Jan%202016.docx&amp;action=default&amp;Source=https%3a//intranet.undp.org/global/popp/cap/Documents/Forms/AllItems.aspx?InitialTabId%3DRibbon%252EDocument%26VisibilityContext%3DWSSTabPersistence&amp;DefaultItemOpen=1&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/cap/_layouts/WopiFrame.aspx?sourcedoc=/global/popp/cap/Documents/Model%20Innovation%20Challenge%20Agreement%20%28company%29%20-%20Jan%202016.docx&amp;action=default&amp;Source=https%3a//intranet.undp.org/global/popp/cap/Documents/Forms/AllItems.aspx?InitialTabId%3DRibbon%252EDocument%26VisibilityContext%3DWSSTabPersistence&amp;DefaultItemOpen=1&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/cap/_layouts/WopiFrame.aspx?sourcedoc=/global/popp/cap/Documents/Model%20Innovation%20Challenge%20Agreement%20%28company%29%20-%20Jan%202016.docx&amp;action=default&amp;Source=https%3a//intranet.undp.org/global/popp/cap/Documents/Forms/AllItems.aspx?InitialTabId%3DRibbon%252EDocument%26VisibilityContext%3DWSSTabPersistence&amp;DefaultItemOpen=1&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/FAQs-on-PPM.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/cap/_layouts/WopiFrame.aspx?sourcedoc=/global/popp/cap/Documents/Model%20Innovation%20Challenge%20Agreement%20%28individual%29%20-%20Jan%202016.docx&amp;action=default&amp;Source=https%3a//intranet.undp.org/global/popp/cap/Documents/Forms/AllItems.aspx?InitialTabId%3DRibbon%252EDocument%26VisibilityContext%3DWSSTabPersistence&amp;DefaultItemOpen=1&amp;DefaultItemOpen=1" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...629 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -13021,688 +6836,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...591 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1884</Words>
-  <Characters>10743</Characters>
+  <Words>1885</Words>
+  <Characters>10746</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>89</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12602</CharactersWithSpaces>
+  <CharactersWithSpaces>12606</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>