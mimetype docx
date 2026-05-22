--- v0 (2025-10-08)
+++ v1 (2026-05-22)
@@ -9,53 +9,53 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="65859693" w14:textId="4CA63062" w:rsidR="00345B05" w:rsidRPr="00FC2528" w:rsidRDefault="00345B05" w:rsidP="00833F37">
+    <w:p w14:paraId="65859693" w14:textId="7DC5D3EE" w:rsidR="00345B05" w:rsidRPr="00FC2528" w:rsidRDefault="00345B05" w:rsidP="00833F37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2528">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">A3.1 </w:t>
       </w:r>
       <w:r w:rsidR="00FC2528">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -138,113 +138,81 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Un projet qui utilise des paiements basés sur la performance pour l’atteinte de résultats définis peut utiliser des accords et des méthodes supplémentaires pour obtenir d’autres résultats. </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk505327363"/>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dans le cas des paiements basés sur la performance, l’atteinte de résultats précis et préétablis (produits et/ou activités) doit être validée au moyen de mesures de la performance et de la qualité certifiées par un évaluateur ou une évaluatrice </w:t>
-[...7 lines deleted...]
-        <w:t>indépendant</w:t>
+        <w:t>Dans le cas des paiements basés sur la performance, l’atteinte de résultats précis et préétablis (produits et/ou activités) doit être validée au moyen de mesures de la performance et de la qualité certifiées par un évaluateur ou une évaluatrice indépendant</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...15 lines deleted...]
-        <w:t>indépendant</w:t>
+        <w:t>e pour les accords supérieurs à 300 000 USD. Compte tenu des frais associés à l’embauche d’un évaluateur ou d’une évaluatrice indépendant</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...7 lines deleted...]
-        <w:t>, il est recommandé d’utiliser des paiements basés sur la performance pour les accords d’au moins 1 million de dollars ou plus par année. Le comité de pilotage du projet peut vérifier les résultats pour les accords de 300 000 USD ou moins.</w:t>
+        <w:t>e, il est recommandé d’utiliser des paiements basés sur la performance pour les accords d’au moins 1 million de dollars ou plus par année. Le comité de pilotage du projet peut vérifier les résultats pour les accords de 300 000 USD ou moins.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B94E757" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
@@ -261,123 +229,128 @@
     <w:p w14:paraId="4A7BE7FF" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les paiements basés sur la performance peuvent être utilisés dans le cadre d’un projet mis en œuvre par le PNUD lorsqu’une partie responsable est retenue pour assumer la redevabilité programmatique et financière relativement à l’atteinte de résultats précis. Par ailleurs, ils peuvent être utilisés dans le cadre d’un projet mis en œuvre sous la modalité d’exécution nationale, lorsque le PNUD fournit des services d’appui au partenaire de mise en œuvre par le biais du bureau pays, lesquels services comprennent l’engagement d’une partie responsable au moyen de la modalité de paiement basés sur la performance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7FF0FD" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
+    <w:p w14:paraId="0E7FF0FD" w14:textId="77777777" w:rsidR="00833F37" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Il existe trois types de paiements basés sur la performance, qui varient selon le montant du financement et l’utilisation des remboursements du capital d’exploitation. Ils ont des conditions différentes comme le relève le tableau ci-dessous.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4CDB19" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="04EC0F2F" w14:textId="77777777" w:rsidR="008521E2" w:rsidRPr="006945A6" w:rsidRDefault="008521E2" w:rsidP="008521E2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="446"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9625" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1795"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2250"/>
       </w:tblGrid>
       <w:tr w:rsidR="00833F37" w:rsidRPr="00FC2528" w14:paraId="1584C60D" w14:textId="77777777" w:rsidTr="00B744DD">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="687E28F8" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
+          <w:p w14:paraId="687E28F8" w14:textId="788CA867" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006945A6">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AF69898" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="fr-FR"/>
@@ -502,269 +475,247 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00833F37" w:rsidRPr="00FC2528" w14:paraId="64F61F4C" w14:textId="77777777" w:rsidTr="00B744DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5661A761" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="00485C28" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Applicabilité</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B5F0D2D" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour les projets d’envergure lorsque la partie responsable autofinancera l’ensemble des activités convenues jusqu’à ce que les résultats préétablis soient atteints, vérifiés et certifiés par un évaluateur ou une évaluatrice </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">Pour les projets d’envergure lorsque la partie responsable autofinancera l’ensemble des </w:t>
+            </w:r>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">activités convenues jusqu’à ce que les résultats préétablis soient atteints, vérifiés et certifiés par un évaluateur ou une évaluatrice </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006945A6">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>indépendant</w:t>
             </w:r>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>e</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> (EI)</w:t>
+              <w:t>e (EI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0889687E" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour les projets d’envergure dont le paiement est subordonné à l’obtention de résultats préétablis qui sont vérifiés et certifiés par l’évaluateur ou l’évaluatrice </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Pour les projets d’envergure dont le paiement est subordonné à l’obtention de résultats préétablis </w:t>
+            </w:r>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>indépendant</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>qui sont vérifiés et certifiés par l’évaluateur ou l’évaluatrice indépendant</w:t>
             </w:r>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>e</w:t>
-[...9 lines deleted...]
-              <w:t>, mais dont la situation financière de la partie responsable limite sa capacité de financer la totalité du capital d’exploitation</w:t>
+              <w:t>e, mais dont la situation financière de la partie responsable limite sa capacité de financer la totalité du capital d’exploitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A7A680B" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Pour les projets ayant des modalités relatives au paiement de faible valeur basé sur la performance</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Pour les projets ayant des modalités relatives au paiement de faible </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006945A6">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>valeur basé sur la performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00833F37" w:rsidRPr="0095607E" w14:paraId="5B7639E3" w14:textId="77777777" w:rsidTr="00B744DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="511B9461" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="00485C28" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="-23"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Niveau</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>Niveau de financement</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A182B0D" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="00485C28" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plus de 300 000 USD</w:t>
             </w:r>
@@ -806,117 +757,78 @@
               <w:t>5 millions USD (au total) ou plus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1824EBC9" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="00485C28" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">300 000 USD </w:t>
-[...28 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>300 000 USD ou moins</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00833F37" w:rsidRPr="0095607E" w14:paraId="66305119" w14:textId="77777777" w:rsidTr="00B744DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61979853" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="00485C28" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Préfinancement</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> par le PNUD </w:t>
+              <w:t xml:space="preserve">Préfinancement par le PNUD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FBB8059" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="00485C28" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Non</w:t>
@@ -1003,146 +915,115 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41441536" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le paiement à la partie responsable est subordonné uniquement à l’obtention de résultats précis et préétablis, qui sont validés par l’évaluateur ou l’évaluatrice </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Le paiement à la partie responsable est subordonné uniquement à l’obtention de résultats précis et préétablis, qui sont validés par l’évaluateur ou l’évaluatrice indépendant</w:t>
+            </w:r>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
-                <w:spacing w:val="-8"/>
-[...4 lines deleted...]
-              <w:t>indépendant</w:t>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>·</w:t>
             </w:r>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BEE96A6" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le paiement à la partie responsable est subordonné à l’obtention de résultats précis et préétablis, qui sont validés par l’évaluateur ou l’évaluatrice </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Le paiement à la partie responsable est subordonné à l’obtention de résultats précis et préétablis, qui sont validés par l’évaluateur ou l’évaluatrice indépendant</w:t>
+            </w:r>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
-                <w:spacing w:val="-8"/>
-[...4 lines deleted...]
-              <w:t>indépendant</w:t>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>·</w:t>
             </w:r>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B165CEF" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">+ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63F815C3" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
@@ -1169,206 +1050,189 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F67CAFB" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le paiement à la partie responsable est subordonné uniquement à l’obtention de résultats précis, préétablis et validés par l’évaluateur ou l’évaluatrice </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Le paiement à la partie responsable est subordonné uniquement à l’obtention de résultats précis, préétablis et validés par l’évaluateur ou l’évaluatrice indépendant</w:t>
+            </w:r>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
-                <w:spacing w:val="-8"/>
-[...4 lines deleted...]
-              <w:t>indépendant</w:t>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>·</w:t>
             </w:r>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00833F37" w:rsidRPr="0095607E" w14:paraId="268C6447" w14:textId="77777777" w:rsidTr="00B744DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A44BA7D" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluateur </w:t>
             </w:r>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">ou évaluatrice </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>indépendant</w:t>
             </w:r>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59B31D0F" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="00485C28" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Oui</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="476EA583" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="00485C28" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Oui</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AD05CFE" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="00485C28" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Non</w:t>
             </w:r>
@@ -1377,160 +1241,204 @@
       </w:tr>
       <w:tr w:rsidR="00833F37" w:rsidRPr="00FC2528" w14:paraId="514A12E5" w14:textId="77777777" w:rsidTr="00B744DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72EFAFC3" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
+              <w:t xml:space="preserve">Diligence raisonnable et évaluation des </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006945A6">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Diligence raisonnable et évaluation des capacités des partenaires</w:t>
+              <w:t>capacités des partenaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7036BFFA" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outil d’évaluation des capacités du partenaire (Tableau spécifique aux PBP) et (Micro)-évaluation HACT </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Outil d’évaluation des capacités du partenaire (Tableau </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006945A6">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">spécifique aux PBP) et (Micro)-évaluation HACT </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F6FC8A3" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Outil d’évaluation des capacités du partenaire (Tableau spécifique aux PBP) et (Micro)-évaluation HACT</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Outil d’évaluation des capacités du partenaire (Tableau spécifique </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006945A6">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>aux PBP) et (Micro)-évaluation HACT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E7107ED" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Outil d’évaluation des capacités du partenaire (Tableau spécifique aux PBP) et (Micro)-évaluation HACT, le cas échéant, basée sur le seuil.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> Outil d’évaluation des capacités du partenaire (Tableau spécifique aux PBP) et (Micro)-évaluation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006945A6">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>HACT, le cas échéant, basée sur le seuil.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00833F37" w:rsidRPr="00FC2528" w14:paraId="0F4EEE0B" w14:textId="77777777" w:rsidTr="00B744DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21C3C884" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidDel="00B1547F" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Rapport d’assurance et rapport financier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EF023F3" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidDel="00F4289E" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006945A6">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1588,316 +1496,212 @@
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Rapports d’avancement comprenant les informations financières et narratives ; rapport final indiquant les résultats obtenus ; audit et examen à la discrétion du PNUD.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00833F37" w:rsidRPr="0095607E" w14:paraId="19D5C537" w14:textId="77777777" w:rsidTr="00B744DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="620ECAF9" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="00485C28" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Suivi</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C8DAE63" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="00485C28" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Suivi</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Suivi des produits </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1267F671" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="00485C28" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Suivi</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Suivi des produits </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="396604E0" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="00485C28" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S/O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00833F37" w:rsidRPr="0095607E" w14:paraId="640D4E63" w14:textId="77777777" w:rsidTr="00B744DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38FB9F87" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="00485C28" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:right="-151"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Mesures</w:t>
-[...41 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Mesures incitatives/récompenses</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2823E200" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="00485C28" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Facultatif</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03A1D952" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="00485C28" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Facultatif</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="731ABE8E" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="00485C28" w:rsidRDefault="00833F37" w:rsidP="00B744DD">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Non</w:t>
             </w:r>
@@ -2026,220 +1830,181 @@
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Autofinancement :</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> La partie responsable financera la totalité ou une part importante des activités du projet jusqu’à ce que les résultats préétablis soient atteints, vérifiés et la qualité certifiée par l’évaluateur ou l’évaluatrice </w:t>
-[...7 lines deleted...]
-        <w:t>indépendant</w:t>
+        <w:t xml:space="preserve"> La partie responsable financera la totalité ou une part importante des activités du projet jusqu’à ce que les résultats préétablis soient atteints, vérifiés et la qualité certifiée par l’évaluateur ou l’évaluatrice indépendant</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ou le comité de pilotage du projet. Aucune « avance » ni « paiement anticipé » ne sont accordés, bien qu’un remboursement limité du capital d’exploitation eu égard aux dépenses engagées peut être effectué dans des circonstances précises pour les projets d’envergure, sous réserve de l’atteinte de seuils minimaux de progrès prédéfinis et certifiés par l’évaluateur ou l’évaluatrice. </w:t>
+        <w:t xml:space="preserve">e ou le comité de pilotage du projet. Aucune « avance » ni « paiement anticipé » ne sont accordés, bien qu’un remboursement limité du capital d’exploitation eu égard aux dépenses engagées peut être effectué dans des circonstances précises pour les projets d’envergure, sous réserve de l’atteinte de seuils minimaux de progrès prédéfinis et certifiés par l’évaluateur ou l’évaluatrice. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49EAA598" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Rééquilibrage des risques</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> : Bien que les risques financiers soient transférés par le PNUD à la partie responsable, le PNUD continue de courir des risques de réputation et d’autres risques si un projet n’atteint pas les résultats escomptés. Le non-paiement ou le paiement réduit par le PNUD doit être une conséquence </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">crédible au cas où les résultats en matière de développement ne sont pas atteints. À cet égard, le PNUD, le(s) partenaire(s) de financement et la partie responsable doivent examiner minutieusement les conséquences liées au non-paiement ou à un paiement réduit avant de conclure un tel accord. </w:t>
+        <w:t xml:space="preserve"> : Bien que les risques financiers soient transférés par le PNUD à la partie responsable, le PNUD continue de courir des risques de réputation et d’autres risques si un projet n’atteint pas les résultats escomptés. Le non-paiement ou le paiement réduit par le PNUD doit être une conséquence crédible au cas où les résultats en matière de développement ne sont pas atteints. À cet égard, le PNUD, le(s) partenaire(s) de financement et la partie responsable doivent examiner minutieusement les conséquences liées au non-paiement ou à un paiement réduit avant de conclure un tel accord. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49DF9B20" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Utilisation efficiente des ressources </w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">: Étant donné que les paiements basés sur la performance visent à optimiser l’atteinte de résultats, le montant à verser doit être proportionnel à ce résultat. Dans la plupart des cas, s’accorder sur les cibles et le montant versé relativement à leur atteinte nécessitera des négociations approfondies entre le PNUD et la partie responsable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="224EEB7A" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Durabilité des résultats </w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Le PNUD doit être en mesure de démontrer que les résultats à atteindre sont durables et de qualité démontrable. À cet égard, des clauses postérieures à l’accord peuvent être nécessaires lorsque les résultats dépassent la durée prévue des activités du projet afin d’assurer la poursuite des activités et des résultats après la conclusion des accords. Une partie du paiement peut être versée sur confirmation de l’atteinte de résultats viables après l’expiration d’une période préétablie à compter de l’achèvement du projet. Cela exigera un suivi continu des résultats par l’évaluateur ou l’évaluatrice </w:t>
-[...7 lines deleted...]
-        <w:t>indépendant</w:t>
+        <w:t>: Le PNUD doit être en mesure de démontrer que les résultats à atteindre sont durables et de qualité démontrable. À cet égard, des clauses postérieures à l’accord peuvent être nécessaires lorsque les résultats dépassent la durée prévue des activités du projet afin d’assurer la poursuite des activités et des résultats après la conclusion des accords. Une partie du paiement peut être versée sur confirmation de l’atteinte de résultats viables après l’expiration d’une période préétablie à compter de l’achèvement du projet. Cela exigera un suivi continu des résultats par l’évaluateur ou l’évaluatrice indépendant</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> pendant la durée convenue à l’avance, une fois les activités terminées.</w:t>
+        <w:t>e pendant la durée convenue à l’avance, une fois les activités terminées.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48AC5A6C" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -2352,51 +2117,51 @@
     <w:p w14:paraId="50428555" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>La sélection d’une partie responsable pour les paiements basés sur la performance relève d’une décision programmatique. Les politiques destinées à la sélection des parties responsables s’appliquent, de même que les dispositions suivantes, compte tenu des principales caractéristiques des paiements basés sur la performance, qui sont énoncées ci-dessus :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2301E566" w14:textId="5968DFE8" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
+    <w:p w14:paraId="2301E566" w14:textId="042CAE03" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Les parties responsables, telles que les entités gouvernementales, les organisations non gouvernementales/communautaires, les institutions universitaires, le secteur privé et les organisations intergouvernementales non onusiennes, nécessitent une évaluation des capacités, dont l’évaluation et l’assurance concernant la HACT, conformément aux politiques en vigueur. Cela comprend le fait de faire preuve d’une </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="006945A6">
@@ -2416,261 +2181,198 @@
         <w:t xml:space="preserve"> pour les entités du secteur privé.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ACA3387" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t xml:space="preserve">Le PNUD doit évaluer la capacité de la partie responsable à réaliser les résultats convenus dans les délais prescrits. Dans le cadre du processus de sélection, la partie responsable doit présenter une proposition qui décrit comment les résultats seront financés et obtenus. Cette proposition sera évaluée afin de déterminer si la partie responsable a l’accès requis au financement, aux intrants, aux conditions et aux capacités pour assurer la prestation des services dont il sera question. Elle évaluera </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006945A6">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Le PNUD doit évaluer la capacité de la partie responsable à réaliser les résultats convenus dans les délais prescrits. Dans le cadre du processus de sélection, la partie responsable doit présenter une proposition qui décrit comment les résultats seront financés et obtenus. Cette proposition sera évaluée afin de déterminer si la partie responsable a l’accès requis au financement, aux intrants, aux conditions et aux capacités pour assurer la prestation des services dont il sera question. Elle évaluera également si l’approche comprend des garanties pertinentes pour assurer la protection des personnes et de l’environnement.</w:t>
+        <w:t>également si l’approche comprend des garanties pertinentes pour assurer la protection des personnes et de l’environnement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A2781BB" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38A8CBE9" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sélection de l’évaluateur ou de l’évaluatrice </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Sélection de l’évaluateur ou de l’évaluatrice indépendant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006945A6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>indépendant</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>·e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA36F7A" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="00485C28" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Un évaluateur ou une évaluatrice </w:t>
-[...7 lines deleted...]
-        <w:t>indépendant</w:t>
+        <w:t>Un évaluateur ou une évaluatrice indépendant</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> est requis pour les PBP de plus de 300 000 USD. Avant l’émission du paiement convenu, l’évaluateur ou l’évaluatrice fournit une évaluation neutre, impartiale et indépendante visant à déterminer si le résultat convenu en matière de développement a été atteint. La sélection de l’évaluateur ou de l’évaluatrice doit être concurrentielle et faire l’objet d’un accord entre le PNUD et le partenaire de développement qui bénéficie d’un PBP. </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le processus </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Le processus s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...46 lines deleted...]
-        <w:t> :</w:t>
+        <w:t>inspire des critères suivants :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF88040" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’évaluateur ou l’évaluatrice </w:t>
-[...7 lines deleted...]
-        <w:t>indépendant</w:t>
+        <w:t>L’évaluateur ou l’évaluatrice indépendant</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> doit être une institution de renommée internationale, n’ayant aucune relation commerciale avec les autres parties ; relation pouvant compromettre son objectivité, son impartialité ou son indépendance. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E5CE46D" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -2709,133 +2411,97 @@
         <w:t>Dans le cas où un projet prévoit une évaluation de projet consacrée, l’évaluation décentralisée et les fonctions d’évaluation indépendante peuvent être regroupées dans un seul contrat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7178EB68" w14:textId="42EE4EC4" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="432"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le PNUD engage l’évaluateur ou l’évaluatrice </w:t>
-[...7 lines deleted...]
-        <w:t>indépendant</w:t>
+        <w:t>Le PNUD engage l’évaluateur ou l’évaluatrice indépendant</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...13 lines deleted...]
-        <w:t>indépendant</w:t>
+      <w:r w:rsidRPr="006945A6">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par un accord distinct une fois qu’un consensus s’est dégagé sur le choix d’une institution. Comme entité non partie à l’accord, l’évaluateur ou l’évaluatrice indépendant</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> doit reconnaître son rôle dans l’accord de paiement basé sur la performance</w:t>
       </w:r>
       <w:r w:rsidR="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (voir aussi le </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="006945A6" w:rsidRPr="006945A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
-          <w:t>guide d’</w:t>
-[...17 lines deleted...]
-          <w:t xml:space="preserve"> du PNUD</w:t>
+          <w:t>guide d’evaluation du PNUD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46EBF6C8" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2861,264 +2527,232 @@
     <w:p w14:paraId="4396BFFB" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>La gestion des PBP est conforme aux politiques et normes générales du PNUD en matière de programmation, y compris la supervision au moyen d’un comité de pilotage de projet. Les partenaires de financement doivent accepter l’utilisation des paiements, y compris le financement des frais nécessaires à l’établissement des modalités de paiement (en prenant en compte les coûts du PNUD), de tout paiement du fonds de roulement, ainsi que des paiements liés aux résultats et les incitations (le cas échéant) pour la réussite dans l’atteinte de résultats précis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094FD348" w14:textId="6F104236" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
+    <w:p w14:paraId="094FD348" w14:textId="37F6F595" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Tous les coûts liés à la conception, au suivi et à la supervision des PBP doivent être assumés par le projet, conformément à la politique sur les </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="006945A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>coûts directs du projet</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="008521E2">
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5669357D" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le PNUD applique les politiques générales en matière de formulation et de mise en œuvre des programmes et des projets dans le cadre de l’utilisation des paiements basés sur la performance. Une partie responsable et l’évaluateur ou l’évaluatrice </w:t>
-[...7 lines deleted...]
-        <w:t>indépendant</w:t>
+        <w:t>Le PNUD applique les politiques générales en matière de formulation et de mise en œuvre des programmes et des projets dans le cadre de l’utilisation des paiements basés sur la performance. Une partie responsable et l’évaluateur ou l’évaluatrice indépendant</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> peuvent être identifiés au cours de la conception ou de la mise en œuvre du projet au moyen des méthodes de sélection standard décrites dans la section </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="006945A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>Sélectionner les parties responsables et les bénéficiaires de subventions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Avant qu’un document de projet ayant un PBP </w:t>
-[...7 lines deleted...]
-        <w:t>puisse être signé, le comité d’examen du projet ou le comité de pilotage du projet doit examiner les points suivants :</w:t>
+        <w:t xml:space="preserve"> Avant qu’un document de projet ayant un PBP puisse être signé, le comité d’examen du projet ou le comité de pilotage du projet doit examiner les points suivants :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D35EF6D" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le choix de la partie responsable proposée et de l’évaluateur ou l’évaluatrice </w:t>
-[...7 lines deleted...]
-        <w:t>indépendant</w:t>
+        <w:t>Le choix de la partie responsable proposée et de l’évaluateur ou l’évaluatrice indépendant</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392EFB78" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">La formulation des indicateurs de résultats, du procédé de validation et de la performance liés au paiement soumis par l’évaluateur ou l’évaluatrice </w:t>
-[...7 lines deleted...]
-        <w:t>indépendant</w:t>
+        <w:t>La formulation des indicateurs de résultats, du procédé de validation et de la performance liés au paiement soumis par l’évaluateur ou l’évaluatrice indépendant</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> ; et</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A720063" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
@@ -3130,69 +2764,61 @@
         <w:t>Le projet d’accord de paiement basé sur la performance, en fonction du modèle pertinent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6285AEFA" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’évaluateur ou l’évaluatrice </w:t>
-[...7 lines deleted...]
-        <w:t>indépendant</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>L’évaluateur ou l’évaluatrice indépendant</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, avant la signature de l’accord de PBP, valide les aspects essentiels, notamment : </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk495563178"/>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>a) la théorie du changement expliquant comment le ou les résultats devraient être atteints ; b) la définition du ou des résultats ; c) les indicateurs objectivement vérifiables permettant de mesurer l’atteinte du ou des résultats ainsi que les objectifs de performance par rapport à ces indicateurs qui entraîneront les paiements ; d) la pertinence des mesures de gestion des risques, notamment pour la conformité au NES ; et e) les conditions de paiement liées à la validation du ou des résultats</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>, qui peuvent inclure :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D96A4EE" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
@@ -3270,149 +2896,115 @@
         <w:t>Toute autre mesure d’incitation et conditions de paiement liées à la qualité et à la durabilité du ou des résultats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="410B76D2" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’évaluateur ou l’évaluatrice </w:t>
-[...7 lines deleted...]
-        <w:t>indépendant</w:t>
+        <w:t>L’évaluateur ou l’évaluatrice indépendant</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, en consultation avec le PNUD et la partie responsable, élaborera une méthode de validation jointe à l’accord de PBP, en annexe. Il aidera à vérifier la réalisation des jalons et des cibles signalées par le partenaire de développement, afin de valider que les niveaux convenus de quantité, de qualité et de durabilité ont été atteints. La validation des résultats doit être fondée sur la collecte de données indépendantes ou sur la validation des données existantes sur les indicateurs préétablis. </w:t>
+        <w:t xml:space="preserve">e, en consultation avec le PNUD et la partie responsable, élaborera une méthode de validation jointe à l’accord de PBP, en annexe. Il aidera à vérifier la réalisation des jalons et des cibles signalées par le partenaire de développement, afin de valider que les niveaux convenus de quantité, de qualité et de durabilité ont été atteints. La validation des résultats doit être fondée sur la collecte de données indépendantes ou sur la validation des données existantes sur les indicateurs préétablis. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDA1EBE" w14:textId="02A645CA" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Étant donné que les dépenses de l’évaluateur ou l’évaluatrice </w:t>
-[...7 lines deleted...]
-        <w:t>indépendant</w:t>
+        <w:t>Étant donné que les dépenses de l’évaluateur ou l’évaluatrice indépendant</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...13 lines deleted...]
-        <w:t>indépendant</w:t>
+      <w:r w:rsidRPr="006945A6">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sont programmatiques et à la charge du budget d’un projet, une autorisation d’avance ou une disposition spécifique dans le cadre du plan d’initiation pourrait être nécessaire. La validation de la théorie du changement par l’évaluateur ou l’évaluatrice indépendant</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> peut précéder l’approbation officielle du projet (voir </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="006945A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>Redevabilité et délégation d’autorité</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
@@ -3440,149 +3032,147 @@
         </w:rPr>
         <w:t>La partie responsable est pleinement responsable de l’atteinte du ou des résultat(s) et est libre d’utiliser ses propres approches, méthodes, capacités et ressources selon les paramètres stipulés dans le document de projet et l’accord de PBP. Sur base du ou des résultat(s) atteint(s), le partenaire de développement soumet les rapports de fond et les autres rapports requis dans l’accord, ce qui va déclencher les paiements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B7BBD4C" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Compte tenu de l’évolution des risques, un suivi opérationnel simplifié peut être stipulé dans le document de projet et dans l’accord de PBP, conformément à la méthode validée par l’évaluateur ou l’évaluatrice </w:t>
-[...7 lines deleted...]
-        <w:t>indépendant</w:t>
+        <w:t>Compte tenu de l’évolution des risques, un suivi opérationnel simplifié peut être stipulé dans le document de projet et dans l’accord de PBP, conformément à la méthode validée par l’évaluateur ou l’évaluatrice indépendant</w:t>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">. En raison de la réduction des risques financiers encourus par le PNUD dans le cadre des accords de PBP, où il n’y a pas de remboursement du fonds de roulement, les procédures d’assurance et d’établissement des rapports financiers relatif à la HACT sont simplifiées comme suit : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="351A04F2" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Le PNUD n’a aucune obligation de surveiller les dépenses de la partie responsable ou de vérifier que celle-ci utilise ses propres ressources (notamment des vérifications ponctuelles des documents financiers). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="423C86D0" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les rapports financiers destinés au PNUD sont également simplifiés et suivront une approche de synthèse des dépenses. La fréquence des rapports ne doit pas nécessairement suivre le cycle trimestriel régulier, mais sera plutôt de six mois.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="270CBDAB" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Les accords PBP prévoyant le remboursement du fonds de roulement doivent suivre le cadre HACT existant, nécessitant des activités d’assurance HACT régulières (notamment des vérifications ponctuelles) et des rapports via le formulaire Autorisation de financement et certification des dépenses (FACE) afin de faciliter la gestion du risque de remboursement.</w:t>
+        <w:t xml:space="preserve">Les accords PBP prévoyant le remboursement du fonds de roulement doivent suivre le cadre HACT existant, nécessitant des activités d’assurance HACT régulières (notamment des vérifications ponctuelles) et des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006945A6">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>rapports via le formulaire Autorisation de financement et certification des dépenses (FACE) afin de faciliter la gestion du risque de remboursement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="296567AF" w14:textId="3E6FA549" w:rsidR="00345B05" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>En vertu du cadre de redevabilité institutionnelle, les paiements basés sur la performance sont soumis à toutes les exigences en matière d’évaluation (</w:t>
@@ -3617,352 +3207,425 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B5481DC" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00345B05">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32476D2E" w14:textId="77777777" w:rsidR="00345B05" w:rsidRPr="006945A6" w:rsidRDefault="00345B05" w:rsidP="00345B05">
+    <w:p w14:paraId="7FF5D91A" w14:textId="77777777" w:rsidR="008521E2" w:rsidRDefault="008521E2" w:rsidP="00345B05">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Avertissement:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006945A6">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F3BE9D0" w14:textId="77777777" w:rsidR="008521E2" w:rsidRDefault="008521E2" w:rsidP="00345B05">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32476D2E" w14:textId="1596A4C5" w:rsidR="00345B05" w:rsidRPr="008521E2" w:rsidRDefault="008521E2" w:rsidP="00345B05">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008521E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidR="00345B05" w:rsidRPr="008521E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793457EC" w14:textId="77777777" w:rsidR="00345B05" w:rsidRPr="006945A6" w:rsidRDefault="00345B05" w:rsidP="00345B05">
+    <w:p w14:paraId="793457EC" w14:textId="77777777" w:rsidR="00345B05" w:rsidRPr="008521E2" w:rsidRDefault="00345B05" w:rsidP="00345B05">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006945A6">
+      <w:r w:rsidRPr="008521E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681DED3F" w14:textId="77777777" w:rsidR="00345B05" w:rsidRDefault="00345B05" w:rsidP="00345B05">
+    <w:p w14:paraId="681DED3F" w14:textId="77777777" w:rsidR="00345B05" w:rsidRPr="008521E2" w:rsidRDefault="00345B05" w:rsidP="00345B05">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008521E2">
         <w:rPr>
           <w:rStyle w:val="markcf1sjdw2q"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Disclaimer</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008521E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008521E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F23751C" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
-    <w:sectPr w:rsidR="00696E96" w:rsidSect="00662578">
+    <w:p w14:paraId="5F23751C" w14:textId="77777777" w:rsidR="00C74126" w:rsidRDefault="00C74126"/>
+    <w:sectPr w:rsidR="00C74126" w:rsidSect="008521E2">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="2166" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1ACD130A" w14:textId="77777777" w:rsidR="00DB098A" w:rsidRDefault="00DB098A" w:rsidP="00345B05">
+    <w:p w14:paraId="7CCD7491" w14:textId="77777777" w:rsidR="002C5760" w:rsidRDefault="002C5760" w:rsidP="00345B05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AF3090B" w14:textId="77777777" w:rsidR="00DB098A" w:rsidRDefault="00DB098A" w:rsidP="00345B05">
+    <w:p w14:paraId="5414A9AA" w14:textId="77777777" w:rsidR="002C5760" w:rsidRDefault="002C5760" w:rsidP="00345B05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1D4CF9F9" w14:textId="77777777" w:rsidR="00FC2528" w:rsidRDefault="00FC2528" w:rsidP="00FC2528">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67918D22" w14:textId="11A96E4A" w:rsidR="00FC2528" w:rsidRPr="008521E2" w:rsidRDefault="008521E2" w:rsidP="008521E2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:ind w:right="360"/>
-      <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00A45D42">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+    <w:r w:rsidRPr="00A45D42">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
     <w:r>
-      <w:t xml:space="preserve"> of </w:t>
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>de</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A45D42">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="009E596C">
-      <w:t>05/06/2018</w:t>
+    <w:r w:rsidRPr="00590CC6">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C866FC">
+      <w:t>Date d'entrée en vigueur</w:t>
+    </w:r>
+    <w:r>
+      <w:t> : 05/06/2018</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t>v. 6</w:t>
+      <w:t>Version # : 6</w:t>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28CEA17F" w14:textId="77777777" w:rsidR="00DB098A" w:rsidRDefault="00DB098A" w:rsidP="00345B05">
+    <w:p w14:paraId="37BFB0D4" w14:textId="77777777" w:rsidR="002C5760" w:rsidRDefault="002C5760" w:rsidP="00345B05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="671590B0" w14:textId="77777777" w:rsidR="00DB098A" w:rsidRDefault="00DB098A" w:rsidP="00345B05">
+    <w:p w14:paraId="34A714F7" w14:textId="77777777" w:rsidR="002C5760" w:rsidRDefault="002C5760" w:rsidP="00345B05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7B512063" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
@@ -3988,108 +3651,116 @@
     <w:p w14:paraId="72547856" w14:textId="77777777" w:rsidR="00833F37" w:rsidRPr="006945A6" w:rsidRDefault="00833F37" w:rsidP="00833F37">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006945A6">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Autrement dit, une performance qui est conforme aux principes du cadre réglementaire et du Code d’éthique du PNUD, et respecte les Normes environnementales et sociales (NES).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="453C40C8" w14:textId="12B78683" w:rsidR="00FC2528" w:rsidRDefault="00FC2528" w:rsidP="00FC2528">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="453C40C8" w14:textId="7F79E249" w:rsidR="00FC2528" w:rsidRDefault="008521E2" w:rsidP="00FC2528">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25B018CC" wp14:editId="50D879F9">
-          <wp:extent cx="704850" cy="1072870"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01EB1990" wp14:editId="6EDDF488">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-228600</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1556024915" name="Picture 1"/>
+          <wp:wrapNone/>
+          <wp:docPr id="81474632" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1556024915" name="Picture 1556024915"/>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="717438" cy="1092030"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F43320D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65387594"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4142,127 +3813,133 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="623081612">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00345B05"/>
+    <w:rsid w:val="00003C40"/>
     <w:rsid w:val="00094311"/>
     <w:rsid w:val="00104F58"/>
+    <w:rsid w:val="0013159A"/>
     <w:rsid w:val="00144F77"/>
+    <w:rsid w:val="002C5760"/>
     <w:rsid w:val="00345B05"/>
     <w:rsid w:val="00394CD1"/>
     <w:rsid w:val="004669C5"/>
     <w:rsid w:val="005E1DA7"/>
     <w:rsid w:val="00662578"/>
     <w:rsid w:val="006945A6"/>
     <w:rsid w:val="006A0119"/>
     <w:rsid w:val="007A6FA5"/>
     <w:rsid w:val="00833F37"/>
+    <w:rsid w:val="008521E2"/>
     <w:rsid w:val="008E13C0"/>
     <w:rsid w:val="009A1F93"/>
     <w:rsid w:val="00A87035"/>
+    <w:rsid w:val="00A91A56"/>
     <w:rsid w:val="00C12E53"/>
+    <w:rsid w:val="00C74126"/>
     <w:rsid w:val="00DB098A"/>
+    <w:rsid w:val="00E4366C"/>
     <w:rsid w:val="00FC2528"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="317BEF1C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4836,89 +4513,101 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FC2528"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FC2528"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008521E2"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="925265145">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="991448412">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/French/documents/update-2021/UNDP_Evaluation_Guidelines_FR_June%202021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2196" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/3812822/files/DP_2019_29-FR.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/delegation-de-pouvoirs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/French/documents/update-2021/UNDP_Evaluation_Guidelines_FR_June%202021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/politique-du-pnud-en-matiere-de-diligence-raisonnable-et-de-partenariats-avec-le-secteur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/3812822/files/DP_2019_29-FR.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/delegation-de-pouvoirs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -5164,135 +4853,58 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
-[...75 lines deleted...]
-<?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2</UNDP_POPP_REFITEM_VERSION>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>669</Value>
     </TaxCatchAll>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 2.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Performance-Based Payments</UNDP_POPP_TITLE_EN>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
@@ -5300,51 +4912,51 @@
     </UNDP_POPP_FOCALPOINT>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3109</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3109</Url>
       <Description>POPP-11-3109</Description>
     </_dlc_DocIdUrl>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 2</DLCPolicyLabelValue>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -5657,135 +5269,212 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5EB57FB-7C7B-4F62-8B0B-8C7B1EBEA9DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40B275ED-538F-4A7E-BC16-F498CFBB8E0C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E6B2575-762C-44F4-8032-5477B43A0FE0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6109B332-E56C-4EDF-840B-8BFEE86DC749}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1FB8075-6F03-4D42-B523-A71F80028F4F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2903</Words>
-  <Characters>17129</Characters>
+  <Words>3005</Words>
+  <Characters>17134</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>323</Lines>
-  <Paragraphs>122</Paragraphs>
+  <Lines>142</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19910</CharactersWithSpaces>
+  <CharactersWithSpaces>20099</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>