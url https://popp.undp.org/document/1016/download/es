--- v0 (2025-10-02)
+++ v1 (2026-05-23)
@@ -1,63 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="52D8DB1C" w14:textId="77777777" w:rsidR="009C0381" w:rsidRPr="004B4009" w:rsidRDefault="009C0381" w:rsidP="009C0381">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A3.1 Pagos basados en el desempeño</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D8DB1D" w14:textId="77777777" w:rsidR="009C0381" w:rsidRPr="004B4009" w:rsidRDefault="009C0381" w:rsidP="009C0381">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -197,68 +193,77 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Las circunstancias que puedan garantizar la utilización de los pagos basados en el desempeño incluirán, entre otras, las siguientes: (a) el deseo de un donante de utilizar este enfoque con el fin de garantizar que se alcancen los resultados y se minimicen los riesgos financieros; (b) situaciones de desarrollo particularmente inestables que no pueden abordarse mediante los acuerdos modelo de manera eficaz; (c) sectores específicos en los que los pagos basados en el desempeño se establecen como práctica, como la utilización de esquemas de pagos basados en el desempeño por parte de países en los que se busca reducir la desforestación según lo respaldado por varias decisiones de la Convención Marco de las Naciones Unidas sobre el Cambio Climático; (d) existen capacidades y acuerdos de ejecución que pueden aprovecharse; y (e) están a disposición enfoques de desarrollo y mejores prácticas para abordar el desafío de desarrollo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D8DB26" w14:textId="77777777" w:rsidR="009C0381" w:rsidRPr="004B4009" w:rsidRDefault="009C0381" w:rsidP="009C0381">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Los pagos basados en el desempeño pueden utilizarse en virtud de un proyecto ejecutado por el PNUD donde la parte responsable se selecciona para asumir la obligación de la rendición de cuentas programática y financiera por la entrega de resultados específicos. Estos, también, pueden utilizarse en virtud de un proyecto de implementación nacional, donde el PNUD provee servicios de apoyo a la oficina en el país para el asociado en la ejecución y esos servicios incluyen involucrar a un asociado responsable mediante el uso de acuerdos de pagos basados en el desempeño.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D8DB27" w14:textId="77777777" w:rsidR="009C0381" w:rsidRPr="004B4009" w:rsidRDefault="009C0381" w:rsidP="009C0381">
+    <w:p w14:paraId="52D8DB27" w14:textId="77777777" w:rsidR="009C0381" w:rsidRPr="0052535F" w:rsidRDefault="009C0381" w:rsidP="009C0381">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Hay tres tipos de pagos basados en el desempeño, los cuales varían según el monto de financiación y el uso de desembolsos de capital de operaciones. Tienen diferentes condiciones según lo descrito en la tabla a continuación.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2D37BBDE" w14:textId="77777777" w:rsidR="0052535F" w:rsidRPr="0052535F" w:rsidRDefault="0052535F" w:rsidP="007604C9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9625" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1795"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2250"/>
       </w:tblGrid>
       <w:tr w:rsidR="009C0381" w:rsidRPr="004B4009" w14:paraId="52D8DB2B" w14:textId="77777777" w:rsidTr="00AA544C">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
@@ -1051,163 +1056,153 @@
               <w:t xml:space="preserve"> y (Micro)evaluación del HACT, si es aplicable en función del umbral de la evaluación de la capacidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C0381" w:rsidRPr="004B4009" w14:paraId="52D8DB56" w14:textId="77777777" w:rsidTr="00AA544C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52D8DB52" w14:textId="77777777" w:rsidR="009C0381" w:rsidRPr="004B4009" w:rsidDel="00B1547F" w:rsidRDefault="009C0381" w:rsidP="00AA544C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presentación de informes </w:t>
-[...8 lines deleted...]
-              <w:t>financieros y de garantía</w:t>
+              <w:t>Presentación de informes financieros y de garantía</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52D8DB53" w14:textId="77777777" w:rsidR="009C0381" w:rsidRPr="004B4009" w:rsidDel="00F4289E" w:rsidRDefault="009C0381" w:rsidP="00AA544C">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">Informes financieros semestrales y finales; informes financieros anuales y finales con </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Informes financieros semestrales y finales; informes financieros </w:t>
-[...7 lines deleted...]
-              <w:t>anuales y finales con pruebas sobre la marcha de los trabajos; auditorías</w:t>
+              <w:t>pruebas sobre la marcha de los trabajos; auditorías</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52D8DB54" w14:textId="77777777" w:rsidR="009C0381" w:rsidRPr="004B4009" w:rsidDel="00511D1D" w:rsidRDefault="009C0381" w:rsidP="00AA544C">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Informes financieros trimestrales y finales; informes financieros anuales y finales </w:t>
+              <w:t xml:space="preserve">Informes financieros trimestrales y finales; informes financieros anuales y finales con pruebas sobre la marcha </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>con pruebas sobre la marcha de los trabajos; procesos del HACT completos incluidas las auditorías</w:t>
+              <w:t>de los trabajos; procesos del HACT completos incluidas las auditorías</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52D8DB55" w14:textId="50F1AE78" w:rsidR="009C0381" w:rsidRPr="004B4009" w:rsidRDefault="00192F1C" w:rsidP="00AA544C">
             <w:pPr>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B568D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Informes de progreso que incluyen información financiera </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006B568D">
+              <w:t>Informes de progreso que incluyen información financiera y narrativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; informe </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>y narrativa</w:t>
-[...6 lines deleted...]
-              <w:t>; informe final con pruebas del logro de los resultados; auditorías y revisión a la discreción del PNUD</w:t>
+              <w:t>final con pruebas del logro de los resultados; auditorías y revisión a la discreción del PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C0381" w:rsidRPr="004B4009" w14:paraId="52D8DB5B" w14:textId="77777777" w:rsidTr="00AA544C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52D8DB57" w14:textId="77777777" w:rsidR="009C0381" w:rsidRPr="004B4009" w:rsidRDefault="009C0381" w:rsidP="00AA544C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -1571,55 +1566,55 @@
         <w:t xml:space="preserve">: debido a que el propósito de los PBP es optimizar el logro de los resultados, la cantidad a pagar debe guardar proporción con ese resultado. Acordar metas y el monto a pagar por su consecución, requerirá negociaciones detalladas entre el PNUD y la parte responsable en la mayoría de los casos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D8DB68" w14:textId="77777777" w:rsidR="009C0381" w:rsidRPr="006B67F1" w:rsidRDefault="009C0381" w:rsidP="009C0381">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sostenibilidad de los resultados</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">: el PNUD debe ser capaz de demostrar que los resultados a obtener son sostenibles y de calidad demostrable. En este aspecto, los convenios post-acuerdo pueden ser necesarios cuando los resultados exceden la duración de las actividades del proyecto para garantizar la continuidad de las actividades y los resultados luego de la terminación de los </w:t>
+        <w:t xml:space="preserve">: el PNUD debe ser capaz de demostrar que los resultados a obtener son sostenibles y de calidad demostrable. En este aspecto, los convenios post-acuerdo pueden ser necesarios cuando los resultados exceden la duración de las actividades del proyecto para garantizar la continuidad de las actividades y los resultados luego de la terminación de los acuerdos. Parte del pago puede ser pagable al confirmar la entrega de los resultados sostenidos luego de transcurrido el período pre-acordado de terminación del proyecto. Esto exigirá el </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>acuerdos. Parte del pago puede ser pagable al confirmar la entrega de los resultados sostenidos luego de transcurrido el período pre-acordado de terminación del proyecto. Esto exigirá el seguimiento constante de los resultados por parte del asesor independiente para la duración pre-acordada tras el término de las actividades.</w:t>
+        <w:t>seguimiento constante de los resultados por parte del asesor independiente para la duración pre-acordada tras el término de las actividades.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D8DB69" w14:textId="77777777" w:rsidR="009C0381" w:rsidRPr="004B4009" w:rsidRDefault="009C0381" w:rsidP="009C0381">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Responsabilidad por el logro de los resultados</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: los asociados de desarrollo múltiples con frecuencia trabajan en post del mismo resultado o de un resultado de desarrollo vinculado. La parte responsable debe encontrarse en una posición confiable para producir los resultados de desarrollo estipulados. </w:t>
@@ -1696,51 +1691,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Selección y evaluación de partes responsables para los pagos basados en el desempeño</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D8DB6E" w14:textId="77777777" w:rsidR="009C0381" w:rsidRPr="004B4009" w:rsidRDefault="009C0381" w:rsidP="009C0381">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>La selección de una parte responsable para el pago basado en el desempeño es una decisión programática. Rigen las políticas de selección de partes responsables junto con las disposiciones a continuación, dadas las características clave de los pagos basados en el desempeño mencionadas anteriormente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D8DB6F" w14:textId="12B74C31" w:rsidR="009C0381" w:rsidRPr="004B4009" w:rsidRDefault="009C0381" w:rsidP="009C0381">
+    <w:p w14:paraId="52D8DB6F" w14:textId="0B978AF8" w:rsidR="009C0381" w:rsidRPr="004B4009" w:rsidRDefault="009C0381" w:rsidP="009C0381">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Las partes </w:t>
       </w:r>
       <w:r w:rsidR="00A03A4F">
         <w:t xml:space="preserve">responsables, como entidades gubernamentales, organizaciones no gubernamentales y/o basadas en la comunidad, el sector privado y organizaciones intergubernamentales no pertenecientes a las Naciones Unidas, exigen una evaluación de las capacidades, incluyendo una evaluación HACT de conformidad con las políticas vigentes. Esto incluye completar la </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00A03A4F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -1945,78 +1940,84 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="52D8DB7A" w14:textId="77777777" w:rsidR="009C0381" w:rsidRPr="002B319C" w:rsidRDefault="009C0381" w:rsidP="009C0381">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B319C">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>La gobernanza de los PBP siguen las normas y las políticas programáticas regulares del PNUD, incluida la supervisión a través de una junta del proyecto. Los asociados en la financiación deben acordar la utilización de los pagos, incluida la financiación del costo de establecimiento de los arreglos de pago (con consideración de los costos del PNUD), cualquier pago de capital de operaciones, al igual que los pagos y los incentivos por desempeño (si los hubiera) para el logro exitoso de resultados específicos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D8DB7B" w14:textId="6B953FC7" w:rsidR="009C0381" w:rsidRPr="004B4009" w:rsidRDefault="009C0381" w:rsidP="009C0381">
+    <w:p w14:paraId="52D8DB7B" w14:textId="4FBB03FD" w:rsidR="009C0381" w:rsidRPr="004B4009" w:rsidRDefault="009C0381" w:rsidP="009C0381">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Todos los costos involucrados en el diseño, el seguimiento y la supervisión de los PBP deben estar cubiertos por el proyecto, de conformidad con la política sobre </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="009B0FEC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">servicios de apoyo a la prestación </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t>.</w:t>
+      <w:r w:rsidR="0052535F">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0052535F" w:rsidRPr="0052535F">
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="0052535F">
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D8DB7C" w14:textId="77777777" w:rsidR="009C0381" w:rsidRPr="004B4009" w:rsidRDefault="009C0381" w:rsidP="009C0381">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">El PNUD sigue las políticas regulares de formulación y ejecución de proyectos y programas en la utilización de los pagos basados en el desempeño. Una parte responsable y el asesor independiente pueden determinarse durante el diseño o la ejecución del proyecto mediante los métodos de selección modelo descritos en </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -2180,51 +2181,51 @@
     </w:p>
     <w:p w14:paraId="52D8DB84" w14:textId="77777777" w:rsidR="009C0381" w:rsidRPr="002B319C" w:rsidRDefault="009C0381" w:rsidP="009C0381">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B319C">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El asesor independiente, en consulta con el PNUD y la parte responsable, desarrollará una metodología de validación adjuntada al acuerdo de PBP como un anexo. Esto ayudará a verificar el logro de las etapas y las metas informadas por el asociado en el desarrollo para validar que se entregaron los niveles acordados de cantidad, calidad y sostenibilidad. La validación de resultados debe basarse en la recopilación de datos o la validación de datos existente sobre los indicadores específicos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D8DB85" w14:textId="77777777" w:rsidR="009C0381" w:rsidRPr="004B4009" w:rsidRDefault="009C0381" w:rsidP="009C0381">
+    <w:p w14:paraId="52D8DB85" w14:textId="5494EE14" w:rsidR="009C0381" w:rsidRPr="004B4009" w:rsidRDefault="009C0381" w:rsidP="009C0381">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Debido a que el costo del asesor independiente es programático e imputable a un presupuesto de proyecto, es posible que se necesite una autorización anticipada o una disposición específica como parte del plan de iniciación. La validación del asesor independiente de la teoría del cambio puede anteceder la aprobación formal del proyecto (véase </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rendición de cuentas y delegación de autoridad</w:t>
         </w:r>
       </w:hyperlink>
@@ -2350,479 +2351,513 @@
           <w:t>Política de evaluación del PNUD, DP/201</w:t>
         </w:r>
         <w:r w:rsidR="007B53B7" w:rsidRPr="00356C1C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidRPr="00356C1C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>/2</w:t>
         </w:r>
         <w:r w:rsidR="007B53B7" w:rsidRPr="00356C1C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D8DB8C" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
-    <w:p w14:paraId="52D8DB8D" w14:textId="77777777" w:rsidR="00D607D5" w:rsidRDefault="00D607D5" w:rsidP="00D607D5">
+    <w:p w14:paraId="52D8DB8C" w14:textId="77777777" w:rsidR="00B71004" w:rsidRDefault="00B71004"/>
+    <w:p w14:paraId="7E79D0F6" w14:textId="77777777" w:rsidR="0052535F" w:rsidRDefault="0052535F" w:rsidP="0052535F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="52D8DB8E" w14:textId="77777777" w:rsidR="00D607D5" w:rsidRDefault="00D607D5" w:rsidP="00D607D5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="602DF0D8" w14:textId="77777777" w:rsidR="0052535F" w:rsidRDefault="0052535F" w:rsidP="0052535F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="52D8DB8F" w14:textId="77777777" w:rsidR="00D607D5" w:rsidRPr="00D607D5" w:rsidRDefault="00D607D5" w:rsidP="00D607D5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D8DB8D" w14:textId="18F15C97" w:rsidR="00D607D5" w:rsidRPr="007604C9" w:rsidRDefault="00D607D5" w:rsidP="007604C9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D607D5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007604C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007604C9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D8DB8E" w14:textId="77777777" w:rsidR="00D607D5" w:rsidRPr="007604C9" w:rsidRDefault="00D607D5" w:rsidP="007604C9">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007604C9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D8DB8F" w14:textId="77777777" w:rsidR="00D607D5" w:rsidRPr="007604C9" w:rsidRDefault="00D607D5" w:rsidP="007604C9">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007604C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007604C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en Inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007604C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D8DB90" w14:textId="77777777" w:rsidR="00D607D5" w:rsidRPr="00D607D5" w:rsidRDefault="00D607D5">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D607D5" w:rsidRPr="00D607D5">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+    <w:sectPr w:rsidR="00D607D5" w:rsidRPr="00D607D5" w:rsidSect="007604C9">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1994" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="235047DE" w14:textId="77777777" w:rsidR="0089127D" w:rsidRDefault="0089127D" w:rsidP="009C0381">
+    <w:p w14:paraId="1DAE2CBF" w14:textId="77777777" w:rsidR="004F23AF" w:rsidRDefault="004F23AF" w:rsidP="009C0381">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45D94ADB" w14:textId="77777777" w:rsidR="0089127D" w:rsidRDefault="0089127D" w:rsidP="009C0381">
+    <w:p w14:paraId="56BE21BF" w14:textId="77777777" w:rsidR="004F23AF" w:rsidRDefault="004F23AF" w:rsidP="009C0381">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="3A5087F4" w14:textId="3D0567C6" w:rsidR="00616526" w:rsidRDefault="00616526" w:rsidP="00616526">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A5087F4" w14:textId="2E4F0729" w:rsidR="00616526" w:rsidRDefault="0052535F" w:rsidP="00616526">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Página</w:t>
+    </w:r>
     <w:r>
-      <w:t xml:space="preserve">Page </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="009E596C">
-      <w:t>05/06/2018</w:t>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Fecha de entrada en vigor</w:t>
+    </w:r>
+    <w:r>
+      <w:t>: 05/06/2018</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Versión</w:t>
+    </w:r>
     <w:r>
-      <w:t>v. 6</w:t>
+      <w:t xml:space="preserve"> #: 6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74BDC515" w14:textId="77777777" w:rsidR="0089127D" w:rsidRDefault="0089127D" w:rsidP="009C0381">
+    <w:p w14:paraId="28017E58" w14:textId="77777777" w:rsidR="004F23AF" w:rsidRDefault="004F23AF" w:rsidP="009C0381">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11389AE3" w14:textId="77777777" w:rsidR="0089127D" w:rsidRDefault="0089127D" w:rsidP="009C0381">
+    <w:p w14:paraId="54F297D6" w14:textId="77777777" w:rsidR="004F23AF" w:rsidRDefault="004F23AF" w:rsidP="009C0381">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="52D8DB95" w14:textId="62DB64E0" w:rsidR="009C0381" w:rsidRDefault="009C0381" w:rsidP="009C0381">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Dado el costo asociado con la participación de un asesor independiente, es mejo</w:t>
       </w:r>
       <w:r w:rsidR="00AA78FF">
         <w:t>r utilizar los acuerdos de PBP</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> para los acuerdos de, al menos, USD 1 millón por año o más.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="52D8DB96" w14:textId="77777777" w:rsidR="009C0381" w:rsidRDefault="009C0381" w:rsidP="009C0381">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> En otras palabras, un desempeño acorde a los principios del marco regulatorio y el Código de Ética del PNUD y que cumpla con las SES.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="4BFF01C1" w14:textId="351B2D67" w:rsidR="00616526" w:rsidRDefault="00616526" w:rsidP="00616526">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BFF01C1" w14:textId="49469BD0" w:rsidR="00616526" w:rsidRDefault="0052535F" w:rsidP="00616526">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EA9AA1F" wp14:editId="443C624D">
-          <wp:extent cx="590550" cy="899513"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C87272F" wp14:editId="0915D216">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5692140</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-251460</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1437372450" name="Picture 1"/>
+          <wp:wrapNone/>
+          <wp:docPr id="945284686" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1437372450" name="Picture 1437372450"/>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="604995" cy="921516"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F43320D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65387594"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2875,130 +2910,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1842547920">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C0381"/>
+    <w:rsid w:val="000039E2"/>
     <w:rsid w:val="00124AC2"/>
     <w:rsid w:val="00172E96"/>
     <w:rsid w:val="00173119"/>
     <w:rsid w:val="00192F1C"/>
     <w:rsid w:val="001E33C3"/>
     <w:rsid w:val="00356C1C"/>
+    <w:rsid w:val="004F23AF"/>
+    <w:rsid w:val="0052535F"/>
     <w:rsid w:val="005902F1"/>
     <w:rsid w:val="00616526"/>
+    <w:rsid w:val="007604C9"/>
     <w:rsid w:val="007B53B7"/>
     <w:rsid w:val="007D7666"/>
     <w:rsid w:val="00821E6B"/>
     <w:rsid w:val="0089127D"/>
     <w:rsid w:val="008A03FF"/>
     <w:rsid w:val="009B0FEC"/>
     <w:rsid w:val="009C0381"/>
     <w:rsid w:val="00A03A4F"/>
+    <w:rsid w:val="00A91A56"/>
     <w:rsid w:val="00AA485F"/>
     <w:rsid w:val="00AA78FF"/>
+    <w:rsid w:val="00AC1ADC"/>
     <w:rsid w:val="00AD36F0"/>
     <w:rsid w:val="00B30659"/>
+    <w:rsid w:val="00B71004"/>
     <w:rsid w:val="00BB21A6"/>
     <w:rsid w:val="00D607D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="52D8DB1C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{05E4003B-8763-4C12-B580-DD3DC45DAFF3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3572,80 +3613,105 @@
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00616526"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00616526"/>
     <w:rPr>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052535F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0052535F"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1769886867">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/Spanish/documents/update_2021/DE%20GUIDELINES%20SPANISH.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2196" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/3812822/files/DP_2019_29-ES.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/236" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11531" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/Spanish/documents/update_2021/DE%20GUIDELINES%20SPANISH.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/politica-del-pnud-sobre-la-debida-diligencia-y-las-asociaciones-con-el-sector-privado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/3812822/files/DP_2019_29-ES.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/delegacion-de-autoridades" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -3887,50 +3953,188 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2951</_dlc_DocId>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>669</Value>
+    </TaxCatchAll>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 3</DLCPolicyLabelValue>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">3</UNDP_POPP_REFITEM_VERSION>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 3.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Pagos basados en el desempeño</UNDP_POPP_TITLE_EN>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1024</UNDP_POPP_FILEVERSION>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2951</Url>
+      <Description>POPP-11-2951</Description>
+    </_dlc_DocIdUrl>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -4243,273 +4447,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F08A625A-7A4B-4ED9-956D-B5B5625FF443}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9368461C-1BCD-419E-BE16-BE5E4ACBA218}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-</p:Policy>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1E0A0AE-378E-474E-A759-588474D12227}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2D361CB-A355-42D9-9AE3-FCAB7AD96B36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB132FFC-437E-43EB-8E46-B2DE9626EFF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2792</Words>
-  <Characters>16479</Characters>
+  <Words>2896</Words>
+  <Characters>16508</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>310</Lines>
-  <Paragraphs>118</Paragraphs>
+  <Lines>137</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19153</CharactersWithSpaces>
+  <CharactersWithSpaces>19366</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jane Ashley Gagne</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>