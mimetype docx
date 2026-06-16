--- v0 (2025-10-08)
+++ v1 (2026-06-16)
@@ -1,6563 +1,4215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4AB5981E" w14:textId="40C5FA36" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="009E47FA">
+    <w:p w14:paraId="60FA9E37" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A3.1 Performance-Based Payments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09947F06" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D9B0E5" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="33999875" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="009E47FA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1.0 Regulations and Rules</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A63FF02" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="267A8703" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="009E47FA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial Regulation 17.01 of the UNDP Financial Regulations and Rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493AC3F2" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E7BFB0B" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.0 Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255AD6EC" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Purpose and Definition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F3F460" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...45 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Performance-based payments (PBPs) are a type of agreement between UNDP and a responsible party </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to provide funding upon the verified achievement of an agreed measurable development result.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> No advances are provided, rather payments are made only upon the verified achievement of agreed results</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...75 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This approach gives greater incentive to responsible parties to achieve results.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F2DC25" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A project that uses performance-based payments for select results may use additional agreements and methods to deliver other results. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk505327363"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For performance-based payments, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the achievement of specific, pre-agreed results (outputs and/or activities) must be validated through performance measures and quality certified by an independent assessor for agreements of more than $300,000. Given the cost associated with engaging an independent assessor, it is recommended to use performance-based payments for agreements of at least $1 million or more per annum. The project board may verify results in cases of $300,000 or less.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...163 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="4CF4460A" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Circumstances that might warrant the use of </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>performance-based payments</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...19 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include, but are not limited to: (a) the desire of a donor to use a this approach to ensure results are achieved and mitigate financial risk; (b) particularly volatile development situations that cannot be effectively addressed by standard agreements; (c) specific sectors where </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>performance-based payments</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are established practice, such as the use of results-based payment schemes by countries for reducing deforestation as supported in various UN Framework Convention on Climate Change decisions; (d) implementation capacities and arrangements exist and can be leveraged; and (e) development approaches and best practices to address the development challenge are readily available. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522FDC3A" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...159 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Performance-based payments may be used under a project implemented by UNDP, where a responsible party is selected to take programmatic and financial accountability for delivering specified results. They may also be used under a nationally implemented project, where UNDP provides country office support services to the implementing partner, and those services include engaging a responsible partner using a performance-based payment arrangement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11207ACF" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...49 lines deleted...]
-        <w:t>.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>There are three types of performance-based payments, which vary according to funding amount and use of working capital reimbursements. They have different conditions as noted in the table below.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9625" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1795"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2250"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E47FA" w:rsidRPr="004B4009" w14:paraId="36A32D74" w14:textId="77777777" w:rsidTr="00374E37">
+      <w:tr w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w14:paraId="2DF8E11C" w14:textId="77777777" w:rsidTr="00BC22FE">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF14D38" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="26141398" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="372C201B" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="6B407121" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Performance</w:t>
-[...13 lines deleted...]
-              <w:t>ased Payment Agreements</w:t>
+              <w:t>Performance-Based Payment Agreements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
           </w:tcPr>
-          <w:p w14:paraId="32D87F94" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="2240E0B2" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Low</w:t>
-[...41 lines deleted...]
-              <w:t>ased Payments</w:t>
+              <w:t>Low-value, Performance-Based Payments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E47FA" w:rsidRPr="004B4009" w14:paraId="553C28F2" w14:textId="77777777" w:rsidTr="00374E37">
+      <w:tr w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w14:paraId="45FB452B" w14:textId="77777777" w:rsidTr="00BC22FE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
           </w:tcPr>
-          <w:p w14:paraId="2D138911" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="3FE0BDD9" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
           </w:tcPr>
-          <w:p w14:paraId="617E276B" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="2BDFFD08" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Without Working Capital Reimbursements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBB1055" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="4AFAF585" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>With Working Capital Reimbursements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
           </w:tcPr>
-          <w:p w14:paraId="066E6C44" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="18A9D273" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E47FA" w:rsidRPr="004B4009" w14:paraId="6E37CF4B" w14:textId="77777777" w:rsidTr="00374E37">
+      <w:tr w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w14:paraId="07AD404F" w14:textId="77777777" w:rsidTr="000C387C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FFBA740" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="53994FB9" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Applicability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="744C2C32" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="3B944286" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">For large projects where the </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">For large projects where the responsible party will self-finance all the agreed activities until the pre-agreed results are achieved, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>responsible party</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">verified and certified by an </w:t>
-[...35 lines deleted...]
-              <w:t>ssessor (IA)</w:t>
+              <w:t>verified and certified by an independent assessor (IA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29487460" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="41C8F21C" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">For large projects with payment contingent on achieving </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">pre-agreed results that are verified and certified by the </w:t>
-[...39 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>pre-agreed results that are verified and certified by the independent assessor,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> but where the financial </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">position of the </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>responsible party</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> limits its ability to fund the entire working capital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA5443D" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="54FCF76F" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>For projects with low</w:t>
-[...47 lines deleted...]
-              <w:t>based payment arrangements</w:t>
+              <w:t>For projects with low-value, performance-based payment arrangements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E47FA" w:rsidRPr="004B4009" w14:paraId="4F66A984" w14:textId="77777777" w:rsidTr="00374E37">
+      <w:tr w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w14:paraId="5682C179" w14:textId="77777777" w:rsidTr="000C387C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E18691A" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="1C88C828" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-23"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Funding </w:t>
-[...17 lines deleted...]
-              <w:t>ize</w:t>
+              <w:t>Funding Size</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39850A33" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="46735583" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Over $300,000</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B4009">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE514D4" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="51A45828" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$5 million (total) or more</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="525CDBBC" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="28D6E102" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$300,000 or less</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E47FA" w:rsidRPr="004B4009" w14:paraId="624AD0F5" w14:textId="77777777" w:rsidTr="00374E37">
+      <w:tr w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w14:paraId="40010798" w14:textId="77777777" w:rsidTr="000C387C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30820E36" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="71451E30" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">UNDP </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>Pre-funding</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">re-funding </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0867FE9E" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="03A41279" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="189FB470" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="48656953" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41D9F9A4" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="758665EC" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E47FA" w:rsidRPr="004B4009" w14:paraId="107BC94D" w14:textId="77777777" w:rsidTr="00374E37">
+      <w:tr w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w14:paraId="093B3309" w14:textId="77777777" w:rsidTr="000C387C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3F32AC" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="028D2B9D" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conditions for </w:t>
-[...26 lines deleted...]
-              <w:t>Responsible Party</w:t>
+              <w:t>Conditions for Payment to Responsible Party</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7287F15C" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="7CCECDE5" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...25 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Payment to the responsible party is contingent solely upon achievement of specific, pre-agreed results, which are validated by the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>i</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">ssessor </w:t>
+              <w:t xml:space="preserve">independent assessor </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64434072" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="24BDBC50" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...17 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Payment to the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>responsible party</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> is contingent upon achievement of specific, pre-agreed results, which are validated by the </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>i</w:t>
-[...30 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">independent assessor </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="030C3028" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="1DEE05AF" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">+ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05A020BD" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="4F5CBC07" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...69 lines deleted...]
-              <w:t xml:space="preserve"> budget) </w:t>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partial reimbursement of working capital to the responsible party for pre- agreed activities/budget lines (limited to a maximum of 50 percent of the budget </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>line item</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and 50 percent of the total performance-based payment budget) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B149A99" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="33A62DE3" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...53 lines deleted...]
-              <w:t>oard</w:t>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Payment to the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>responsible party</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is contingent solely upon the achievement of the specific, pre-agreed results validated by the project board</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E47FA" w:rsidRPr="004B4009" w14:paraId="7BCDE82D" w14:textId="77777777" w:rsidTr="00374E37">
+      <w:tr w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w14:paraId="2C0A8A8D" w14:textId="77777777" w:rsidTr="000C387C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77E63E8D" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="3F21A461" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Independent Assessor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56FA8E2C" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="08ABFB5A" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="652D1E00" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="48D66491" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE4D50C" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="63DCE358" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E47FA" w:rsidRPr="004B4009" w14:paraId="7EBB6C47" w14:textId="77777777" w:rsidTr="00374E37">
+      <w:tr w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w14:paraId="394D328E" w14:textId="77777777" w:rsidTr="000C387C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2550F6BE" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="2B72060F" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Partner Due Diligence and Capacity Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E169C2F" w14:textId="5C700E23" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="007660EF" w:rsidP="007660EF">
+          <w:p w14:paraId="505F4830" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Partner capacity assessment tool (with PBP-specific worksheet) and HACT (micro) assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="347283A7" w14:textId="4A02DBB8" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="007660EF" w:rsidP="007660EF">
+          <w:p w14:paraId="72613200" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Partner capacity assessment tool (with PBP-specific worksheet) and HACT (micro) assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AABDFF5" w14:textId="68FDD144" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="00E752C1" w:rsidP="00374E37">
+          <w:p w14:paraId="15C81EAB" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partner capacity assessment tool (with PBP-specific worksheet) and HACT (micro) assessment if applicable based on capacity assessment threshold  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E47FA" w:rsidRPr="004B4009" w14:paraId="685B7FAB" w14:textId="77777777" w:rsidTr="00374E37">
+      <w:tr w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w14:paraId="09981273" w14:textId="77777777" w:rsidTr="000C387C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7735DB6C" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidDel="00B1547F" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="61994069" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidDel="00B1547F" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Assurance and Financial Reporting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="682FB358" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidDel="00F4289E" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="4F48D948" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidDel="00F4289E" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...53 lines deleted...]
-              <w:t>; audit</w:t>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Semi-annual and final financial reports; annual and final reports with evidence of progress; audit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09003394" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidDel="00511D1D" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="38C47087" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidDel="00511D1D" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> including audit</w:t>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Quarterly and final financial reports; annual and final reports with evidence of progress; full HACT processes including audit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67C76ADD" w14:textId="308DA570" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="005D59A7" w:rsidP="00374E37">
+          <w:p w14:paraId="631DCEEC" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00591658">
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> and review at UNDP’s discretion</w:t>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Progress reports including financial and narrative information; final report with evidence of results achievement; audit and review at UNDP’s discretion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E47FA" w:rsidRPr="004B4009" w14:paraId="37109B86" w14:textId="77777777" w:rsidTr="00374E37">
+      <w:tr w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w14:paraId="57F97703" w14:textId="77777777" w:rsidTr="000C387C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="193DA5BB" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="2A0869AB" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Monitoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0BABE8" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="1FCA9F30" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...21 lines deleted...]
-              <w:t xml:space="preserve">onitoring </w:t>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Output monitoring </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73CECD3A" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="3B49B4A7" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...21 lines deleted...]
-              <w:t xml:space="preserve">onitoring </w:t>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Output monitoring </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA42447" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="15A437B2" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E47FA" w:rsidRPr="004B4009" w14:paraId="757C3FA1" w14:textId="77777777" w:rsidTr="00374E37">
+      <w:tr w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w14:paraId="3934FE9B" w14:textId="77777777" w:rsidTr="000C387C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="132B3475" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="185795A5" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incentives/ </w:t>
-[...17 lines deleted...]
-              <w:t>ewards</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Incentives/ Rewards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8818A2" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="73148F77" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Optional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F25FE88" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="76D0AEBB" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Optional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA26EA9" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="00374E37">
+          <w:p w14:paraId="3ECC285B" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BC22FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3AA1F574" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="009E47FA">
+    <w:p w14:paraId="41184817" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7252479E" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="009E47FA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B9274A5" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Key Features of Performance-Based Payments (PBPs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C91B310" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Clarity of the result</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: A clear definition is essential since an achieved result is at the core of any performance-based payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8F2D7A" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Payment-linked indicator(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...43 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: The achievement of a result is established based on agreed indicators that serve as a trigger for payment. Indicator(s) must measure the exact intended result. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This ensures that UNDP disburses funds only when the responsible party has delivered results that are achieved through principled performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...34 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009" w:rsidDel="00D91D60">
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BC22FE" w:rsidDel="00D91D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA2014C" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="009E47FA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3BD071CB" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Self</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-financing:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>responsible party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will self-finance all or a significant portion of the project activities until pre-agreed results are achieved, verified and quality certified by the independent assessor or project board. No ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>advances’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...75 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or ‘pre-payments’ are provided, although limited working capital reimbursements of expenses incurred can be made in select circumstances for large projects, subject to the achievement of pre-defined minimum progress thresholds certified by the assessor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AA55BB" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rebalancing of risks</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...117 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: While the financial risk shifts from UNDP to the responsible party, UNDP continues to carry reputational and other risks should a project not deliver its intended results. Non- or reduced payment by UNDP must be a credible consequence in case the development result is not achieved. In that sense, UNDP, the funding partner(s) and the responsible party must carefully consider the consequences of a possible non- or reduced payment before entering into such an agreement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA7D0BC" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Efficient resource use</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...56 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Since performance-based payments are intended to optimize the achievement of results, the amount to be paid must be commensurate with that result. Agreeing on targets and amount paid for attaining them will require detailed negotiations between UNDP and the responsible party in most instances. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FF820E" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Sustainability of results</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B67F1">
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: UNDP must be able to demonstrate that the results to be achieved are sustainable and of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>demonstrable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quality. In this respect, post agreement covenants may be necessary when the results exceed the duration of the project activities to ensure the continuation of activities and results following the conclusion of the agreements. Part of the payment may be payable upon confirmation of delivery of sustained results after a pre-agreed period has elapsed from project completion. This will require continued monitoring of results by the IA for the pre-agreed duration after activities are completed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2D310B" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Responsibility for result achievement</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: Multiple development partners often work on the same or a linked development result. The </w:t>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>responsible party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be in a credible position to bring about the stipulated development result. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CBF6AA9" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Provision for non</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-results:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...89 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The non-achievement of results will result in the responsible party receiving no payment or only partial payment, depending on the terms of the contribution agreement with the funding partner(s). Funding that is not released may be returned to the funding partner(s) or alternatively allocated to another responsible party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766B8C04" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Early termination:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...171 lines deleted...]
-    <w:p w14:paraId="3415FD9A" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRDefault="009E47FA" w:rsidP="009E47FA">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Every performance-based payment agreement must contain a clear early termination provision for scenarios where it is determined that continuing the project will not achieve the required results. A monitoring schedule should indicate minimum progress thresholds. Where performance indicates that the responsible party cannot deliver the required level of results within the identified time frame, UNDP would terminate the agreement. Minimum progress thresholds must be defined for each year of the agreement. Early termination may also be triggered through lack of adherence to UNDP's Social and Environmental Standards. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E75F41" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4AAEDAD5" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="009E47FA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453E065F" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Selection and Assessment of Responsible Parties for Performance-Based Payments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77874878" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The selection of a </w:t>
       </w:r>
-      <w:r>
-[...74 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>responsible party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for performance-based payment is a programmatic decision. Policies for the selection of responsible parties apply, along with the following provisions, given the key features of performance-based payments stated above:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF41B42" w14:textId="7A419598" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...75 lines deleted...]
-        <w:r w:rsidRPr="008B4634">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsible parties, such as government entities, NGOs/community-based organizations, academic institutions, the private sector and non-UN intergovernmental organizations, require a capacity assessment, including the HACT assessment and assurance in line with prevailing policies. This includes completing </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00BC22FE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>due diligence</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> for private sector entities.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0928607B" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="009E47FA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7EC66999" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP must assess the ability of the </w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>responsible party</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...31 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to deliver agreed results in the required time frame. As part of the selection process, the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>responsible party</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...18 lines deleted...]
-    <w:p w14:paraId="6D09F5DE" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="009E47FA">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must deliver a proposal outlining how the results will be financed and delivered. This proposal will be assessed to review if the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>responsible party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has the required access to financing, inputs, conditions and capacities to deliver. It will also assess if the approach includes relevant safeguards to protect people and the environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCDFC62" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="322A45C7" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="009E47FA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2558015D" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Selection of the Independent Assessor </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC3AE26" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="009E47FA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3C390462" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...107 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An independent assessor is required for performance-based payments of over $300,000. The assessor provides a neutral, impartial and independent assessment of whether the agreed development result has been achieved prior to issuing the agreed payment. The selection of the assessor must be competitive and agreed between UNDP and the development partner </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>benefitting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from a performance-based payment. The process is guided by the following criteria:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7269F4E5" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The independent assessor must be an internationally recognized institution of repute, with no commercial relationship with any of the other parties that may impair its objectivity, impartiality or independence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E4F877" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The institution should have no affiliation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP or the development partner.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1CD010" w14:textId="39C958B4" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:r w:rsidR="00732D08" w:rsidRPr="00732D08">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In case a project provides for a dedicated project evaluation, the decentralized evaluation and the independent assessment functions can be combined into one contract (see also </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNDP </w:t>
-[...13 lines deleted...]
-          <w:t xml:space="preserve"> Guideline</w:t>
+          <w:t>UNDP Evaluation Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CB124E">
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D223A7" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRDefault="009E47FA" w:rsidP="009E47FA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1866BFB2" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...70 lines deleted...]
-    <w:p w14:paraId="051001D4" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="009E47FA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP engages the independent assessor through a separate agreement once consensus has been reached on the choice of an institution. The independent assessor must acknowledge its role in the performance-based payment agreement as a non-party to the agreement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DEC748" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Managing Performance-Based Payment Agreements </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9006AC" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...59 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The governance of performance-based payments follows regular UNDP programming policies and standards, including oversight through a project board. Funding partners must agree to the use of the payments, including funding the cost for establishing payment arrangements (factoring in UNDP’s costs), any working capital payments, as well as the performance payments and incentives (if any) for successful achievement of specified results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565CD571" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...21 lines deleted...]
-        <w:r w:rsidR="00B204C1" w:rsidRPr="00625778">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All costs involved with designing, monitoring and overseeing performance-based payments must be borne by the project, in line with the policy on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00BC22FE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>D</w:t>
-[...6 lines deleted...]
-          <w:t>elivery Enabling Services</w:t>
+          <w:t>Delivery Enabling Services</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A46DBE4" w14:textId="6836375F" w:rsidR="009E47FA" w:rsidRPr="004B4009" w:rsidRDefault="009E47FA" w:rsidP="009E47FA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="42752B8A" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...105 lines deleted...]
-        <w:r w:rsidRPr="008B4634">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP follows regular </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and project formulation and implementation policies in the use of performance-based payments. A responsible party and the independent assessor may be identified during the project design or implementation through the standard selection methods outlined in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00BC22FE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Select Responsible Party and Grantees</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B4009">
-[...927 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Before a project document containing a performance-based payment can be signed, the project appraisal committee or project board must review:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24141EA8" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The choice of the proposed responsible party and the independent assessor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E8DE7C" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The formulation of the result, validation method and payment-linked performance indicators submitted by the independent assessor; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAC1184" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The draft performance-based payment agreement based on the relevant template.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2628BFF5" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The independent assessor, prior to the signature of the performance-based payment agreement, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk495563178"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>validates key aspects, including: (a) the theory of change explaining how the result(s) are expected to be achieved; (b) the definition of the result(s); (c) objectively verifiable indicators to measure the achievement of the result(s) as well as performance targets against these indicators that will trigger payments; (d) the adequacy of risk management measures, including for compliance with social and environmental standards; and (e) the payment terms linked to the validation of the result(s)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, which can include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0458ED07" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial incentives in case the result(s) are achieved early or are surpassed;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6289E2E8" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Provisions for reduced or graded payments in case the result(s) are partially achieved or incomplete (i.e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>., ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">near </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>miss’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>); and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED2D56A" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Any other incentives and payment conditions related to the quality and sustainability of the result(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59523C5E" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="426" w:hanging="426"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The independent assessor, in consultation with UNDP and the responsible party, will develop a validation methodology </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>attached to the performance-based payment agreement as an annex</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. It will help verify the achievement of milestones and targets reported by the development partner to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>validate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that agreed levels of quantity, quality and sustainability were delivered. Result(s) validation must be based on independent data collection or validation of existing data on the specified indicators. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E2BB77" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Since the cost of the independent assessor is programmatic and chargeable to a project budget, an advance authorization or specific provision as part of the initiation plan might be necessary. The independent assessor’s validation of the theory of change may precede formal approval of the project (see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00BC22FE">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Accountability and Delegation of Authority</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3E8B7E" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The responsible party is fully responsible for the achievement of the result(s), and free to use its own approaches, methods, capacities and resources within the parameters stipulated in the project document and performance-based payment agreement. Upon achievement of the result(s), the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>development partner submits substantive and other reporting required in the agreement to trigger payments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7A0A48" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In light of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> changes in risk, simplified substantive monitoring can be stipulated in the project document and the performance-based payment agreement in line with the methodology validated by the independent assessor.  Reflecting the reduced financial risk to UNDP in PBP agreements where there are no working capital reimbursements, the HACT assurance and financial reporting processes are streamlined as follows: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE95E1E" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP is under no obligation to monitor the Responsible Party's expenditures or to verify the Responsible Party's use of its own funds (including financial spot checks). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCCAFBD" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financial reporting to UNDP is also </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>streamlined, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will follow a summary expense reporting approach. The frequency of reporting need not follow the regular quarterly </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cycle, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will instead be six-monthly.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537ED5D4" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PBP agreements that provide for working capital reimbursement must follow the existing HACT Framework, requiring the regular HACT assurance activities (including spot-checks) and reporting through the FACE form to help manage the risk of reimbursements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43DDFCB5" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36348BAA" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Under the corporate accountability framework, performance-based payments are subject to all evaluation requirements (see UNDP Evaluation Policy, DP/2019/29).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DEBF6B" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34622A5D" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FFF7FE" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD9ACAE" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC26E25" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D08609A" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="656EC1CB" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="650D7E62" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B6562F" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B152815" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55AF93C1" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:strike/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC4430E" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46CDC55E" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00BC22FE">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="533E62BA" w14:textId="77777777" w:rsidR="00AF7A9F" w:rsidRDefault="00AF7A9F" w:rsidP="009E47FA">
+    <w:p w14:paraId="793831B7" w14:textId="77777777" w:rsidR="00034C29" w:rsidRDefault="00034C29" w:rsidP="00BC22FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="103F0BF4" w14:textId="77777777" w:rsidR="00AF7A9F" w:rsidRDefault="00AF7A9F" w:rsidP="009E47FA">
+    <w:p w14:paraId="319F9AF2" w14:textId="77777777" w:rsidR="00034C29" w:rsidRDefault="00034C29" w:rsidP="00BC22FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
-[...12 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0F38DA36" w14:textId="77777777" w:rsidR="005876E6" w:rsidRDefault="005876E6" w:rsidP="004079AD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76D0405B" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="004079AD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="131811C7" w14:textId="77777777" w:rsidR="005876E6" w:rsidRDefault="005876E6" w:rsidP="005876E6">
+  <w:p w14:paraId="2E41E429" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="005876E6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3C6E6508" w14:textId="5CFEC45F" w:rsidR="005876E6" w:rsidRDefault="009E596C" w:rsidP="006D3707">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55A54A09" w14:textId="7C5CCED3" w:rsidR="00BC22FE" w:rsidRPr="00795D70" w:rsidRDefault="00BC22FE" w:rsidP="006D3707">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00795D70">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00795D70">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00795D70">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00795D70">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00795D70">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00795D70">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00795D70">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00795D70">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00795D70">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00795D70">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00795D70">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00795D70">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00795D70">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="009E596C">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00795D70">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t>05/06/2018</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00795D70">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t>v. 6</w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00795D70">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69B6CB49" w14:textId="77777777" w:rsidR="00AF7A9F" w:rsidRDefault="00AF7A9F" w:rsidP="009E47FA">
+    <w:p w14:paraId="15F47FCC" w14:textId="77777777" w:rsidR="00034C29" w:rsidRDefault="00034C29" w:rsidP="00BC22FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65785093" w14:textId="77777777" w:rsidR="00AF7A9F" w:rsidRDefault="00AF7A9F" w:rsidP="009E47FA">
+    <w:p w14:paraId="6838589E" w14:textId="77777777" w:rsidR="00034C29" w:rsidRDefault="00034C29" w:rsidP="00BC22FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="33B9C480" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRDefault="009E47FA" w:rsidP="009E47FA">
+    <w:p w14:paraId="434D5829" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00795D70" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00795D70">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> are best used for agreements of at least $1 million per year or more.</w:t>
+      <w:r w:rsidRPr="00795D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Given the cost associated with engaging an independent assessor, performance-based payment agreements are best used for agreements of at least $1 million per year or more.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="78B43D03" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRDefault="009E47FA" w:rsidP="009E47FA">
+    <w:p w14:paraId="093C0234" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRPr="00795D70" w:rsidRDefault="00BC22FE" w:rsidP="00BC22FE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00795D70">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> i.e., performance that is in line with the principles of UNDP’s regulatory framework and Code of Ethics, and is in adherence with UNDP’s Social and Environmental Standards.</w:t>
+      <w:r w:rsidRPr="00795D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i.e., performance that is in line with the principles of UNDP’s regulatory framework and Code of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ethics, and is in adherence with UNDP’s Social and Environmental Standards.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="01708794" w14:textId="77777777" w:rsidR="009E47FA" w:rsidRDefault="009E47FA" w:rsidP="009E47FA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02ABDC4D" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="009E47FA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="330BC6C3" wp14:editId="416B207D">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27F76DBE" wp14:editId="5A39CF3D">
           <wp:extent cx="298580" cy="589695"/>
           <wp:effectExtent l="0" t="0" r="6350" b="1270"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect l="1" r="2023" b="16111"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="303059" cy="598542"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="7F541E26" w14:textId="77777777" w:rsidR="007045C3" w:rsidRDefault="007045C3">
+  <w:p w14:paraId="7C8E283B" w14:textId="77777777" w:rsidR="00BC22FE" w:rsidRDefault="00BC22FE" w:rsidP="009E47FA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="007A0148"/>
-[...224 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F43320D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65387594"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -6602,305 +4254,135 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="150564534">
-    <w:abstractNumId w:val="2"/>
-[...4 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="412432299">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009E47FA"/>
-[...57 lines deleted...]
-    <w:rsid w:val="00FF3BCA"/>
+    <w:rsidRoot w:val="00BC22FE"/>
+    <w:rsid w:val="00034C29"/>
+    <w:rsid w:val="00253C93"/>
+    <w:rsid w:val="00795D70"/>
+    <w:rsid w:val="00A91A56"/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="07CB95F7"/>
+  <w14:docId w14:val="487888FC"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w15:docId w15:val="{D4BE696D-5D80-4F61-84F4-E2E218678B79}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7239,458 +4721,884 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009E47FA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC22FE"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="List Paragraph (numbered (a)),Bullets,List Paragraph1,Lapis Bulleted List,Dot pt,F5 List Paragraph,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,List Paragraph12,Bullet Points,MAIN CONTENT,List 100s,L"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="009E47FA"/>
+    <w:rsid w:val="00BC22FE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="009E47FA"/>
+    <w:rsid w:val="00BC22FE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009E47FA"/>
+    <w:rsid w:val="00BC22FE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009E47FA"/>
+    <w:rsid w:val="00BC22FE"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009E47FA"/>
+    <w:rsid w:val="00BC22FE"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...23 lines deleted...]
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009E47FA"/>
+    <w:rsid w:val="00BC22FE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009E47FA"/>
+    <w:rsid w:val="00BC22FE"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009E47FA"/>
+    <w:rsid w:val="00BC22FE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009E47FA"/>
+    <w:rsid w:val="00BC22FE"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005876E6"/>
-[...51 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00BC22FE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005F0FB4"/>
-[...15 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00BC22FE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2196" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/236" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11531" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3971" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3971" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/policy-due-diligence-and-partnerships-private-sector" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/236" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11531" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian Light"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Mincho"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7797,677 +5705,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2333</Words>
-  <Characters>13768</Characters>
+  <Words>2410</Words>
+  <Characters>13743</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>259</Lines>
-  <Paragraphs>98</Paragraphs>
+  <Lines>114</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16003</CharactersWithSpaces>
+  <CharactersWithSpaces>16121</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Josephine Opar</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>