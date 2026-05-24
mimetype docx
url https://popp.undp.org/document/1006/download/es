--- v0 (2025-10-02)
+++ v1 (2026-05-24)
@@ -1,1123 +1,1391 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5ED0F386" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="00C53987" w:rsidRDefault="00255341" w:rsidP="00255341">
+    <w:p w14:paraId="0E833AA5" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009C0AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A1.1. Mecanismo de participación (</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C0AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Engagement Facility</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Engagement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C0AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C0AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Facility</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C0AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED0F387" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00255341">
+    <w:p w14:paraId="5B6D8F4D" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5ED0F388" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00255341">
+    <w:p w14:paraId="151F6221" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009C0AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.0</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009C0AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Normas y reglamentos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED0F389" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00255341">
+    <w:p w14:paraId="700447B4" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009C0AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED0F38A" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00255341">
+    <w:p w14:paraId="6F3FBBAD" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009C0AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2.0</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009C0AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Política </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED0F38B" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="00CD795E" w:rsidRDefault="00255341" w:rsidP="00255341">
+    <w:p w14:paraId="7B0FBC47" w14:textId="2EEEC957" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>El mecanismo de participación proporciona una herramienta de respuesta rápida y flexible para respaldar los resultados de políticas anteriores, evaluaciones, respuestas a la crisis y las pruebas de innovación con posibilidad de ampliación. Debe respaldar los resultados identificados en el Plan Estratégico del PNUD y los documentos del programa de país o la región pertinentes.</w:t>
+      <w:r w:rsidRPr="009C0AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El mecanismo de participación proporciona una herramienta de respuesta rápida y flexible para respaldar los resultados de políticas anteriores, evaluaciones, respuestas a la crisis y las pruebas de innovación con posibilidad de ampliación. Debe respaldar los resultados identificados en el Plan Estratégico del PNUD y los documentos del programa de país o la región pertinente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED0F38C" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="00D3284D" w:rsidRDefault="00255341" w:rsidP="00255341">
+    <w:p w14:paraId="25B6E74E" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3284D">
-        <w:rPr>
+      <w:r w:rsidRPr="009C0AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Cualquier oficina </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cualquier oficina de país, Centro Regional o Buró puede establecer uno o más mecanismos de participación de acuerdo con esta política. El gerente del programa/Representante Residente puede comprometer recursos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009C0AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...70 lines deleted...]
-          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D3284D">
-        <w:rPr>
+      <w:r w:rsidRPr="009C0AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> de participación. La instalación siempre utiliza la implementación directa. Se requieren términos de referencia y notas conceptuales, según convenga, para justificar y detallar los resultados esperados.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>al firmar el plan de trabajo plurianual actualizado que se mantiene para el mecanismo de participación. La instalación siempre utiliza la implementación directa. Se requieren términos de referencia y notas conceptuales, según convenga, para justificar y detallar los resultados esperados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED0F38D" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00255341">
+    <w:p w14:paraId="74D46A62" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009C0AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>No hay un nivel máximo de financiación prescrito para el mecanismo de participación. La financiación puede provenir de un límite de gasto anual (ASL) para la instalación (anteriormente ASL del Departamento de Protección y Seguridad [DSS]) y de una variedad de recursos básicos/objetivo de la distribución de recursos con cargo a los fondos básicos (TRAC) y complementarios, tales como la cuenta de participación en los gastos del programa (cuenta 11888), contribuciones globales al programa en el país, líneas de recursos básicos del programa regional y mundial, balances de ingresos de participación en los gastos residuales (se debe asegurar el acuerdo del donante), y contribuciones directas del Gobierno y participación en los gastos de terceros. Cualquier fondo elegible sobrante al final del programa se puede derivar al mecanismo de participación y utilizar para el próximo programa en el país.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED0F38E" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00255341">
+    <w:p w14:paraId="140223A5" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009C0AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Todas las políticas sobre presentación de informes a nivel corporativo y país, los SESP, las auditorías y la gestión de riesgos rigen de igual manera para el mecanismo de participación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED0F38F" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00255341">
+    <w:p w14:paraId="311E361A" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009C0AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La siguiente es una lista de actividades/gastos que el mecanismo de participación podría y no podría financiar.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="8856" w:type="dxa"/>
+        <w:tblW w:w="8938" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4428"/>
-        <w:gridCol w:w="4428"/>
+        <w:gridCol w:w="4469"/>
+        <w:gridCol w:w="4469"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00255341" w:rsidRPr="004B4009" w14:paraId="5ED0F392" w14:textId="77777777" w:rsidTr="00AA544C">
+      <w:tr w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w14:paraId="6AC2799E" w14:textId="77777777" w:rsidTr="009C5CFF">
+        <w:trPr>
+          <w:trHeight w:val="369"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED0F390" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00AA544C">
+          <w:p w14:paraId="6F0E5005" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009C0AB7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Puede financiar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED0F391" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00AA544C">
+          <w:p w14:paraId="1320C216" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009C0AB7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>No puede financiar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00255341" w:rsidRPr="007A5553" w14:paraId="5ED0F395" w14:textId="77777777" w:rsidTr="00AA544C">
+      <w:tr w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w14:paraId="1F5FFB5A" w14:textId="77777777" w:rsidTr="009C5CFF">
+        <w:trPr>
+          <w:trHeight w:val="688"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED0F393" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00AA544C">
+          <w:p w14:paraId="41C08202" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009C0AB7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Consultores, Voluntarios de las Naciones Unidas (VNU) (locales, regionales o internacionales)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED0F394" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="00B1102A" w:rsidRDefault="00255341" w:rsidP="00AA544C">
+          <w:p w14:paraId="114857E1" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1102A">
+            <w:r w:rsidRPr="009C0AB7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Subsidios de bajo valor o microcapital</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00255341" w:rsidRPr="004B4009" w14:paraId="5ED0F398" w14:textId="77777777" w:rsidTr="00AA544C">
+      <w:tr w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w14:paraId="4D03E546" w14:textId="77777777" w:rsidTr="009C5CFF">
+        <w:trPr>
+          <w:trHeight w:val="671"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED0F396" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00AA544C">
+          <w:p w14:paraId="403A7068" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009C0AB7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Personal del PNUD que proporciona apoyo a actividades relacionadas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED0F397" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00AA544C">
+          <w:p w14:paraId="1CF70EEA" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009C0AB7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Actividades que no son coherentes con otras políticas pertinentes del PNUD, incluidas las SES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00255341" w:rsidRPr="004B4009" w14:paraId="5ED0F39E" w14:textId="77777777" w:rsidTr="00AA544C">
+      <w:tr w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w14:paraId="19127D39" w14:textId="77777777" w:rsidTr="009C5CFF">
+        <w:trPr>
+          <w:trHeight w:val="335"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED0F39C" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00AA544C">
+          <w:p w14:paraId="297F8619" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009C0AB7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Publicaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED0F39D" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00AA544C">
+          <w:p w14:paraId="1C48347E" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009C0AB7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Infraestructura</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00255341" w:rsidRPr="004B4009" w14:paraId="5ED0F3A1" w14:textId="77777777" w:rsidTr="00AA544C">
+      <w:tr w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w14:paraId="60D034BF" w14:textId="77777777" w:rsidTr="009C5CFF">
+        <w:trPr>
+          <w:trHeight w:val="352"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED0F39F" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00AA544C">
+          <w:p w14:paraId="755AB711" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009C0AB7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Talleres, conferencias, eventos de aprendizaje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED0F3A0" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00AA544C">
+          <w:p w14:paraId="342DEC54" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009C0AB7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Transferencias de efectivo a partes responsables</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00255341" w:rsidRPr="004B4009" w14:paraId="5ED0F3A4" w14:textId="77777777" w:rsidTr="00AA544C">
+      <w:tr w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w14:paraId="21494817" w14:textId="77777777" w:rsidTr="009C5CFF">
+        <w:trPr>
+          <w:trHeight w:val="335"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED0F3A2" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00AA544C">
+          <w:p w14:paraId="2E84623F" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009C0AB7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cooperación Sur-Sur y/o triangular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED0F3A3" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00AA544C">
+          <w:p w14:paraId="27B9E314" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00255341" w:rsidRPr="004B4009" w14:paraId="5ED0F3A7" w14:textId="77777777" w:rsidTr="00AA544C">
+      <w:tr w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w14:paraId="2C8C5E6F" w14:textId="77777777" w:rsidTr="009C5CFF">
+        <w:trPr>
+          <w:trHeight w:val="671"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED0F3A5" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00AA544C">
+          <w:p w14:paraId="135F5B52" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009C0AB7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vínculos académicos, de políticas o investigación entre instituciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED0F3A6" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00AA544C">
+          <w:p w14:paraId="4C3F1EC6" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00255341" w:rsidRPr="004B4009" w14:paraId="5ED0F3AA" w14:textId="77777777" w:rsidTr="00AA544C">
+      <w:tr w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w14:paraId="2D6C7A5B" w14:textId="77777777" w:rsidTr="009C5CFF">
+        <w:trPr>
+          <w:trHeight w:val="688"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED0F3A8" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00AA544C">
+          <w:p w14:paraId="200F8D43" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009C0AB7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluaciones de impacto después del cierre de un proyecto </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED0F3A9" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00AA544C">
+          <w:p w14:paraId="0FAAFB04" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5ED0F3AB" w14:textId="77777777" w:rsidR="00255341" w:rsidRPr="004B4009" w:rsidRDefault="00255341" w:rsidP="00255341">
+    <w:p w14:paraId="359ECDD9" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009C0AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009C0AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED0F3AC" w14:textId="77777777" w:rsidR="00DE18B2" w:rsidRDefault="00DE18B2" w:rsidP="00DE18B2">
+    <w:p w14:paraId="617EE943" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="007F5067" w:rsidRDefault="009C0AB7" w:rsidP="009C5CFF">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="212121"/>
-[...1 lines deleted...]
-        <w:t>Disclaimer: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED0F3AD" w14:textId="77777777" w:rsidR="00DE18B2" w:rsidRDefault="00DE18B2" w:rsidP="00DE18B2">
+    <w:p w14:paraId="5CC7AC8B" w14:textId="77777777" w:rsidR="009C0AB7" w:rsidRPr="007F5067" w:rsidRDefault="009C0AB7" w:rsidP="009C5CFF">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="212121"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED0F3AF" w14:textId="2DB71159" w:rsidR="00000000" w:rsidRPr="009110EC" w:rsidRDefault="00DE18B2" w:rsidP="009110EC">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="0EAC1AEA" w14:textId="16089E56" w:rsidR="00DA504D" w:rsidRDefault="009C0AB7" w:rsidP="009C0AB7">
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="212121"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-        <w:t>Descargo de responsabilidad: esta es una traducción de un documento original en Inglés. </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="212121"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00791F51" w:rsidRPr="009110EC">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="009C0AB7">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08FA4225" w14:textId="77777777" w:rsidR="005D6931" w:rsidRDefault="005D6931" w:rsidP="009110EC">
+    <w:p w14:paraId="02196811" w14:textId="77777777" w:rsidR="009F7E43" w:rsidRDefault="009F7E43" w:rsidP="009C0AB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34B4F01A" w14:textId="77777777" w:rsidR="005D6931" w:rsidRDefault="005D6931" w:rsidP="009110EC">
+    <w:p w14:paraId="318271D4" w14:textId="77777777" w:rsidR="009F7E43" w:rsidRDefault="009F7E43" w:rsidP="009C0AB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="6656419B" w14:textId="3491C960" w:rsidR="009110EC" w:rsidRPr="009110EC" w:rsidRDefault="009110EC" w:rsidP="009110EC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77D44140" w14:textId="362215DE" w:rsidR="009C0AB7" w:rsidRPr="002B4DA4" w:rsidRDefault="009C0AB7" w:rsidP="009110EC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005340D2">
+    <w:r w:rsidRPr="002B4DA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>Pag</w:t>
+      <w:t xml:space="preserve">Pag. </w:t>
     </w:r>
-    <w:r w:rsidR="00E00A1B">
+    <w:r w:rsidRPr="002B4DA4">
       <w:rPr>
-        <w:lang w:val="en-GB"/>
-[...10 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="005340D2">
+    <w:r w:rsidRPr="002B4DA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002B4DA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="009110EC">
+    <w:r w:rsidRPr="002B4DA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002B4DA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="005340D2">
+    <w:r w:rsidRPr="002B4DA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002B4DA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="005340D2">
+    <w:r w:rsidRPr="002B4DA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002B4DA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="009110EC">
+    <w:r w:rsidRPr="002B4DA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002B4DA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002B4DA4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="005340D2">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="002B4DA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="002B4DA4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="002B4DA4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="002B4DA4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002B4DA4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve">Effective Date: 05/06/2018 </w:t>
+      <w:t xml:space="preserve">: 05/06/2018 </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002B4DA4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="005340D2">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="002B4DA4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="002B4DA4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002B4DA4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>v. 3</w:t>
+      <w:t xml:space="preserve"> 3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43BD65BD" w14:textId="77777777" w:rsidR="005D6931" w:rsidRDefault="005D6931" w:rsidP="009110EC">
+    <w:p w14:paraId="2D7C40E1" w14:textId="77777777" w:rsidR="009F7E43" w:rsidRDefault="009F7E43" w:rsidP="009C0AB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="740D673B" w14:textId="77777777" w:rsidR="005D6931" w:rsidRDefault="005D6931" w:rsidP="009110EC">
+    <w:p w14:paraId="12349C8D" w14:textId="77777777" w:rsidR="009F7E43" w:rsidRDefault="009F7E43" w:rsidP="009C0AB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="22887009" w14:textId="77777777" w:rsidR="009110EC" w:rsidRDefault="009110EC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E3E12D6" w14:textId="1BC5A3E6" w:rsidR="009C0AB7" w:rsidRPr="009C0AB7" w:rsidRDefault="009C0AB7" w:rsidP="009C5CFF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
-  </w:p>
-[...18 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="082D6388" wp14:editId="50501BFE">
+          <wp:extent cx="591279" cy="900000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="591279" cy="900000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74081605"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC5C7144"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1170,127 +1438,128 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="295841047">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00255341"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00E00A1B"/>
+    <w:rsidRoot w:val="009C0AB7"/>
+    <w:rsid w:val="002B4DA4"/>
+    <w:rsid w:val="0073180E"/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:rsid w:val="009C5CFF"/>
+    <w:rsid w:val="009F7E43"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D07E5B"/>
+    <w:rsid w:val="00D61E16"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5ED0F386"/>
+  <w14:docId w14:val="150806C1"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{135B2F83-A4A2-406F-9ACB-F1F20E9A8846}"/>
+  <w15:docId w15:val="{02BD91B5-6E4B-4302-9BFE-085CE7BE9D78}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1631,335 +1900,810 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00255341"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="es-ES"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="List Paragraph (numbered (a)),Bullets,List Paragraph1,Lapis Bulleted List,Dot pt,F5 List Paragraph,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,List Paragraph12,Bullet Points,MAIN CONTENT,List 100s,L"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00255341"/>
+    <w:rsid w:val="009C0AB7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009C0AB7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C0AB7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009C0AB7"/>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00255341"/>
+    <w:rsid w:val="009C0AB7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...13 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00DE18B2"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C0AB7"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...33 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2066,661 +2810,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>2</Pages>
   <Words>482</Words>
-  <Characters>2749</Characters>
+  <Characters>2748</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3225</CharactersWithSpaces>
+  <CharactersWithSpaces>3224</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Jane Ashley Gagne</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>