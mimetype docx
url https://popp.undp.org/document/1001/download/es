--- v0 (2025-10-10)
+++ v1 (2026-05-25)
@@ -537,216 +537,211 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Suma fija</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E15A6" w:rsidRPr="008E15A6" w14:paraId="390DC8A4" w14:textId="77777777" w:rsidTr="009F5D71">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04D244E8" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Reasignaciones dentro de la distancia al lugar de trabajo del lugar de destino actual.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11AA1DC0" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4643FB55" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E15A6" w:rsidRPr="008E15A6" w14:paraId="07921D3E" w14:textId="77777777" w:rsidTr="009F5D71">
         <w:trPr>
           <w:trHeight w:val="925"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60D71078" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nombramiento de un año o más (nombramiento de plazo fijo, FTA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="359FC414" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
@@ -762,51 +757,50 @@
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20 pies (tarifa individual)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14A0914F" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
@@ -827,51 +821,50 @@
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD 13 000 (tarifa individual)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E15A6" w:rsidRPr="008E15A6" w14:paraId="5E7DB777" w14:textId="77777777" w:rsidTr="009F5D71">
         <w:trPr>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B788581" w14:textId="57F556B5" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
@@ -885,91 +878,89 @@
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>incluidos los funcionarios subalternos del cuadro orgánico (FSCO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DA93428" w14:textId="5C087F97" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="008E15A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">100 kg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F42BDF2" w14:textId="01B78C02" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
@@ -988,51 +979,50 @@
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E15A6" w:rsidRPr="008E15A6" w14:paraId="11542196" w14:textId="77777777" w:rsidTr="009F5D71">
         <w:trPr>
           <w:trHeight w:val="1838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17F4462C" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
@@ -1049,91 +1039,89 @@
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(sin familia)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E2BFC02" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1000 kg para el miembro del personal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="686F99FD" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
@@ -1145,51 +1133,50 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E15A6" w:rsidRPr="008E15A6" w14:paraId="70C36DC1" w14:textId="77777777" w:rsidTr="009F5D71">
         <w:trPr>
           <w:trHeight w:val="1536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63993DEC" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
@@ -1205,51 +1192,50 @@
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(lugares de destino aptos para familias)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="006F07EF" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
@@ -1304,136 +1290,133 @@
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>300 kg para el siguiente familiar a cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47570764" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E15A6" w:rsidRPr="008E15A6" w14:paraId="044DBD66" w14:textId="77777777" w:rsidTr="009F5D71">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14566A92" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nombramiento/reasignación (FSCO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5243146B" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
@@ -1488,51 +1471,50 @@
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>150 kg para cada familiar a cargo adicional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D870694" w14:textId="6447C4C8" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
@@ -1720,51 +1702,71 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La prestación de envío se expresa en términos de </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>peso neto o volumen neto</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>, que incluye el embalaje pero no el peso de jaulas y cajones.</w:t>
+        <w:t xml:space="preserve">, que incluye el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008E15A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>embalaje</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008E15A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pero no el peso de jaulas y cajones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3293ACBA" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E15A6">
@@ -1871,107 +1873,76 @@
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Separación de un miembro del personal que tuvo un nombramiento de dos años o más o que completó dos años de servicio en un lugar de destino en la Sede, y en el que se estableció una prestación para el transporte total de efectos personales y bienes del hogar en el momento del nombramiento inicial. El envío dividido debe efectuarse antes de que transcurra un año a partir de la fecha de separación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F659ABC" w14:textId="77777777" w:rsidR="00283351" w:rsidRDefault="00283351" w:rsidP="008E15A6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7450C3EA" w14:textId="77777777" w:rsidR="008B40D8" w:rsidRDefault="008B40D8" w:rsidP="008E15A6">
-[...28 lines deleted...]
-    </w:p>
     <w:p w14:paraId="17EDDFC9" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00E35885">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="270"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>El peso y/o volumen máximo para los cuales existe la prestación para el transporte a cargo del PNUD es el siguiente:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BAEF26C" w14:textId="219FBF45" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="008B40D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
@@ -2004,50 +1975,51 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Para un miembro del personal con un cónyuge o hijo</w:t>
       </w:r>
       <w:r w:rsidR="00C76D05" w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> a cargo que reside en el lugar de destino oficial, un contenedor de 40 pies (equivalente a 67.7 metros cúbicos), incluido el peso o el volumen del embalaje pero sin incluir jaulas y cajones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A59A63" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2432,64 +2404,70 @@
     <w:p w14:paraId="22FAFB13" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si se autoriza el almacenamiento, el PNUD pagará los cargos de almacenamiento hasta cinco años después de la fecha de entrada en vigor de la asignación del miembro del personal. Cuando la asignación del miembro del personal se extiende por más de cinco años por un período de hasta </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="117EC01A" w14:textId="4AF9BC50" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
+        <w:t xml:space="preserve">Si se autoriza el almacenamiento, el PNUD pagará los cargos de almacenamiento hasta cinco años después de la fecha de entrada en vigor de la asignación del miembro del personal. Cuando la asignación del miembro del personal se extiende por más de cinco años por un período de hasta dos años en el mismo lugar de destino, el PNUD continuará pagando los cargos de almacenamiento durante el período de dicha extensión. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62138D6C" w14:textId="77777777" w:rsidR="00965E1E" w:rsidRDefault="00965E1E" w:rsidP="00283351">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="117EC01A" w14:textId="16C36C04" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cargos de almacenamiento en casos de transporte que no sea total</w:t>
       </w:r>
     </w:p>
@@ -2548,51 +2526,61 @@
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> del personal complete</w:t>
       </w:r>
       <w:r w:rsidR="00C76D05" w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> su asignación en un lugar de destino y abandone el lugar de destino por vacaciones en el país de origen o asignación temporal y aún no se haya determinado su próximo lugar de destino.</w:t>
+        <w:t xml:space="preserve"> su asignación en un lugar de destino y abandone el lugar de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E15A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>destino por vacaciones en el país de origen o asignación temporal y aún no se haya determinado su próximo lugar de destino.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CC56944" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
@@ -3119,71 +3107,51 @@
     <w:p w14:paraId="603F969D" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Normalmente, en casos en los </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> por motivos no atribuibles al PNUD, el miembro del personal no completa el período de servicio con respecto al cual el PNUD ha pagado un envío por traslado o suma fija, estos costos pueden ajustarse de manera proporcional y puede realizarse la recuperación. El Director de la ORH (Oficina de Recursos Humanos) puede determinar que hay circunstancias de peso que no justifican la pérdida o el ajuste de la prestación de envío por traslado.</w:t>
+        <w:t>Normalmente, en casos en los que por motivos no atribuibles al PNUD, el miembro del personal no completa el período de servicio con respecto al cual el PNUD ha pagado un envío por traslado o suma fija, estos costos pueden ajustarse de manera proporcional y puede realizarse la recuperación. El Director de la ORH (Oficina de Recursos Humanos) puede determinar que hay circunstancias de peso que no justifican la pérdida o el ajuste de la prestación de envío por traslado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0281DE6E" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="00283351" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8100"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B3EC9D3" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="00283351" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
@@ -3192,189 +3160,259 @@
           <w:tab w:val="left" w:pos="8100"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283351">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Plantillas y Formularios</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D16F68" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="00283351" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77ABCBC2" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="00283351" w:rsidRDefault="00283351" w:rsidP="00283351">
+    <w:p w14:paraId="77ABCBC2" w14:textId="2BE0AAA5" w:rsidR="00283351" w:rsidRPr="00C85F1C" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00283351">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Certificación de Prima de Traslado</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00283351">
+      <w:r w:rsidRPr="00C85F1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0072BC"/>
           <w:kern w:val="0"/>
-          <w:u w:val="single"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="14B4CFA9" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
+      <w:r w:rsidR="00965E1E" w:rsidRPr="00C85F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B4CFA9" w14:textId="44DA6FDD" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00283351">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>PT 78</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00965E1E">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00965E1E" w:rsidRPr="00965E1E">
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00965E1E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00965E1E" w:rsidRPr="00965E1E">
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00965E1E">
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00283351">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(Inventario con valores detallado de efectos personales/Procedimiento de reclamaciones de seguro)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="778F355F" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BFF7971" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="3C35F482" w14:textId="77777777" w:rsidR="00965E1E" w:rsidRDefault="00965E1E" w:rsidP="00283351">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E15A6">
+    </w:p>
+    <w:p w14:paraId="2BE581B0" w14:textId="77777777" w:rsidR="00965E1E" w:rsidRDefault="00965E1E" w:rsidP="00283351">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CAADFEC" w14:textId="77777777" w:rsidR="00965E1E" w:rsidRDefault="00965E1E" w:rsidP="00283351">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BFF7971" w14:textId="49C95ABD" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E15A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Información sobre envío excepcional organizado por el PNUD </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E2CEAD" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="721F8887" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3437,837 +3475,819 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El peso de las jaulas y los cajones pagadero por la Organización no excederá el cincuenta por ciento del peso neto del envío. Cualquier exceso de peso de jaulas y cajones se agregará el peso neto real.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3117645E" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="1548" w:type="dxa"/>
+        <w:tblInd w:w="710" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1259"/>
         <w:gridCol w:w="3744"/>
         <w:gridCol w:w="2789"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E15A6" w:rsidRPr="008E15A6" w14:paraId="68CFE66F" w14:textId="77777777" w:rsidTr="00283351">
+      <w:tr w:rsidR="008E15A6" w:rsidRPr="008E15A6" w14:paraId="68CFE66F" w14:textId="77777777" w:rsidTr="00C85F1C">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="69722604" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ejemplo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3875" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5B294650" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Peso real del envío</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2893" w:type="dxa"/>
+            <w:tcW w:w="2789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="597B4340" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>500 kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E15A6" w:rsidRPr="008E15A6" w14:paraId="7E4CA2EA" w14:textId="77777777" w:rsidTr="009F5D71">
+      <w:tr w:rsidR="008E15A6" w:rsidRPr="008E15A6" w14:paraId="7E4CA2EA" w14:textId="77777777" w:rsidTr="00C85F1C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AC817A7" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3875" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="394027A7" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Embalaje máximo permitido</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2893" w:type="dxa"/>
+            <w:tcW w:w="2789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D3DFE2B" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>250 kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E15A6" w:rsidRPr="008E15A6" w14:paraId="7BC7F8E6" w14:textId="77777777" w:rsidTr="009F5D71">
+      <w:tr w:rsidR="008E15A6" w:rsidRPr="008E15A6" w14:paraId="7BC7F8E6" w14:textId="77777777" w:rsidTr="00C85F1C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D12EF68" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3875" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A77411F" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2893" w:type="dxa"/>
+            <w:tcW w:w="2789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C0A2206" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E15A6" w:rsidRPr="008E15A6" w14:paraId="7A95B6AE" w14:textId="77777777" w:rsidTr="009F5D71">
+      <w:tr w:rsidR="008E15A6" w:rsidRPr="008E15A6" w14:paraId="7A95B6AE" w14:textId="77777777" w:rsidTr="00C85F1C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41A47CA7" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>SI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3875" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E4ED820" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Peso real del envío</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2893" w:type="dxa"/>
+            <w:tcW w:w="2789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11C62C14" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>500 kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E15A6" w:rsidRPr="008E15A6" w14:paraId="332F96EE" w14:textId="77777777" w:rsidTr="009F5D71">
+      <w:tr w:rsidR="008E15A6" w:rsidRPr="008E15A6" w14:paraId="332F96EE" w14:textId="77777777" w:rsidTr="00C85F1C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C8E32FC" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3875" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5646DE76" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Peso real de jaulas y cajones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2893" w:type="dxa"/>
+            <w:tcW w:w="2789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77D14ACD" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>300 kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E15A6" w:rsidRPr="008E15A6" w14:paraId="2D6F70B1" w14:textId="77777777" w:rsidTr="009F5D71">
+      <w:tr w:rsidR="008E15A6" w:rsidRPr="008E15A6" w14:paraId="2D6F70B1" w14:textId="77777777" w:rsidTr="00C85F1C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43BDF710" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3875" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69BBE90B" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Exceso de embalaje </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2893" w:type="dxa"/>
+            <w:tcW w:w="2789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68E828BB" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>50 kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283351" w:rsidRPr="008E15A6" w14:paraId="0B8CCE43" w14:textId="77777777" w:rsidTr="009F5D71">
+      <w:tr w:rsidR="00283351" w:rsidRPr="008E15A6" w14:paraId="0B8CCE43" w14:textId="77777777" w:rsidTr="00C85F1C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2742F937" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ENTONCES:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3875" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F5F6E53" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nuevo peso neto ajustado del envío</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2893" w:type="dxa"/>
+            <w:tcW w:w="2789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B183A99" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E15A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
                 <w14:ligatures w14:val="none"/>
@@ -4467,71 +4487,51 @@
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00410B9F" w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Para miembros</w:t>
       </w:r>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> del personal cuya prestación es de 500 kilogramos por aire, si el peso neto real es de 400 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> pero el peso cobrable es de 650 kilogramos, se consideraría que está</w:t>
+        <w:t xml:space="preserve"> del personal cuya prestación es de 500 kilogramos por aire, si el peso neto real es de 400 kilogramos pero el peso cobrable es de 650 kilogramos, se consideraría que está</w:t>
       </w:r>
       <w:r w:rsidR="00122232" w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> dentro de la prestación. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C2581E1" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
@@ -4548,61 +4548,51 @@
     <w:p w14:paraId="15F44A51" w14:textId="43783CCE" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cuando ambos cónyuges son miembros del personal y cada uno tiene derecho a un envío no acompañado de efectos personales, el peso máximo autorizado para ambos miembros del </w:t>
-[...9 lines deleted...]
-        <w:t>personal será el correspondiente a un miembro del personal con un cónyuge o hijo</w:t>
+        <w:t>Cuando ambos cónyuges son miembros del personal y cada uno tiene derecho a un envío no acompañado de efectos personales, el peso máximo autorizado para ambos miembros del personal será el correspondiente a un miembro del personal con un cónyuge o hijo</w:t>
       </w:r>
       <w:r w:rsidR="00D15C58" w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> a cargo que reúne las condiciones que residen en el lugar de destino oficial. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D3B408" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -4693,50 +4683,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D1C854E" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ejemplo: </w:t>
       </w:r>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El diez por ciento de una prestación por tierra de 1000 kilogramos, o 100 kilogramos, puede enviarse como envío aéreo anticipado, lo que deja un saldo de 900 kilogramos por tierra o 450 kilogramos por aire (véase el párrafo a continuación).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A32C9F2" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
@@ -5185,51 +5176,50 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7810998D" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>La solicitud debe especificar los motivos para obtener la excepción y, siempre que sea posible, debe estar acompañada por documentos de prueba que justifiquen la excepción.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDFADB2" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -5412,50 +5402,51 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">no hay ningún costo adicional para la organización que exceda la prestación actual; y </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04DE66EB" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
@@ -5885,51 +5876,50 @@
         </w:rPr>
         <w:t xml:space="preserve">El envío dividido debe efectuarse dentro de un período de dos meses a partir de la llegada al lugar de destino o la recepción de la autorización de envío dividido. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BDEC4F" w14:textId="0C08ACFB" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Conversión de envío no acompañado en exceso de equipaje acompañado </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="451F7E25" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64373D69" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6131,50 +6121,51 @@
     <w:p w14:paraId="39A369B4" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>La conversión de exceso de equipaje acompañado en envío no acompañado no se aplicará cuando la prima de equipaje acompañado para cualquier parte del viaje es calculada por las aerolíneas sobre la base de las piezas y el tamaño del equipaje.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D1AF7EE" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -6524,51 +6515,50 @@
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Almacenamiento (excepto cuando se autorice el almacenamiento en forma excepcional);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69FE7172" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
@@ -6839,50 +6829,51 @@
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Se requiere un plazo mínimo de tres (3) semanas desde la recepción de la autorización de viaje para facilitar el envío. El plazo real de envío varía según el punto de origen y de destino.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E5A530" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -7284,51 +7275,50 @@
         </w:rPr>
         <w:t xml:space="preserve">Independientemente del segundo párrafo en «Responsabilidades de la Oficina en el País del PNUD en el Punto de Origen» a continuación, una diferencia de no más del 15 % entre la estimación y las cifras reales se considera razonable, siempre que no haya habido ningún cambio en la lista original de bienes incluidos en la estimación. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D96310C" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Exceso de envío: cálculo y liquidación de exceso de prestaciones </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75E476CB" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58AE36FE" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7616,50 +7606,51 @@
     <w:p w14:paraId="0A8A8514" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>USD 16 000 para el miembro del personal individual;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F1FFBDF" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
@@ -7690,51 +7681,51 @@
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>USD 4800 para cada familiar adicional que reúne las condiciones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E9B549D" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="00283351" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7809B8E3" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
+    <w:p w14:paraId="7809B8E3" w14:textId="0B023FE3" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Para los envíos por traslado conforme a la </w:t>
@@ -7955,61 +7946,51 @@
     <w:p w14:paraId="189EDA55" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si el miembro del personal no solicita una cobertura de seguro por el total del valor mostrado en el inventario, la responsabilidad de la compañía de seguros se reduce y cualquier reclamación de seguro resultante se liquidará sobre una base prorrateada reducida. Por ejemplo, si un envío no </w:t>
-[...9 lines deleted...]
-        <w:t>acompañado valuado en USD 50 000 se asegura por solo USD 25 000, el miembro del personal no recibirá más del 50 % del valor que figura en el inventario por cualquier bien perdido o dañado.</w:t>
+        <w:t>Si el miembro del personal no solicita una cobertura de seguro por el total del valor mostrado en el inventario, la responsabilidad de la compañía de seguros se reduce y cualquier reclamación de seguro resultante se liquidará sobre una base prorrateada reducida. Por ejemplo, si un envío no acompañado valuado en USD 50 000 se asegura por solo USD 25 000, el miembro del personal no recibirá más del 50 % del valor que figura en el inventario por cualquier bien perdido o dañado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="212ABF47" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FF8DCCF" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
@@ -8266,72 +8247,118 @@
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> del personal incluso si está dentro de la prestación total de seguro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="613B350D" w14:textId="77777777" w:rsidR="008E15A6" w:rsidRPr="008E15A6" w:rsidRDefault="008E15A6" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C329CC0" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="4C18CD94" w14:textId="77777777" w:rsidR="00965E1E" w:rsidRDefault="00965E1E" w:rsidP="00283351">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E15A6">
+    </w:p>
+    <w:p w14:paraId="37D4909B" w14:textId="77777777" w:rsidR="00965E1E" w:rsidRDefault="00965E1E" w:rsidP="00283351">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58DADB0A" w14:textId="77777777" w:rsidR="00965E1E" w:rsidRDefault="00965E1E" w:rsidP="00283351">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C329CC0" w14:textId="3985B0C2" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E15A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Reclamaciones de seguro </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB45A33" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="00283351" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DF5384F" w14:textId="26121E08" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -8413,134 +8440,126 @@
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> presentar una reclamación a través de esta sección en el caso de pérdida o daño de la totalidad o de una parte del envío. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="037E0A1E" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1556C517" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="1556C517" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00C85F1C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-          <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-          <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD3D2EE" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="3CD3D2EE" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00C85F1C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-          <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="254FCA8E" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00283351">
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="254FCA8E" w14:textId="77777777" w:rsidR="00283351" w:rsidRPr="008E15A6" w:rsidRDefault="00283351" w:rsidP="00C85F1C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E15A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad:</w:t>
       </w:r>
       <w:r w:rsidRPr="008E15A6">
@@ -8582,61 +8601,61 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5386E05E" w14:textId="77777777" w:rsidR="00A31C56" w:rsidRPr="008E15A6" w:rsidRDefault="00A31C56">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A31C56" w:rsidRPr="008E15A6" w:rsidSect="00283351">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FA51F8F" w14:textId="77777777" w:rsidR="00601F5B" w:rsidRDefault="00601F5B" w:rsidP="00283351">
+    <w:p w14:paraId="19D559F9" w14:textId="77777777" w:rsidR="009D3E38" w:rsidRDefault="009D3E38" w:rsidP="00283351">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C4454FC" w14:textId="77777777" w:rsidR="00601F5B" w:rsidRDefault="00601F5B" w:rsidP="00283351">
+    <w:p w14:paraId="1CD185CE" w14:textId="77777777" w:rsidR="009D3E38" w:rsidRDefault="009D3E38" w:rsidP="00283351">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -8673,269 +8692,321 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26D6190E" w14:textId="08602369" w:rsidR="0073637E" w:rsidRPr="00DA782C" w:rsidRDefault="00410B9F" w:rsidP="00B732B7">
+  <w:p w14:paraId="26D6190E" w14:textId="49F6A0C8" w:rsidR="0073637E" w:rsidRPr="00DA782C" w:rsidRDefault="00000000" w:rsidP="00B732B7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7112"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:id w:val="-1705238520"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidRPr="00DA782C">
+        <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve">Página </w:t>
         </w:r>
-        <w:r w:rsidRPr="00DA782C">
+        <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00DA782C">
+        <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00DA782C">
+        <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00DA782C">
+        <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidRPr="00DA782C">
+        <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidRPr="00DA782C">
+        <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> de </w:t>
         </w:r>
-        <w:r w:rsidRPr="00DA782C">
+        <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00DA782C">
+        <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00DA782C">
+        <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00DA782C">
+        <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidRPr="00DA782C">
+        <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidRPr="00DA782C">
+        <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:tab/>
-          <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Fecha</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de entrada </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>en</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> vigor: </w:t>
         </w:r>
         <w:r w:rsidR="00FE7AA6" w:rsidRPr="00DA782C">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>01/05/2025</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="00DA782C">
+    <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00DA782C">
+    <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve"> Versión n.°: </w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00965E1E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidR="00410B9F" w:rsidRPr="00DA782C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidR="00AF5BAF" w:rsidRPr="00DA782C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7E8BE933" w14:textId="77777777" w:rsidR="0073637E" w:rsidRDefault="0073637E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="132E553C" w14:textId="77777777" w:rsidR="00601F5B" w:rsidRDefault="00601F5B" w:rsidP="00283351">
+    <w:p w14:paraId="3641B96B" w14:textId="77777777" w:rsidR="009D3E38" w:rsidRDefault="009D3E38" w:rsidP="00283351">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59DBF38A" w14:textId="77777777" w:rsidR="00601F5B" w:rsidRDefault="00601F5B" w:rsidP="00283351">
+    <w:p w14:paraId="606220D4" w14:textId="77777777" w:rsidR="009D3E38" w:rsidRDefault="009D3E38" w:rsidP="00283351">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A77C0F7" w14:textId="5CCE967B" w:rsidR="0073637E" w:rsidRDefault="00410B9F" w:rsidP="008E15A6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01AE27CA" wp14:editId="08258D77">
-          <wp:extent cx="845775" cy="1287375"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01AE27CA" wp14:editId="15476CA5">
+          <wp:extent cx="532765" cy="810935"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="845775" cy="1287375"/>
+                    <a:ext cx="534361" cy="813364"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01542EB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="620CC0EA"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
@@ -10261,133 +10332,141 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00283351"/>
     <w:rsid w:val="00063A2E"/>
     <w:rsid w:val="000C0236"/>
+    <w:rsid w:val="000F3274"/>
     <w:rsid w:val="00122232"/>
     <w:rsid w:val="001577BB"/>
     <w:rsid w:val="001B7C21"/>
     <w:rsid w:val="00283351"/>
     <w:rsid w:val="00286AB2"/>
     <w:rsid w:val="003E1408"/>
     <w:rsid w:val="003F35A6"/>
     <w:rsid w:val="00405CA5"/>
     <w:rsid w:val="00410B9F"/>
+    <w:rsid w:val="00440916"/>
     <w:rsid w:val="00487C63"/>
     <w:rsid w:val="004969F0"/>
     <w:rsid w:val="00496FF3"/>
     <w:rsid w:val="004C7FC3"/>
     <w:rsid w:val="0053635A"/>
     <w:rsid w:val="00601F5B"/>
     <w:rsid w:val="006D640F"/>
     <w:rsid w:val="00705B20"/>
     <w:rsid w:val="00733716"/>
     <w:rsid w:val="0073637E"/>
+    <w:rsid w:val="00772690"/>
+    <w:rsid w:val="007775B8"/>
     <w:rsid w:val="008767F5"/>
     <w:rsid w:val="008B40D8"/>
     <w:rsid w:val="008E15A6"/>
+    <w:rsid w:val="008F1B3D"/>
     <w:rsid w:val="00930C27"/>
+    <w:rsid w:val="00965E1E"/>
     <w:rsid w:val="009C041B"/>
     <w:rsid w:val="009C35CD"/>
+    <w:rsid w:val="009D3E38"/>
     <w:rsid w:val="00A31C56"/>
     <w:rsid w:val="00A52843"/>
     <w:rsid w:val="00A9366F"/>
     <w:rsid w:val="00AF5BAF"/>
     <w:rsid w:val="00B2652F"/>
     <w:rsid w:val="00BB6105"/>
     <w:rsid w:val="00BD502C"/>
     <w:rsid w:val="00C76D05"/>
+    <w:rsid w:val="00C85F1C"/>
     <w:rsid w:val="00C9737C"/>
     <w:rsid w:val="00D15C58"/>
     <w:rsid w:val="00D43513"/>
     <w:rsid w:val="00DA782C"/>
     <w:rsid w:val="00E1356D"/>
     <w:rsid w:val="00E347F0"/>
     <w:rsid w:val="00E35885"/>
     <w:rsid w:val="00F036CA"/>
     <w:rsid w:val="00FE0AB1"/>
     <w:rsid w:val="00FE7AA6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1C630426"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{717259E1-BD13-4172-BFF7-E9A59830D465}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11316,51 +11395,51 @@
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00283351"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AF5BAF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6186" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6191" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/768783/files/ST_SGB_2014_1-ES.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/pt-78-form-itemized-valued-inventory-personal-effectsinsurance-claims-procedure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6191" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4002120?ln=en&amp;v=pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -11623,69 +11702,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3768</Words>
-  <Characters>21482</Characters>
+  <Words>3782</Words>
+  <Characters>21561</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>179</Lines>
   <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25200</CharactersWithSpaces>
+  <CharactersWithSpaces>25293</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pablo Morete</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>