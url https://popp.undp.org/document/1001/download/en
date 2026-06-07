--- v0 (2025-10-29)
+++ v1 (2026-06-07)
@@ -264,72 +264,72 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>The entitlement to unaccompanied shipment of personal effects is:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="384812AA" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8640" w:type="dxa"/>
-        <w:tblInd w:w="828" w:type="dxa"/>
+        <w:tblW w:w="9121" w:type="dxa"/>
+        <w:tblInd w:w="350" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2970"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1620"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3870"/>
+        <w:gridCol w:w="1651"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="562A3549" w14:textId="77777777" w:rsidTr="002718BF">
+      <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="562A3549" w14:textId="77777777" w:rsidTr="002C2EA3">
         <w:trPr>
-          <w:trHeight w:val="822"/>
+          <w:trHeight w:val="749"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4000DCEC" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -342,51 +342,51 @@
               </w:rPr>
               <w:t>Type of Appointment/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C28296A" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Reassignment </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BC9C5FD" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="004100F6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -400,670 +400,646 @@
               <w:t>Organization</w:t>
             </w:r>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Assisted or Limited Shipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1651" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76BD45C3" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:rtl/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Lump Sum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="2614C5E0" w14:textId="77777777" w:rsidTr="002718BF">
+      <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="2614C5E0" w14:textId="77777777" w:rsidTr="002C2EA3">
         <w:trPr>
-          <w:trHeight w:val="508"/>
+          <w:trHeight w:val="463"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C4B1DA5" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Reassignments within commuting distance of current duty station.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58BCFA89" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1651" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64E4516E" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="08F4649A" w14:textId="77777777" w:rsidTr="002718BF">
+      <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="08F4649A" w14:textId="77777777" w:rsidTr="002C2EA3">
         <w:trPr>
-          <w:trHeight w:val="925"/>
+          <w:trHeight w:val="843"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05F7DED9" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Appointment of one year or longer (FTA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="112CCE5A" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>40 ft. (family rate)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EF509EA" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>20 ft. (single rate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1651" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="198A5131" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>US$ 18,000 (family rate)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A598FF4" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>US$ 13,000 (single rate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="044C91A4" w14:textId="77777777" w:rsidTr="004100F6">
+      <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="044C91A4" w14:textId="77777777" w:rsidTr="002C2EA3">
         <w:trPr>
-          <w:trHeight w:val="34"/>
+          <w:trHeight w:val="31"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22C41D12" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Appointment/reassignment less than 1 year FTA or TA </w:t>
             </w:r>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Malgun Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>including JPOs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26B2CCF9" w14:textId="7C637B2C" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Malgun Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100 kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1651" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="346E3DFB" w14:textId="0F794A6A" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">US$ </w:t>
             </w:r>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Malgun Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">1,500 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="74E44B0B" w14:textId="77777777" w:rsidTr="002718BF">
+      <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="74E44B0B" w14:textId="77777777" w:rsidTr="002C2EA3">
         <w:trPr>
-          <w:trHeight w:val="1838"/>
+          <w:trHeight w:val="802"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="087BF0B0" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Appointment / reassignment within country (FTA)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15CD3495" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(non-family)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C66E4C8" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1,000 kg for staff member</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1651" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1263D6C1" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
+          <w:p w14:paraId="1B32549A" w14:textId="66C46BFD" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B32549A" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
-[...7 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="3DAC4ADF" w14:textId="77777777" w:rsidTr="002718BF">
+      <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="3DAC4ADF" w14:textId="77777777" w:rsidTr="002C2EA3">
         <w:trPr>
-          <w:trHeight w:val="1536"/>
+          <w:trHeight w:val="694"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="751FE08D" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Appointment / reassignment within country (FTA)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62F66F4A" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(family d/s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="231863A5" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1,000 kg for a staff member </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79B36AC8" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
@@ -1094,133 +1070,130 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> dependent</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7314838C" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>300 kg for following dependent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1651" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75078CAA" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="6BAB0D3A" w14:textId="77777777" w:rsidTr="002718BF">
+      <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="6BAB0D3A" w14:textId="77777777" w:rsidTr="002C2EA3">
         <w:trPr>
-          <w:trHeight w:val="520"/>
+          <w:trHeight w:val="474"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15C12342" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Appointment / reassignment (JPO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D725114" w14:textId="3B287417" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>600 kg for JPO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="159D254A" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
@@ -1251,58 +1224,57 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> dependent</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48AC4420" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>150 kg for each additional dependent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1651" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13BE5AF7" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>US$ 10</w:t>
             </w:r>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
@@ -1362,83 +1334,72 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>800</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01D536FC" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(single rate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="133BED65" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7D0EE8A5" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A staff member’s shipment is considered within the entitlement if the shipment or total of shipments is within the weight authorized.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4000018B" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B481839" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1523,156 +1484,123 @@
     </w:p>
     <w:p w14:paraId="3C88BD52" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Appointment to a Headquarters duty station, when the staff member is not expected to be reassigned, for a continuous period which is expected to be two years or longer; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D3D95D" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
+    <w:p w14:paraId="0BADCE6A" w14:textId="7B89261F" w:rsidR="00C82C18" w:rsidRDefault="00643AED" w:rsidP="002C2EA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...57 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004100F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Separation of a staff member who had an appointment of two years or longer or has completed two years’ service at a Headquarters duty station, and an entitlement to full removal of personal effects and household goods was established at the time of initial appointment. Split shipment must be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004100F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>effected</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004100F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no later than one year from the date of separation.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5FBAADB5" w14:textId="77777777" w:rsidR="00C82C18" w:rsidRDefault="00C82C18" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A1465B2" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The maximum weight and/or volume for which entitlement to removal at UNDP expense exists is:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B8E4537" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -1925,75 +1853,104 @@
     </w:p>
     <w:p w14:paraId="01617F0E" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Where both spouses are staff members of UNDP or another organization of the UN common system and each is entitled to full removal of household goods, the maximum weight or volume that may be removed at UNDP expense for both of them is that provided for a staff member with a spouse or dependent child(ren) residing at the official duty station. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14540046" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="004100F6">
+    <w:p w14:paraId="08EC6221" w14:textId="77777777" w:rsidR="00330A36" w:rsidRDefault="00643AED" w:rsidP="00643AED">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004100F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759A5126" w14:textId="77777777" w:rsidR="00330A36" w:rsidRDefault="00330A36" w:rsidP="00643AED">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14540046" w14:textId="235B034C" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004100F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Storage of Personal Effects and Household Goods</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="759B3C25" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004100F6">
@@ -2087,59 +2044,51 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13096FE6" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">If storage is authorized, UNDP will pay the storage charges up to five years following the effective date of the staff member’s assignment. When the staff member’s assignment is extended beyond </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">five years for a period of up to two years at the same duty station, UNDP will continue to pay storage charges for the period of such extension. </w:t>
+        <w:t xml:space="preserve">If storage is authorized, UNDP will pay the storage charges up to five years following the effective date of the staff member’s assignment. When the staff member’s assignment is extended beyond five years for a period of up to two years at the same duty station, UNDP will continue to pay storage charges for the period of such extension. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C167411" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2208,95 +2157,98 @@
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Other conditions related to storage charges</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735AB566" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79EE0622" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
+    <w:p w14:paraId="5C300356" w14:textId="27E51803" w:rsidR="00330A36" w:rsidRDefault="00643AED" w:rsidP="002C2EA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Storage charges are not paid in the case of mission or other assignments not involving a change of official duty station. Storage charges in respect of shipment of personal effects and household goods referred are not reimbursed unless they are directly incidental to the transportation of the consignment.</w:t>
       </w:r>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Structure Element - Templates and Forms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6E3EC3" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
-[...11 lines deleted...]
-    <w:p w14:paraId="0F6A94C9" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
+    <w:p w14:paraId="7EC266E7" w14:textId="77777777" w:rsidR="00330A36" w:rsidRDefault="00330A36" w:rsidP="00643AED">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6A94C9" w14:textId="19A23470" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Loss of entitlement to relocation shipment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DAA39D" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="SingleTxt"/>
         <w:tabs>
@@ -2515,150 +2467,132 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18BA59B5" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A resignation after completing less than one (or two years of service for staff entitled to full removal relocation shipment), shall result in the loss of relocation shipment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="401037D1" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="493A1635" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Normally, in cases where for reasons not attributable to UNDP, the staff member does not complete the period of service in respect of which UNDP has paid a relocation shipment or lump sum, these costs can be adjusted proportionately and recovery made. The Director, OHR may determine that there are compelling circumstances that do not warrant the loss or adjustment of the relocation shipment entitlement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5472BB74" w14:textId="77777777" w:rsidR="00643AED" w:rsidRDefault="00643AED" w:rsidP="00643AED">
+    <w:p w14:paraId="7B8050F6" w14:textId="77777777" w:rsidR="004100F6" w:rsidRDefault="004100F6" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8100"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B8050F6" w14:textId="77777777" w:rsidR="004100F6" w:rsidRDefault="004100F6" w:rsidP="00643AED">
+    <w:p w14:paraId="508E46ED" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8100"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-        <w:textAlignment w:val="top"/>
+      <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Templates and Forms</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D43E09D" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="00643AED" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="300CE42B" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="00643AED" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
@@ -2688,51 +2622,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00643AED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00643AED">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Relocation Grant Attestation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799A0648" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
+    <w:p w14:paraId="799A0648" w14:textId="1AD6F678" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643AED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00643AED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
@@ -2995,614 +2929,596 @@
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>500 kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="6618D100" w14:textId="77777777" w:rsidTr="002718BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3CA7CCE9" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0C6CC8A9" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Maximum allowable crating</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="445AAFD8" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>250 kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="657F033C" w14:textId="77777777" w:rsidTr="002718BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6116DD8A" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="453DF097" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7443BB8D" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="0D84D1F3" w14:textId="77777777" w:rsidTr="002718BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="54AC0E1B" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>IF:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="67A5FE91" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Actual weight of shipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6623FBEE" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>500 kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="6CE6C17A" w14:textId="77777777" w:rsidTr="002718BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3B770DC0" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="61575A9C" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Actual weight of crating and lift vans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6F3C0708" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>300 kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="6941ECFF" w14:textId="77777777" w:rsidTr="002718BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6B996406" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="769F1A03" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Excess crating </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50B5CB37" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>50 kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004100F6" w:rsidRPr="004100F6" w14:paraId="29BC335E" w14:textId="77777777" w:rsidTr="002718BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="212DE1AF" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>THEN:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7837B164" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>New adjusted net weight of shipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0B9D39B9" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="002718BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004100F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>550 kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3749,110 +3665,110 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> For a staff member whose entitlement is 500 kilograms by air, if the actual net weight is 400 kilograms but the chargeable weight is 650 kilograms, </w:t>
+        <w:t xml:space="preserve"> For a staff member whose entitlement is 500 kilograms by air, if the actual net </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004100F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">weight is 400 kilograms but the chargeable weight is 650 kilograms, </w:t>
       </w:r>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Malgun Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">they </w:t>
       </w:r>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">would be considered to be within the entitlement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22CF478E" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04F8CFBB" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where both spouses are staff members and each is entitled to an unaccompanied shipment of personal effects, the maximum weight authorized for both staff members will be that which is </w:t>
-[...7 lines deleted...]
-        <w:t>applicable to a staff member with a spouse or an eligible dependent child</w:t>
+        <w:t>Where both spouses are staff members and each is entitled to an unaccompanied shipment of personal effects, the maximum weight authorized for both staff members will be that which is applicable to a staff member with a spouse or an eligible dependent child</w:t>
       </w:r>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Malgun Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>(ren)</w:t>
       </w:r>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> residing at the official duty station. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5845F4CD" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
@@ -4858,79 +4774,107 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D0016C3" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The split shipment must be effected within two months of arrival at the duty station or receipt of the split shipment authorization. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677618C5" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="004100F6">
+    <w:p w14:paraId="4CEEFD7A" w14:textId="77777777" w:rsidR="00330A36" w:rsidRDefault="00643AED" w:rsidP="00643AED">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004100F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569DC2A2" w14:textId="77777777" w:rsidR="00330A36" w:rsidRDefault="00330A36" w:rsidP="00643AED">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="677618C5" w14:textId="790BD956" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004100F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Conversion of Unaccompanied Shipment to Excess Accompanied Baggage </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A126EB" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="195EC7AF" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -5456,51 +5400,50 @@
     <w:p w14:paraId="03A239EF" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Demurrage (i.e. penalty charge for delayed pick-up of a shipment from seaport or airport beyond the free time allowed);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01952CDE" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
@@ -5576,50 +5519,51 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Malgun Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FB553F6" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Shipping Arrangements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A62F00A" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="509F8A25" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -6067,59 +6011,51 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="371E0D51" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notwithstanding the second paragraph under “Responsibilities of UNDP Country Office at Point of Origin” below, a difference of no more than 15% between the estimate and the actual figures </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">is considered reasonable, provided there has been no change in the original list of items included in the estimate. </w:t>
+        <w:t xml:space="preserve">Notwithstanding the second paragraph under “Responsibilities of UNDP Country Office at Point of Origin” below, a difference of no more than 15% between the estimate and the actual figures is considered reasonable, provided there has been no change in the original list of items included in the estimate. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F1BE82" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53265226" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
@@ -6163,68 +6099,125 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If the shipment exceeds the authorized maximum weight allowed, the charges to be paid by the staff member will need to be settled directly with the shipping company. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F9C02CE" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F247020" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="004100F6">
+    <w:p w14:paraId="56767CF7" w14:textId="77777777" w:rsidR="00330A36" w:rsidRDefault="00330A36" w:rsidP="00643AED">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BAD80C7" w14:textId="77777777" w:rsidR="00330A36" w:rsidRDefault="00330A36" w:rsidP="00643AED">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="407941D6" w14:textId="77777777" w:rsidR="00330A36" w:rsidRDefault="00330A36" w:rsidP="00643AED">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284CD499" w14:textId="77777777" w:rsidR="00330A36" w:rsidRDefault="00330A36" w:rsidP="00643AED">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F247020" w14:textId="16A73945" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004100F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Customs Clearance at Destination </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EE6CEB" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CD53F6D" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -6468,74 +6461,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>$4,800 for each additional eligible family member.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D89AAC" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EB28429" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
+    <w:p w14:paraId="7EB28429" w14:textId="43BA2918" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">For removal shipments under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId8" w:anchor="Rule7.16" w:history="1">
         <w:r w:rsidRPr="00C82C18">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>UN Staff Rule 7.16</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, inclusive of any advance shipment, the maximum insurance coverage shall be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21850445" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
@@ -6691,51 +6684,50 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3228EAFD" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>If the staff member does not request an insurance coverage for the total of the value shown on the inventory, the insurance company’s liability is reduced and any resulting insurance claim will be settled on a reduced pro-rata basis. For example, if an unaccompanied shipment valued at $50,000 is insurance for only $25,000, the staff member will not receive more than 50 per cent of the value listed in the inventory for any goods lost or damaged.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66CBC646" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32824785" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -6767,75 +6759,69 @@
     </w:p>
     <w:p w14:paraId="1EFC49C6" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The above insurance entitlements do not apply to shipments arranged by staff members who have opted for the Relocation Grant. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA6E408" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
+    <w:p w14:paraId="4FA6E408" w14:textId="57C74CD8" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Extension of Insurance Coverage</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5086DC19" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60B69913" w14:textId="6C2D92C8" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -6983,167 +6969,147 @@
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Insurance Claims </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47CEA152" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D0FACD7" w14:textId="18F0837F" w:rsidR="00643AED" w:rsidRPr="004100F6" w:rsidRDefault="00643AED" w:rsidP="00643AED">
+    <w:p w14:paraId="674337CB" w14:textId="6BD505C0" w:rsidR="00643AED" w:rsidRPr="00643AED" w:rsidRDefault="00643AED" w:rsidP="002C2EA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If a staff member has arranged insurance coverage for </w:t>
       </w:r>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Malgun Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> unaccompanied shipment of personal effects and household goods through the UNTTS, </w:t>
+        <w:t xml:space="preserve"> unaccompanied shipment of personal effects and household goods through </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004100F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the UNTTS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004100F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Malgun Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">they </w:t>
       </w:r>
       <w:r w:rsidRPr="004100F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">may file a claim through them in case of loss/damage to all or part of the shipment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D669D15" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="00643AED" w:rsidRDefault="00643AED" w:rsidP="00643AED">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="663E968F" w14:textId="77777777" w:rsidR="00643AED" w:rsidRPr="00643AED" w:rsidRDefault="00643AED">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004100F6">
-[...30 lines deleted...]
-    <w:sectPr w:rsidR="00643AED" w:rsidRPr="00643AED">
+    </w:p>
+    <w:sectPr w:rsidR="00643AED" w:rsidRPr="00643AED" w:rsidSect="002C2EA3">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1986" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="170F8368" w14:textId="77777777" w:rsidR="00643AED" w:rsidRDefault="00643AED" w:rsidP="00643AED">
+    <w:p w14:paraId="3802F844" w14:textId="77777777" w:rsidR="00421B16" w:rsidRDefault="00421B16" w:rsidP="00643AED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CED97F4" w14:textId="77777777" w:rsidR="00643AED" w:rsidRDefault="00643AED" w:rsidP="00643AED">
+    <w:p w14:paraId="13040DAD" w14:textId="77777777" w:rsidR="00421B16" w:rsidRDefault="00421B16" w:rsidP="00643AED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -7173,84 +7139,79 @@
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6553F19D" w14:textId="13027FC6" w:rsidR="00643AED" w:rsidRPr="00643AED" w:rsidRDefault="00C82C18" w:rsidP="00643AED">
+  <w:p w14:paraId="5FE93FF2" w14:textId="5AA34850" w:rsidR="00643AED" w:rsidRDefault="00000000" w:rsidP="002C2EA3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="7112"/>
       </w:tabs>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:id w:val="-502893436"/>
         <w:docPartObj>
           <w:docPartGallery w:val="AutoText"/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:id w:val="-1705238520"/>
             <w:docPartObj>
               <w:docPartGallery w:val="AutoText"/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:r w:rsidR="00643AED" w:rsidRPr="00643AED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidR="00643AED" w:rsidRPr="00643AED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00643AED" w:rsidRPr="00643AED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r w:rsidR="00643AED" w:rsidRPr="00643AED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
@@ -7367,149 +7328,153 @@
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00643AED" w:rsidRPr="00643AED">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve"> Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="389534503"/>
         <w:placeholder>
           <w:docPart w:val="258A7ECDF06A4A16B52301441121CAA0"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{4DA3E7D1-870F-4FB6-872E-EBD49F098869}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00643AED" w:rsidRPr="00643AED">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="60690600" w14:textId="77777777" w:rsidR="00643AED" w:rsidRDefault="00643AED" w:rsidP="00643AED">
-[...13 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51BA515A" w14:textId="77777777" w:rsidR="00643AED" w:rsidRDefault="00643AED" w:rsidP="00643AED">
+    <w:p w14:paraId="5E6E75C4" w14:textId="77777777" w:rsidR="00421B16" w:rsidRDefault="00421B16" w:rsidP="00643AED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AE71CE9" w14:textId="77777777" w:rsidR="00643AED" w:rsidRDefault="00643AED" w:rsidP="00643AED">
+    <w:p w14:paraId="3AFB9DE6" w14:textId="77777777" w:rsidR="00421B16" w:rsidRDefault="00421B16" w:rsidP="00643AED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6C954CF7" w14:textId="194989FB" w:rsidR="00643AED" w:rsidRDefault="00643AED" w:rsidP="00643AED">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="7920"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="353F1DD4" wp14:editId="516817F8">
-          <wp:extent cx="815340" cy="1240432"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="353F1DD4" wp14:editId="017F73BB">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5560296</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-266700</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="596029" cy="906780"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+          <wp:wrapNone/>
+          <wp:docPr id="398488123" name="Picture 398488123" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="819891" cy="1247356"/>
+                    <a:ext cx="598887" cy="911128"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01542EB9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="01542EB9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -8803,93 +8768,104 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1556967966">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="137769136">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1227378248">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1823620833">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1397900336">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00643AED"/>
+    <w:rsid w:val="002C2EA3"/>
+    <w:rsid w:val="00330A36"/>
     <w:rsid w:val="004100F6"/>
+    <w:rsid w:val="00421B16"/>
     <w:rsid w:val="00643AED"/>
     <w:rsid w:val="007504F1"/>
+    <w:rsid w:val="00753E1E"/>
+    <w:rsid w:val="00901CBB"/>
+    <w:rsid w:val="00BA2462"/>
     <w:rsid w:val="00C3090B"/>
     <w:rsid w:val="00C82C18"/>
+    <w:rsid w:val="00F23A1D"/>
+    <w:rsid w:val="00FD5CAB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6F326B12"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{299A27AC-D71E-46E2-8033-16B4B499D371}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -9901,62 +9877,80 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00643AED"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00643AED"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="ja-JP"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00753E1E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.un.org/handbook/staff-rules" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6186" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/travel-and-relocation-expenses" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/pt-78-form-itemized-valued-inventory-personal-effectsinsurance-claims-procedure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="258A7ECDF06A4A16B52301441121CAA0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -10036,52 +10030,56 @@
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E0B31"/>
     <w:rsid w:val="000E0B31"/>
+    <w:rsid w:val="004D427D"/>
     <w:rsid w:val="007504F1"/>
+    <w:rsid w:val="00BA2462"/>
     <w:rsid w:val="00C3090B"/>
+    <w:rsid w:val="00D10B38"/>
+    <w:rsid w:val="00F23A1D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -10831,55 +10829,70 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>18830</Characters>
+  <Pages>10</Pages>
+  <Words>3319</Words>
+  <Characters>18920</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>156</Lines>
+  <Lines>157</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22089</CharactersWithSpaces>
+  <CharactersWithSpaces>22195</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emiliana Zhivkova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>